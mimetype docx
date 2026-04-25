--- v0 (2026-03-05)
+++ v1 (2026-04-25)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ludovic Moncla </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ludovic-moncla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1590-9546</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">190370491</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> arXiv : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">moncla_l_1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction automatique d'un graphe de connaissances géo-historiques à partir de textes encyclopédiques anciens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 42, pp.25-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05486291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classifying encyclopedia articles: Comparing machine and deep learning methods and exploring their predictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Brenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Mcdonough</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data and Knowledge Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 142, pp.102098. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.datak.2022.102098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les articles de géographie dans le Dictionnaire Universel de Trévoux et l’Encyclopédie de Diderot et d’Alembert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Mcdonough</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, L’esprit encyclopédique moderne en France entre 1690 et 1902, 2/2022 (214), </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lf.214.0059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Learning for Toponym Resolution: Geocoding Based on Pairs of Toponyms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Fize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Martins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS International Journal of Geo-Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Deep Learning Meets GIR: Recent Advances in Geographic Information Retrieval, 10 (12), pp.818. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijgi10120818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03464000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping urban fingerprints of odonyms automatically extracted from French novels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Gaio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-François Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Boeglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Geographical Information Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 33 (12), pp.2477-2497. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13658816.2019.1584804⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02070456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Named entity recognition goes to old regime France: geographic text analysis for early modern French corpora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Mcdonough</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matje van de Camp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Geographical Information Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-25. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13658816.2019.1620235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02141257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoparsing and geocoding places in a dynamic space context: The case of hiking descriptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Gaio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Cognitive Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Human Cognitive Processing, 66, pp.354-386. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/hcp.66.10gai⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Services Web pour l’annotation sémantique d’information spatiale à partir de corpus textuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Gaio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Géomatique et modélisation. Sens des données ou sens donné ?, 28 (4), pp.439-459. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rig.2018.00066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02113434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of automatic spatial annotations from different sources by means of semantic technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Nogueras-Iso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verónica Lázaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scire: Representación y Organización del Conocimiento</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01396158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of itineraries from annotated text with an informed spanning tree algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Gaio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Nogueras-Iso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mustière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Geographical Information Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13658816.2015.1108422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01228876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction few-shot et fusion de graphes de connaissances temporels dynamiques atomiques à partir de textes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassir Lairgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Benabdeslem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Cazabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cléau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Graphes de connaissances et Ontologies : de l'Apprentissage à l'Exploitation (GOLE), Conférence EGC 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, Anglet (64), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05486325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universal dictionaries and ancyclopædias from the eighteenth century to the digital age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Lesnova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICHLL15 International Conference on Historical Lexicography and Lexicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lisboa, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05135577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une Extraction Automatique de Structures Spatiales Statiques pour le Français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Taroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Humanités Numériques Spatialisées à l’ère des graphes de connaissances et des grands modèles de langage, Conférence SAGEO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05059975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation des Grands Modèles de Langage pour la Reconnaissance d'Entités Nommées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hédi Zeghidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'impact des larges modèles de langue et des agents conversationnels sur les études du texte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Auberviliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping Global Protest Tendencies: Geolocating Trends and Topics Through Wikipedia Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiyun Beak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Workshop on Geographic Information Extraction from Texts (GeoExT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04511913v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge Graph Construction Using Large Language Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassir Lairgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Cazabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Benabdeslem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cléau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée nationale sur la fouille de textes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">iText2KG: Incremental Knowledge Graphs Construction Using Large Language Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassir Lairgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Cazabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Benabdeslem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cléau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference on Web Information Systems Engineering (WISE 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Doha, Qatar. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2409.03284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Transformer Models (from BERT to GPT) for Geographic Information Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thematic Semester Digital Humanities and Artificial intelligence - Final Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS AISSAI, Dec 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04772518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From BERT Fine-tuning to LLM Prompting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First workshop of the PHC GeoLiaison project</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04693689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Named Entity Recognition Using Few-Shot Prompting with Large Language Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hédi Zeghidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Conversation between AI and the Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propositions pour une étude interdisciplinaire de la géographie dans un dictionnaire universel et une encyclopédie du XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Vigier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er colloque du réseau METALEX : « Lexicographie, Métalexicographie, nouveaux défis »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Cergy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04604333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GeoEDdA: A Gold Standard Dataset for Geo-semantic Annotation of Diderot & d'Alembert's Encyclopédie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Mcdonough</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Workshop on Geographic Information Extraction from Texts (GeoExT) to be held at the 46th European Conference on Information Retrieval (ECIR 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04511909v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Methodology for the Analysis of Global Protest Tendencies from Wikipedia Articles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiyun Beak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Sociological Association Conference 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A digital exploration of geographic knowledge in Diderot and d’Alembert’s Encyclopédie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Taroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Mcdonough</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th International Conference on the History of Cartography (ICHC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04625233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perdido: Python library for geoparsing and geocoding French texts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Gaio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Workshop on Geographic Information Extraction from Texts (GeoExT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04049794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perdido : librairie Python pour le geoparsing et le geocoding de textes en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Gaio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extraction et Gestion des Connaissances (EGC'2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03928358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison diachronique de motifs récurrents dans deux encyclopédies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Brenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e Journées Linguistique de Corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire LIDILEM, Jul 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracting positive descriptions and exploring landscape value using text analysis in the Cairngorms National Park</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Mariño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ross Purves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th ACM SIGSPATIAL International Workshop on Geospatial Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Hamburg, Germany. pp.44-47, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3615887.3627758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04274439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification automatique d'articles encyclopédiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Chabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Brenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extraction et Gestion des Connaissances (EGC'2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Blois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domaines et articles dans l'Encyclopédie : problèmes de classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Chabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Brenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier UChicago Center "Données et discours géographiques en France au 18e siècle"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03259053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinaison d’approches qualitative et quantitative pour le repérage et la classification des entités nommées dans l’Encyclopédie de Diderot et d’Alembert (1751-1772)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Mcdonough</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Brenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical linguistics in the light of the interaction of qualitative and quantitative approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Neuchâtel, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03271672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche symbolique pour la classification des entités nommées dans l'Encyclopédie de Diderot et d'Alembert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Mcdonough</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Brenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier UChicago Center "Données et discours géographiques en France au 18e siècle"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03259058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontology-Based Approach for Neighborhood and Real Estate Recommendations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wissame Laddada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Favetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th ACM SIGSPATIAL Workshop on Location-Based Recommendations, Geosocial Networks, and Geoadvertising (LocalRec'20)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Seattle, WA, United States. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3423334.3431452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03040142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des quartiers : défis et pistes de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bonneval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Favetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Nader Jelassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Extraction et Gestion de Connaissances 2019 (EGC2019) Atelier DigitAl Humanities and cuLtural herItAge: data and knowledge management and analysis (DAHLIA 2019) -</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02005923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GeoDISCO: Encyclopedic Geographical Discourse in France from the Enlightenment to Wikipedia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Mcdonough</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Brenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GIR'19, 13th International Workshop on Geographic Information Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02474835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toponym disambiguation in historical documents using network analysis of qualitative relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Mcdonough</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Brenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd ACM SIGSPATIAL International Workshop on Geospatial Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Chicago, United States. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3356991.3365471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02350193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An automatic extraction method of static and dynamic spatial contexts from texts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Gaio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Egorova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Claramunt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Science des Données et Humanités Numériques (SDHN), Conférence Internationale Francophone sur l'Extraction et la Gestion de Connaissance (EGC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographier les odonymes de Paris cités dans les romans du XIXème siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Gaio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Humanités Numériques Spatialisées (HumaNS’2018) - SAGEO 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01917027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérimentation de méthodes d’extraction d’informations géographiques pour les documents historiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Mcdonough</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matje van de Camp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Humanités Numériques Spatialisées (HumaNS’2018) - SAGEO 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01917024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended Named Entity Recognition Using Finite-State Transducers: An Application To Place Names</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Gaio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Ninth International Conference on Advanced Geographic Information Systems, Applications, and Services (GEOProcessing 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet CHOUCAS : Intégration de données hétérogènes et raisonnement spatial pour l'aide à la localisation des victimes en montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-Maria Olteanu-Raimond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paule-Annick Davoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Gaio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gouarderes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique van Damme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spatial Analysis and GEOmatics 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA de rouen, Nov 2017, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01649156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Services Web pour l'annotation sémantique d'information spatiale à partir de corpus textuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Gaio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEO Spatial Analysis and GEOmatics 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA de rouen, Nov 2017, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated Geoparsing of Paris Street Names in 19th Century Novels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Gaio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-François Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st ACM SIGSPATIAL Workshop on Geospatial Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Redondo Beach, CA, United States. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3149858.3149859⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-layer markup language for geospatial semantic annotations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Gaio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Workshop on Geographic Information Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Paris, France. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2837689.2837700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01256370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Itinerary Reconstruction from Texts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Gaio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mustière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eighth International Conference on Geographic Information Science (GIScience 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Vienna, Austria. pp.253-267, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-11593-1_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01082082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geocoding for texts with fine-grain toponyms: an experiment on a geoparsed hiking descriptions corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Renteria-Agualimpia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Nogueras-Iso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Gaio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGSPATIAL International Conference on Advances in Geographic Information Systems (ACM SIGSPATIAL 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Dallas, Texas, United States. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2666310.2666386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069625v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topographic Subtyping of Place Named Entities: a linguistic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tien Nguyen Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Gaio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGILE 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Leuven, Belgium. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Édition numérique du Dictionnaire universel françois et latin, vulgairement appellé Dictionnaire de Trévoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Vigier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projet TRÉVOUX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05530824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracting and Analysing Geographic Information from Natural Language Texts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuke Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ross Purves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Kersten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristin Stock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Geographical Information Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 40 (3), pp.631-644, 2026, Extracting and Analysing Geographic Information from Natural Language Texts, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13658816.2026.2629948⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05530814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3rd International Workshop on Geographic Information Extraction from Texts (GeoExT 2025)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuke Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ross Purves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Kersten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Kruspe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Workshop on Geographic Information Extraction from Texts (GeoExT 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Lucca, Italy. 15576, Springer Nature Switzerland, pp.352-357, 2025, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-88720-8_54⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05062543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2nd International Workshop on Geographic Information Extraction from Texts (GeoExT 2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuke Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ross Purves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Kersten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristin Stock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Information Retrieval (ECIR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Information Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14612, Springer Nature Switzerland, pp.437-441, 2024, Lecture Notes in Computer Science, 978-3-031-56069-9. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-56069-9_60⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04771851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GeoHumanities '23: Proceedings of the 7th ACM SIGSPATIAL International Workshop on Geospatial Humanities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Mcdonough</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuke Hu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ACM, 2023, 979-8-4007-0349-2. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3615887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04276547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GeoHumanities '22: Proceedings of the 6th ACM SIGSPATIAL International Workshop on Geospatial Humanities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Mcdonough</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGSPATIAL '22: The 30th International Conference on Advances in Geographic Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, 2022, 978-1-4503-9533-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04771935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GeoHumanities '21: Proceedings of the 5th ACM SIGSPATIAL International Workshop on Geospatial Humanities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Brando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Mcdonough</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGSPATIAL '21: 29th International Conference on Advances in Geographic Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, 2021, 978-1-4503-9102-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04771945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 4th ACM SIGSPATIAL Workshop on Geospatial Humanities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Murrieta-Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Brando</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th ACM SIGSPATIAL Workshop on Geospatial Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Token and Span Classification for Entity Recognition in French Historical Encyclopedias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hédi Zeghidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05111169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perdido Geoparser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:558d2e033c5fe166cf90a75b6f391c317829855f;origin=https://github.com/ludovicmoncla/perdido;visit=swh:1:snp:0215bf498ac8e02f453e3c0e76afe63ae4542e09;anchor=swh:1:rev:abc130b28bb8b7d6124d4724bac24896d5edb241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04916262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovering Spatial Referencing Strategies in Environmental Narratives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Scheider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Viehhauser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Unlocking Environmental Narratives: Towards Understanding Human Environment Interactions through Computational Text Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ubiquity Press, pp.211-232, 2022, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5334/bcs.k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03899551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glacial Narratives: How Can They Be Captured?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrín Anna Lund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Viehhauser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Unlocking Environmental Narratives: Towards Understanding Human Environment Interactions through Computational Text Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ubiquity Press, pp.93-108, 2022, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5334/bcs.e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03899546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification des entités nommées dans l'Encyclopédie ou dictionnaire raisonné des sciences des arts et des métiers par une société de gens de lettres (1751-1772)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Brenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Mcdonough</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 7ème Congrès Mondial de Linguistique Française, Jul 2020, Montpellier, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2020, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/20207811008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02578029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résolution de toponymes par apprentissage profond à partir de cooccurrences et de relations spatiales.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Fize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Martins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Spatial Analysis and Geomatics Conference (SAGEO 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03225106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic reconstruction of itineraries from descriptive texts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Information Retrieval [cs.IR]. Université de Pau et des Pays de l'Adour; Universidad de Zaragoza, 2015. English. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01249999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId151"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ludovic Moncla </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ludovic-moncla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1590-9546</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">190370491</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> arXiv : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">moncla_l_1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction automatique d'un graphe de connaissances géo-historiques à partir de textes encyclopédiques anciens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 42, pp.25-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05486291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classifying encyclopedia articles: Comparing machine and deep learning methods and exploring their predictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Brenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Mcdonough</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data and Knowledge Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 142, pp.102098. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.datak.2022.102098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les articles de géographie dans le Dictionnaire Universel de Trévoux et l’Encyclopédie de Diderot et d’Alembert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Mcdonough</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, L’esprit encyclopédique moderne en France entre 1690 et 1902, 2/2022 (214), </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lf.214.0059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Learning for Toponym Resolution: Geocoding Based on Pairs of Toponyms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Fize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Martins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS International Journal of Geo-Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Deep Learning Meets GIR: Recent Advances in Geographic Information Retrieval, 10 (12), pp.818. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijgi10120818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03464000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Named entity recognition goes to old regime France: geographic text analysis for early modern French corpora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Mcdonough</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matje van de Camp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Geographical Information Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-25. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13658816.2019.1620235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02141257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping urban fingerprints of odonyms automatically extracted from French novels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Gaio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-François Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Boeglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Geographical Information Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 33 (12), pp.2477-2497. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13658816.2019.1584804⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02070456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoparsing and geocoding places in a dynamic space context: The case of hiking descriptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Gaio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Cognitive Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Human Cognitive Processing, 66, pp.354-386. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/hcp.66.10gai⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Services Web pour l’annotation sémantique d’information spatiale à partir de corpus textuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Gaio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Géomatique et modélisation. Sens des données ou sens donné ?, 28 (4), pp.439-459. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rig.2018.00066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02113434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of automatic spatial annotations from different sources by means of semantic technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Nogueras-Iso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verónica Lázaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scire: Representación y Organización del Conocimiento</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01396158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of itineraries from annotated text with an informed spanning tree algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Gaio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Nogueras-Iso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mustière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Geographical Information Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13658816.2015.1108422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01228876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction few-shot et fusion de graphes de connaissances temporels dynamiques atomiques à partir de textes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassir Lairgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Benabdeslem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Cazabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cléau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Graphes de connaissances et Ontologies : de l'Apprentissage à l'Exploitation (GOLE), Conférence EGC 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, Anglet (64), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05486325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universal dictionaries and ancyclopædias from the eighteenth century to the digital age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Lesnova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICHLL15 International Conference on Historical Lexicography and Lexicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lisboa, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05135577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une Extraction Automatique de Structures Spatiales Statiques pour le Français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Taroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Humanités Numériques Spatialisées à l’ère des graphes de connaissances et des grands modèles de langage, Conférence SAGEO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05059975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">iText2KG: Incremental Knowledge Graphs Construction Using Large Language Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassir Lairgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Cazabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Benabdeslem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cléau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference on Web Information Systems Engineering (WISE 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Doha, Qatar. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2409.03284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Transformer Models (from BERT to GPT) for Geographic Information Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thematic Semester Digital Humanities and Artificial intelligence - Final Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS AISSAI, Dec 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04772518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From BERT Fine-tuning to LLM Prompting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First workshop of the PHC GeoLiaison project</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04693689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping Global Protest Tendencies: Geolocating Trends and Topics Through Wikipedia Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiyun Beak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Workshop on Geographic Information Extraction from Texts (GeoExT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04511913v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge Graph Construction Using Large Language Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassir Lairgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Cazabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Benabdeslem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cléau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée nationale sur la fouille de textes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation des Grands Modèles de Langage pour la Reconnaissance d'Entités Nommées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hédi Zeghidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'impact des larges modèles de langue et des agents conversationnels sur les études du texte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Auberviliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Named Entity Recognition Using Few-Shot Prompting with Large Language Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hédi Zeghidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Conversation between AI and the Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propositions pour une étude interdisciplinaire de la géographie dans un dictionnaire universel et une encyclopédie du XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Vigier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er colloque du réseau METALEX : « Lexicographie, Métalexicographie, nouveaux défis »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Cergy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04604333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GeoEDdA: A Gold Standard Dataset for Geo-semantic Annotation of Diderot & d'Alembert's Encyclopédie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Mcdonough</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Workshop on Geographic Information Extraction from Texts (GeoExT) to be held at the 46th European Conference on Information Retrieval (ECIR 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04511909v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A digital exploration of geographic knowledge in Diderot and d’Alembert’s Encyclopédie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Taroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Mcdonough</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th International Conference on the History of Cartography (ICHC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04625233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Methodology for the Analysis of Global Protest Tendencies from Wikipedia Articles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiyun Beak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Sociological Association Conference 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perdido: Python library for geoparsing and geocoding French texts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Gaio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Workshop on Geographic Information Extraction from Texts (GeoExT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04049794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perdido : librairie Python pour le geoparsing et le geocoding de textes en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Gaio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extraction et Gestion des Connaissances (EGC'2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03928358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison diachronique de motifs récurrents dans deux encyclopédies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Brenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e Journées Linguistique de Corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire LIDILEM, Jul 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracting positive descriptions and exploring landscape value using text analysis in the Cairngorms National Park</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Mariño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ross Purves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th ACM SIGSPATIAL International Workshop on Geospatial Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Hamburg, Germany. pp.44-47, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3615887.3627758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04274439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification automatique d'articles encyclopédiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Chabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Brenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extraction et Gestion des Connaissances (EGC'2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Blois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domaines et articles dans l'Encyclopédie : problèmes de classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Chabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Brenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier UChicago Center "Données et discours géographiques en France au 18e siècle"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03259053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinaison d’approches qualitative et quantitative pour le repérage et la classification des entités nommées dans l’Encyclopédie de Diderot et d’Alembert (1751-1772)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Mcdonough</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Brenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical linguistics in the light of the interaction of qualitative and quantitative approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Neuchâtel, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03271672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche symbolique pour la classification des entités nommées dans l'Encyclopédie de Diderot et d'Alembert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Mcdonough</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Brenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier UChicago Center "Données et discours géographiques en France au 18e siècle"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03259058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontology-Based Approach for Neighborhood and Real Estate Recommendations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wissame Laddada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Favetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th ACM SIGSPATIAL Workshop on Location-Based Recommendations, Geosocial Networks, and Geoadvertising (LocalRec'20)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Seattle, WA, United States. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3423334.3431452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03040142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GeoDISCO: Encyclopedic Geographical Discourse in France from the Enlightenment to Wikipedia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Mcdonough</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Brenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GIR'19, 13th International Workshop on Geographic Information Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02474835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des quartiers : défis et pistes de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bonneval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Favetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Nader Jelassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Extraction et Gestion de Connaissances 2019 (EGC2019) Atelier DigitAl Humanities and cuLtural herItAge: data and knowledge management and analysis (DAHLIA 2019) -</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02005923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toponym disambiguation in historical documents using network analysis of qualitative relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Mcdonough</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Brenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd ACM SIGSPATIAL International Workshop on Geospatial Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Chicago, United States. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3356991.3365471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02350193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An automatic extraction method of static and dynamic spatial contexts from texts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Gaio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Egorova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Claramunt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Science des Données et Humanités Numériques (SDHN), Conférence Internationale Francophone sur l'Extraction et la Gestion de Connaissance (EGC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographier les odonymes de Paris cités dans les romans du XIXème siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Gaio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Humanités Numériques Spatialisées (HumaNS’2018) - SAGEO 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01917027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérimentation de méthodes d’extraction d’informations géographiques pour les documents historiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Mcdonough</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matje van de Camp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Humanités Numériques Spatialisées (HumaNS’2018) - SAGEO 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01917024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet CHOUCAS : Intégration de données hétérogènes et raisonnement spatial pour l'aide à la localisation des victimes en montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-Maria Olteanu-Raimond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paule-Annick Davoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Gaio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gouarderes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique van Damme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spatial Analysis and GEOmatics 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA de rouen, Nov 2017, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01649156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended Named Entity Recognition Using Finite-State Transducers: An Application To Place Names</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Gaio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Ninth International Conference on Advanced Geographic Information Systems, Applications, and Services (GEOProcessing 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Services Web pour l'annotation sémantique d'information spatiale à partir de corpus textuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Gaio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEO Spatial Analysis and GEOmatics 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA de rouen, Nov 2017, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated Geoparsing of Paris Street Names in 19th Century Novels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Gaio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-François Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st ACM SIGSPATIAL Workshop on Geospatial Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Redondo Beach, CA, United States. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3149858.3149859⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-layer markup language for geospatial semantic annotations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Gaio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Workshop on Geographic Information Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Paris, France. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2837689.2837700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01256370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Itinerary Reconstruction from Texts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Gaio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mustière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eighth International Conference on Geographic Information Science (GIScience 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Vienna, Austria. pp.253-267, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-11593-1_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01082082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geocoding for texts with fine-grain toponyms: an experiment on a geoparsed hiking descriptions corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Renteria-Agualimpia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Nogueras-Iso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Gaio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGSPATIAL International Conference on Advances in Geographic Information Systems (ACM SIGSPATIAL 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Dallas, Texas, United States. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2666310.2666386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069625v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topographic Subtyping of Place Named Entities: a linguistic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tien Nguyen Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Gaio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGILE 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Leuven, Belgium. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encyclopedia2GeoKG : un outil pour l'extraction d'informations et la génération de graphes de connaissances géo-historiques à partir d'articles encyclopédiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGC 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, Anglet, France. , Revue des Nouvelles Technologies de l'Information, Extraction et Gestion des Connaissances, RNTI-E-42, pp.521-528, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05486272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résolution de toponymes par apprentissage profond à partir de cooccurrences et de relations spatiales.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Fize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Martins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Spatial Analysis and Geomatics Conference (SAGEO 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03225106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Édition numérique du Dictionnaire universel françois et latin, vulgairement appellé Dictionnaire de Trévoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Vigier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projet TRÉVOUX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05530824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracting and Analysing Geographic Information from Natural Language Texts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuke Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ross Purves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Kersten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristin Stock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Geographical Information Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 40 (3), pp.631-644, 2026, Extracting and Analysing Geographic Information from Natural Language Texts, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13658816.2026.2629948⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05530814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Token and Span Classification for Entity Recognition in French Historical Encyclopedias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hédi Zeghidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05111169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3rd International Workshop on Geographic Information Extraction from Texts (GeoExT 2025)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuke Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ross Purves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Kersten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Kruspe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Workshop on Geographic Information Extraction from Texts (GeoExT 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Lucca, Italy. 15576, Springer Nature Switzerland, pp.352-357, 2025, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-88720-8_54⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05062543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2nd International Workshop on Geographic Information Extraction from Texts (GeoExT 2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuke Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ross Purves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Kersten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristin Stock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Information Retrieval (ECIR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Information Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14612, Springer Nature Switzerland, pp.437-441, 2024, Lecture Notes in Computer Science, 978-3-031-56069-9. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-56069-9_60⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04771851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GeoHumanities '23: Proceedings of the 7th ACM SIGSPATIAL International Workshop on Geospatial Humanities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Mcdonough</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuke Hu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ACM, 2023, 979-8-4007-0349-2. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3615887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04276547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GeoHumanities '22: Proceedings of the 6th ACM SIGSPATIAL International Workshop on Geospatial Humanities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Mcdonough</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGSPATIAL '22: The 30th International Conference on Advances in Geographic Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, 2022, 978-1-4503-9533-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04771935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GeoHumanities '21: Proceedings of the 5th ACM SIGSPATIAL International Workshop on Geospatial Humanities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Brando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Mcdonough</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGSPATIAL '21: 29th International Conference on Advances in Geographic Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, 2021, 978-1-4503-9102-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04771945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 4th ACM SIGSPATIAL Workshop on Geospatial Humanities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Murrieta-Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Brando</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th ACM SIGSPATIAL Workshop on Geospatial Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perdido Geoparser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:558d2e033c5fe166cf90a75b6f391c317829855f;origin=https://github.com/ludovicmoncla/perdido;visit=swh:1:snp:0215bf498ac8e02f453e3c0e76afe63ae4542e09;anchor=swh:1:rev:abc130b28bb8b7d6124d4724bac24896d5edb241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04916262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovering Spatial Referencing Strategies in Environmental Narratives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Scheider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Viehhauser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Unlocking Environmental Narratives: Towards Understanding Human Environment Interactions through Computational Text Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ubiquity Press, pp.211-232, 2022, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5334/bcs.k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03899551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glacial Narratives: How Can They Be Captured?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrín Anna Lund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Viehhauser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Unlocking Environmental Narratives: Towards Understanding Human Environment Interactions through Computational Text Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ubiquity Press, pp.93-108, 2022, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5334/bcs.e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03899546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification des entités nommées dans l'Encyclopédie ou dictionnaire raisonné des sciences des arts et des métiers par une société de gens de lettres (1751-1772)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Brenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Mcdonough</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 7ème Congrès Mondial de Linguistique Française, Jul 2020, Montpellier, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2020, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/20207811008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02578029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic reconstruction of itineraries from descriptive texts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Information Retrieval [cs.IR]. Université de Pau et des Pays de l'Adour; Universidad de Zaragoza, 2015. English. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01249999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId152"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="790F834E"/>
+    <w:nsid w:val="A6D5F1CE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ludovic-moncla" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1590-9546" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/190370491" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/moncla_l_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486291v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Yang" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Moncla" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Duchateau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Laforest" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821073v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Brenon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Mcdonough" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.datak.2022.102098" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694141v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vigier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lefort" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Joliveau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.214.0059" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464000v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fize" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Martins" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi10120818" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070456v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Gaio" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Fran&#231;ois Le Lay" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Boeglin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13658816.2019.1584804" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141257v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matje van de Camp" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13658816.2019.1620235" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117833v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/hcp.66.10gai" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113434v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2018.00066" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396158v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Nogueras-Iso" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica L&#225;zaro" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228876v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Musti&#232;re" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13658816.2015.1108422" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486325v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassir Lairgi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Benabdeslem" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Cazabet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cl&#233;au" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135577v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Lesnova" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059975v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Taroni" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Laforest" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770715v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;di Zeghidi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511913v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiyun Beak" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607294v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780445v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2409.03284" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772518v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693689v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770687v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604333v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511909v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663742v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625233v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049794v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928358v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146494v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274439v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Mari&#241;o" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Purves" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3615887.3627758" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481219v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Chabane" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259053v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03271672v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259058v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040142v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissame Laddada" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Favetta" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3423334.3431452" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005923v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bonneval" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Gentil" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Nader Jelassi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474835v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350193v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3356991.3365471" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695643v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Egorova" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Claramunt" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917027v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917024v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492994v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649156v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Olteanu-Raimond" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule-Annick Davoine" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gouarderes" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique van Damme" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633342v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633344v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3149858.3149859" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256370v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2837689.2837700" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082082v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11593-1_17" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069625v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Renteria-Agualimpia" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2666310.2666386" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847505v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Nguyen Van" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530824v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530814v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuke Hu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Kersten" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin Stock" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13658816.2026.2629948" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062543v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kruspe" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-88720-8_54" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771851v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-56069-9_60" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276547v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3615887" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771935v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771945v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Brando" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160455v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Murrieta-Flores" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111169v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916262v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:558d2e033c5fe166cf90a75b6f391c317829855f;origin=https://github.com/ludovicmoncla/perdido;visit=swh:1:snp:0215bf498ac8e02f453e3c0e76afe63ae4542e09;anchor=swh:1:rev:abc130b28bb8b7d6124d4724bac24896d5edb241" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899551v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Scheider" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Viehhauser" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/bcs.k" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899546v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katr&#237;n Anna Lund" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/bcs.e" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02578029v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20207811008" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225106v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01249999v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ludovic-moncla" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1590-9546" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/190370491" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/moncla_l_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486291v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Yang" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Moncla" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Duchateau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Laforest" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821073v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Brenon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Mcdonough" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.datak.2022.102098" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694141v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vigier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lefort" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Joliveau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.214.0059" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464000v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fize" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Martins" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi10120818" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141257v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matje van de Camp" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13658816.2019.1620235" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070456v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Gaio" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Fran&#231;ois Le Lay" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Boeglin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13658816.2019.1584804" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117833v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/hcp.66.10gai" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113434v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2018.00066" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396158v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Nogueras-Iso" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica L&#225;zaro" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228876v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Musti&#232;re" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13658816.2015.1108422" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486325v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassir Lairgi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Benabdeslem" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Cazabet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cl&#233;au" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135577v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Lesnova" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059975v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Taroni" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Laforest" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780445v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2409.03284" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772518v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693689v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511913v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiyun Beak" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607294v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770715v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;di Zeghidi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770687v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604333v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511909v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625233v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663742v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049794v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928358v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146494v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274439v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Mari&#241;o" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Purves" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3615887.3627758" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481219v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Chabane" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259053v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03271672v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259058v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040142v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissame Laddada" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Favetta" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3423334.3431452" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474835v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005923v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bonneval" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Gentil" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Nader Jelassi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350193v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3356991.3365471" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695643v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Egorova" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Claramunt" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917027v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917024v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649156v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Olteanu-Raimond" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule-Annick Davoine" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gouarderes" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique van Damme" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492994v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633342v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633344v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3149858.3149859" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256370v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2837689.2837700" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082082v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11593-1_17" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069625v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Renteria-Agualimpia" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2666310.2666386" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847505v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Nguyen Van" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486272v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225106v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530824v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530814v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuke Hu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Kersten" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin Stock" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13658816.2026.2629948" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111169v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062543v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kruspe" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-88720-8_54" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771851v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-56069-9_60" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276547v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3615887" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771935v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771945v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Brando" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160455v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Murrieta-Flores" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916262v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:558d2e033c5fe166cf90a75b6f391c317829855f;origin=https://github.com/ludovicmoncla/perdido;visit=swh:1:snp:0215bf498ac8e02f453e3c0e76afe63ae4542e09;anchor=swh:1:rev:abc130b28bb8b7d6124d4724bac24896d5edb241" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899551v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Scheider" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Viehhauser" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/bcs.k" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899546v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katr&#237;n Anna Lund" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/bcs.e" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02578029v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20207811008" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01249999v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>