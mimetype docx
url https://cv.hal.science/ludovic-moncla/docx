--- v1 (2026-04-25)
+++ v2 (2026-05-15)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ludovic Moncla </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ludovic-moncla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1590-9546</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">190370491</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> arXiv : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">moncla_l_1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction automatique d'un graphe de connaissances géo-historiques à partir de textes encyclopédiques anciens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 42, pp.25-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05486291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classifying encyclopedia articles: Comparing machine and deep learning methods and exploring their predictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Brenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Mcdonough</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data and Knowledge Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 142, pp.102098. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.datak.2022.102098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les articles de géographie dans le Dictionnaire Universel de Trévoux et l’Encyclopédie de Diderot et d’Alembert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Mcdonough</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, L’esprit encyclopédique moderne en France entre 1690 et 1902, 2/2022 (214), </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lf.214.0059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Learning for Toponym Resolution: Geocoding Based on Pairs of Toponyms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Fize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Martins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS International Journal of Geo-Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Deep Learning Meets GIR: Recent Advances in Geographic Information Retrieval, 10 (12), pp.818. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijgi10120818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03464000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Named entity recognition goes to old regime France: geographic text analysis for early modern French corpora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Mcdonough</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matje van de Camp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Geographical Information Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-25. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13658816.2019.1620235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02141257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping urban fingerprints of odonyms automatically extracted from French novels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Gaio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-François Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Boeglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Geographical Information Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 33 (12), pp.2477-2497. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13658816.2019.1584804⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02070456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoparsing and geocoding places in a dynamic space context: The case of hiking descriptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Gaio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Cognitive Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Human Cognitive Processing, 66, pp.354-386. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/hcp.66.10gai⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Services Web pour l’annotation sémantique d’information spatiale à partir de corpus textuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Gaio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Géomatique et modélisation. Sens des données ou sens donné ?, 28 (4), pp.439-459. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rig.2018.00066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02113434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of automatic spatial annotations from different sources by means of semantic technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Nogueras-Iso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verónica Lázaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scire: Representación y Organización del Conocimiento</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01396158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of itineraries from annotated text with an informed spanning tree algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Gaio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Nogueras-Iso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mustière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Geographical Information Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13658816.2015.1108422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01228876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction few-shot et fusion de graphes de connaissances temporels dynamiques atomiques à partir de textes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassir Lairgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Benabdeslem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Cazabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cléau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Graphes de connaissances et Ontologies : de l'Apprentissage à l'Exploitation (GOLE), Conférence EGC 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, Anglet (64), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05486325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universal dictionaries and ancyclopædias from the eighteenth century to the digital age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Lesnova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICHLL15 International Conference on Historical Lexicography and Lexicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lisboa, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05135577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une Extraction Automatique de Structures Spatiales Statiques pour le Français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Taroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Humanités Numériques Spatialisées à l’ère des graphes de connaissances et des grands modèles de langage, Conférence SAGEO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05059975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">iText2KG: Incremental Knowledge Graphs Construction Using Large Language Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassir Lairgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Cazabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Benabdeslem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cléau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference on Web Information Systems Engineering (WISE 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Doha, Qatar. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2409.03284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Transformer Models (from BERT to GPT) for Geographic Information Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thematic Semester Digital Humanities and Artificial intelligence - Final Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS AISSAI, Dec 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04772518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From BERT Fine-tuning to LLM Prompting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First workshop of the PHC GeoLiaison project</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04693689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping Global Protest Tendencies: Geolocating Trends and Topics Through Wikipedia Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiyun Beak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Workshop on Geographic Information Extraction from Texts (GeoExT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04511913v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge Graph Construction Using Large Language Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassir Lairgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Cazabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Benabdeslem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cléau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée nationale sur la fouille de textes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation des Grands Modèles de Langage pour la Reconnaissance d'Entités Nommées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hédi Zeghidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'impact des larges modèles de langue et des agents conversationnels sur les études du texte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Auberviliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Named Entity Recognition Using Few-Shot Prompting with Large Language Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hédi Zeghidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Conversation between AI and the Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propositions pour une étude interdisciplinaire de la géographie dans un dictionnaire universel et une encyclopédie du XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Vigier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er colloque du réseau METALEX : « Lexicographie, Métalexicographie, nouveaux défis »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Cergy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04604333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GeoEDdA: A Gold Standard Dataset for Geo-semantic Annotation of Diderot & d'Alembert's Encyclopédie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Mcdonough</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Workshop on Geographic Information Extraction from Texts (GeoExT) to be held at the 46th European Conference on Information Retrieval (ECIR 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04511909v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A digital exploration of geographic knowledge in Diderot and d’Alembert’s Encyclopédie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Taroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Mcdonough</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th International Conference on the History of Cartography (ICHC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04625233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Methodology for the Analysis of Global Protest Tendencies from Wikipedia Articles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiyun Beak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Sociological Association Conference 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perdido: Python library for geoparsing and geocoding French texts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Gaio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Workshop on Geographic Information Extraction from Texts (GeoExT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04049794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perdido : librairie Python pour le geoparsing et le geocoding de textes en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Gaio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extraction et Gestion des Connaissances (EGC'2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03928358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison diachronique de motifs récurrents dans deux encyclopédies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Brenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e Journées Linguistique de Corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire LIDILEM, Jul 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracting positive descriptions and exploring landscape value using text analysis in the Cairngorms National Park</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Mariño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ross Purves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th ACM SIGSPATIAL International Workshop on Geospatial Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Hamburg, Germany. pp.44-47, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3615887.3627758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04274439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification automatique d'articles encyclopédiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Chabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Brenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extraction et Gestion des Connaissances (EGC'2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Blois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domaines et articles dans l'Encyclopédie : problèmes de classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Chabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Brenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier UChicago Center "Données et discours géographiques en France au 18e siècle"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03259053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinaison d’approches qualitative et quantitative pour le repérage et la classification des entités nommées dans l’Encyclopédie de Diderot et d’Alembert (1751-1772)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Mcdonough</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Brenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical linguistics in the light of the interaction of qualitative and quantitative approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Neuchâtel, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03271672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche symbolique pour la classification des entités nommées dans l'Encyclopédie de Diderot et d'Alembert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Mcdonough</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Brenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier UChicago Center "Données et discours géographiques en France au 18e siècle"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03259058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontology-Based Approach for Neighborhood and Real Estate Recommendations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wissame Laddada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Favetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th ACM SIGSPATIAL Workshop on Location-Based Recommendations, Geosocial Networks, and Geoadvertising (LocalRec'20)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Seattle, WA, United States. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3423334.3431452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03040142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GeoDISCO: Encyclopedic Geographical Discourse in France from the Enlightenment to Wikipedia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Mcdonough</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Brenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GIR'19, 13th International Workshop on Geographic Information Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02474835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des quartiers : défis et pistes de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bonneval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Favetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Nader Jelassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Extraction et Gestion de Connaissances 2019 (EGC2019) Atelier DigitAl Humanities and cuLtural herItAge: data and knowledge management and analysis (DAHLIA 2019) -</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02005923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toponym disambiguation in historical documents using network analysis of qualitative relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Mcdonough</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Brenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd ACM SIGSPATIAL International Workshop on Geospatial Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Chicago, United States. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3356991.3365471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02350193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An automatic extraction method of static and dynamic spatial contexts from texts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Gaio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Egorova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Claramunt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Science des Données et Humanités Numériques (SDHN), Conférence Internationale Francophone sur l'Extraction et la Gestion de Connaissance (EGC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographier les odonymes de Paris cités dans les romans du XIXème siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Gaio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Humanités Numériques Spatialisées (HumaNS’2018) - SAGEO 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01917027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérimentation de méthodes d’extraction d’informations géographiques pour les documents historiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Mcdonough</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matje van de Camp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Humanités Numériques Spatialisées (HumaNS’2018) - SAGEO 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01917024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet CHOUCAS : Intégration de données hétérogènes et raisonnement spatial pour l'aide à la localisation des victimes en montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-Maria Olteanu-Raimond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paule-Annick Davoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Gaio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gouarderes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique van Damme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spatial Analysis and GEOmatics 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA de rouen, Nov 2017, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01649156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended Named Entity Recognition Using Finite-State Transducers: An Application To Place Names</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Gaio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Ninth International Conference on Advanced Geographic Information Systems, Applications, and Services (GEOProcessing 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Services Web pour l'annotation sémantique d'information spatiale à partir de corpus textuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Gaio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEO Spatial Analysis and GEOmatics 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA de rouen, Nov 2017, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated Geoparsing of Paris Street Names in 19th Century Novels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Gaio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-François Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st ACM SIGSPATIAL Workshop on Geospatial Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Redondo Beach, CA, United States. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3149858.3149859⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-layer markup language for geospatial semantic annotations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Gaio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Workshop on Geographic Information Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Paris, France. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2837689.2837700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01256370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Itinerary Reconstruction from Texts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Gaio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mustière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eighth International Conference on Geographic Information Science (GIScience 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Vienna, Austria. pp.253-267, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-11593-1_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01082082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geocoding for texts with fine-grain toponyms: an experiment on a geoparsed hiking descriptions corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Renteria-Agualimpia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Nogueras-Iso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Gaio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGSPATIAL International Conference on Advances in Geographic Information Systems (ACM SIGSPATIAL 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Dallas, Texas, United States. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2666310.2666386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069625v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topographic Subtyping of Place Named Entities: a linguistic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tien Nguyen Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Gaio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGILE 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Leuven, Belgium. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encyclopedia2GeoKG : un outil pour l'extraction d'informations et la génération de graphes de connaissances géo-historiques à partir d'articles encyclopédiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGC 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, Anglet, France. , Revue des Nouvelles Technologies de l'Information, Extraction et Gestion des Connaissances, RNTI-E-42, pp.521-528, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05486272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résolution de toponymes par apprentissage profond à partir de cooccurrences et de relations spatiales.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Fize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Martins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Spatial Analysis and Geomatics Conference (SAGEO 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03225106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Édition numérique du Dictionnaire universel françois et latin, vulgairement appellé Dictionnaire de Trévoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Vigier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projet TRÉVOUX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05530824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracting and Analysing Geographic Information from Natural Language Texts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuke Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ross Purves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Kersten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristin Stock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Geographical Information Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 40 (3), pp.631-644, 2026, Extracting and Analysing Geographic Information from Natural Language Texts, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13658816.2026.2629948⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05530814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Token and Span Classification for Entity Recognition in French Historical Encyclopedias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hédi Zeghidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05111169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3rd International Workshop on Geographic Information Extraction from Texts (GeoExT 2025)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuke Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ross Purves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Kersten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Kruspe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Workshop on Geographic Information Extraction from Texts (GeoExT 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Lucca, Italy. 15576, Springer Nature Switzerland, pp.352-357, 2025, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-88720-8_54⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05062543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2nd International Workshop on Geographic Information Extraction from Texts (GeoExT 2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuke Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ross Purves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Kersten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristin Stock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Information Retrieval (ECIR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Information Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14612, Springer Nature Switzerland, pp.437-441, 2024, Lecture Notes in Computer Science, 978-3-031-56069-9. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-56069-9_60⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04771851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GeoHumanities '23: Proceedings of the 7th ACM SIGSPATIAL International Workshop on Geospatial Humanities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Mcdonough</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuke Hu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ACM, 2023, 979-8-4007-0349-2. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3615887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04276547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GeoHumanities '22: Proceedings of the 6th ACM SIGSPATIAL International Workshop on Geospatial Humanities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Mcdonough</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGSPATIAL '22: The 30th International Conference on Advances in Geographic Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, 2022, 978-1-4503-9533-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04771935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GeoHumanities '21: Proceedings of the 5th ACM SIGSPATIAL International Workshop on Geospatial Humanities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Brando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Mcdonough</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGSPATIAL '21: 29th International Conference on Advances in Geographic Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, 2021, 978-1-4503-9102-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04771945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 4th ACM SIGSPATIAL Workshop on Geospatial Humanities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Murrieta-Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Brando</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th ACM SIGSPATIAL Workshop on Geospatial Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perdido Geoparser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:558d2e033c5fe166cf90a75b6f391c317829855f;origin=https://github.com/ludovicmoncla/perdido;visit=swh:1:snp:0215bf498ac8e02f453e3c0e76afe63ae4542e09;anchor=swh:1:rev:abc130b28bb8b7d6124d4724bac24896d5edb241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04916262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovering Spatial Referencing Strategies in Environmental Narratives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Scheider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Viehhauser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Unlocking Environmental Narratives: Towards Understanding Human Environment Interactions through Computational Text Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ubiquity Press, pp.211-232, 2022, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5334/bcs.k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03899551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glacial Narratives: How Can They Be Captured?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrín Anna Lund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Viehhauser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Unlocking Environmental Narratives: Towards Understanding Human Environment Interactions through Computational Text Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ubiquity Press, pp.93-108, 2022, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5334/bcs.e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03899546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification des entités nommées dans l'Encyclopédie ou dictionnaire raisonné des sciences des arts et des métiers par une société de gens de lettres (1751-1772)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Brenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Mcdonough</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 7ème Congrès Mondial de Linguistique Française, Jul 2020, Montpellier, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2020, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/20207811008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02578029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic reconstruction of itineraries from descriptive texts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Information Retrieval [cs.IR]. Université de Pau et des Pays de l'Adour; Universidad de Zaragoza, 2015. English. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01249999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId152"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ludovic Moncla </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ludovic-moncla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1590-9546</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">190370491</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> arXiv : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">moncla_l_1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=KlJc_7kAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ATOM: AdapTive and OptiMized dynamic temporal knowledge graph construction using LLMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassir Lairgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Benabdeslem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Cazabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cléau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Findings of the Association for Computational Linguistics: EACL 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Rabat, Morocco. pp.950-966, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18653/v1/2026.findings-eacl.49⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05602658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction few-shot et fusion de graphes de connaissances temporels dynamiques atomiques à partir de textes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassir Lairgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Benabdeslem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Cazabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cléau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Graphes de connaissances et Ontologies : de l'Apprentissage à l'Exploitation (GOLE), Conférence EGC 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, Anglet (64), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05486325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Construction of a Geo-Historical Knowledge Graph from Early Modern Encyclopedic Texts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Workshop on Geographic Information Extraction from Texts (GeoExT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2026, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05602670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EDDA-Coordinata: An Annotated Dataset of Historical Geographic Coordinates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nugues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Mcdonough</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 15th International Language Resources and Evaluation Conference (LREC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2026, Palma, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05602665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Translation as Efficient Meaning Compression: An Information Bottleneck Analysis of Spatial Terms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Taroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 8th Workshop on Research in Computational Linguistic Typology and Multilingual NLP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Rabat, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05602660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universal dictionaries and ancyclopædias from the eighteenth century to the digital age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Lesnova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICHLL15 International Conference on Historical Lexicography and Lexicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lisboa, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05135577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une Extraction Automatique de Structures Spatiales Statiques pour le Français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Taroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Humanités Numériques Spatialisées à l’ère des graphes de connaissances et des grands modèles de langage, Conférence SAGEO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05059975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propositions pour une étude interdisciplinaire de la géographie dans un dictionnaire universel et une encyclopédie du XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Vigier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er colloque du réseau METALEX : « Lexicographie, Métalexicographie, nouveaux défis »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Cergy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04604333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Named Entity Recognition Using Few-Shot Prompting with Large Language Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hédi Zeghidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Conversation between AI and the Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">iText2KG: Incremental Knowledge Graphs Construction Using Large Language Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassir Lairgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Cazabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Benabdeslem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cléau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference on Web Information Systems Engineering (WISE 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Doha, Qatar. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2409.03284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Transformer Models (from BERT to GPT) for Geographic Information Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thematic Semester Digital Humanities and Artificial intelligence - Final Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS AISSAI, Dec 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04772518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From BERT Fine-tuning to LLM Prompting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First workshop of the PHC GeoLiaison project</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04693689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping Global Protest Tendencies: Geolocating Trends and Topics Through Wikipedia Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiyun Beak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Workshop on Geographic Information Extraction from Texts (GeoExT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04511913v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge Graph Construction Using Large Language Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassir Lairgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Cazabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Benabdeslem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cléau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée nationale sur la fouille de textes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation des Grands Modèles de Langage pour la Reconnaissance d'Entités Nommées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hédi Zeghidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'impact des larges modèles de langue et des agents conversationnels sur les études du texte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Auberviliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GeoEDdA: A Gold Standard Dataset for Geo-semantic Annotation of Diderot & d'Alembert's Encyclopédie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Mcdonough</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Workshop on Geographic Information Extraction from Texts (GeoExT) to be held at the 46th European Conference on Information Retrieval (ECIR 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04511909v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A digital exploration of geographic knowledge in Diderot and d’Alembert’s Encyclopédie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Taroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Mcdonough</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th International Conference on the History of Cartography (ICHC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04625233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Methodology for the Analysis of Global Protest Tendencies from Wikipedia Articles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiyun Beak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Sociological Association Conference 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perdido : librairie Python pour le geoparsing et le geocoding de textes en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Gaio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extraction et Gestion des Connaissances (EGC'2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03928358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracting positive descriptions and exploring landscape value using text analysis in the Cairngorms National Park</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Mariño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ross Purves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th ACM SIGSPATIAL International Workshop on Geospatial Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Hamburg, Germany. pp.44-47, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3615887.3627758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04274439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison diachronique de motifs récurrents dans deux encyclopédies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Brenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e Journées Linguistique de Corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire LIDILEM, Jul 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perdido: Python library for geoparsing and geocoding French texts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Gaio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Workshop on Geographic Information Extraction from Texts (GeoExT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04049794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification automatique d'articles encyclopédiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Chabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Brenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extraction et Gestion des Connaissances (EGC'2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Blois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domaines et articles dans l'Encyclopédie : problèmes de classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Chabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Brenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier UChicago Center "Données et discours géographiques en France au 18e siècle"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03259053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinaison d’approches qualitative et quantitative pour le repérage et la classification des entités nommées dans l’Encyclopédie de Diderot et d’Alembert (1751-1772)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Mcdonough</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Brenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical linguistics in the light of the interaction of qualitative and quantitative approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Neuchâtel, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03271672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche symbolique pour la classification des entités nommées dans l'Encyclopédie de Diderot et d'Alembert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Mcdonough</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Brenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier UChicago Center "Données et discours géographiques en France au 18e siècle"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03259058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontology-Based Approach for Neighborhood and Real Estate Recommendations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wissame Laddada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Favetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th ACM SIGSPATIAL Workshop on Location-Based Recommendations, Geosocial Networks, and Geoadvertising (LocalRec'20)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Seattle, WA, United States. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3423334.3431452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03040142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GeoDISCO: Encyclopedic Geographical Discourse in France from the Enlightenment to Wikipedia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Mcdonough</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Brenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GIR'19, 13th International Workshop on Geographic Information Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02474835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des quartiers : défis et pistes de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bonneval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Favetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Nader Jelassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Extraction et Gestion de Connaissances 2019 (EGC2019) Atelier DigitAl Humanities and cuLtural herItAge: data and knowledge management and analysis (DAHLIA 2019) -</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02005923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toponym disambiguation in historical documents using network analysis of qualitative relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Mcdonough</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Brenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd ACM SIGSPATIAL International Workshop on Geospatial Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Chicago, United States. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3356991.3365471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02350193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographier les odonymes de Paris cités dans les romans du XIXème siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Gaio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Humanités Numériques Spatialisées (HumaNS’2018) - SAGEO 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01917027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérimentation de méthodes d’extraction d’informations géographiques pour les documents historiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Mcdonough</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matje van de Camp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Humanités Numériques Spatialisées (HumaNS’2018) - SAGEO 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01917024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An automatic extraction method of static and dynamic spatial contexts from texts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Gaio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Egorova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Claramunt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Science des Données et Humanités Numériques (SDHN), Conférence Internationale Francophone sur l'Extraction et la Gestion de Connaissance (EGC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated Geoparsing of Paris Street Names in 19th Century Novels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Gaio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-François Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st ACM SIGSPATIAL Workshop on Geospatial Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Redondo Beach, CA, United States. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3149858.3149859⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Services Web pour l'annotation sémantique d'information spatiale à partir de corpus textuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Gaio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEO Spatial Analysis and GEOmatics 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA de rouen, Nov 2017, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet CHOUCAS : Intégration de données hétérogènes et raisonnement spatial pour l'aide à la localisation des victimes en montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-Maria Olteanu-Raimond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paule-Annick Davoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Gaio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gouarderes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique van Damme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spatial Analysis and GEOmatics 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA de rouen, Nov 2017, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01649156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended Named Entity Recognition Using Finite-State Transducers: An Application To Place Names</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Gaio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Ninth International Conference on Advanced Geographic Information Systems, Applications, and Services (GEOProcessing 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-layer markup language for geospatial semantic annotations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Gaio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Workshop on Geographic Information Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Paris, France. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2837689.2837700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01256370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Itinerary Reconstruction from Texts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Gaio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mustière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eighth International Conference on Geographic Information Science (GIScience 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Vienna, Austria. pp.253-267, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-11593-1_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01082082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geocoding for texts with fine-grain toponyms: an experiment on a geoparsed hiking descriptions corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Renteria-Agualimpia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Nogueras-Iso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Gaio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGSPATIAL International Conference on Advances in Geographic Information Systems (ACM SIGSPATIAL 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Dallas, Texas, United States. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2666310.2666386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069625v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topographic Subtyping of Place Named Entities: a linguistic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tien Nguyen Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Gaio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGILE 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Leuven, Belgium. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encyclopedia2GeoKG : un outil pour l'extraction d'informations et la génération de graphes de connaissances géo-historiques à partir d'articles encyclopédiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGC 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, Anglet, France. , Revue des Nouvelles Technologies de l'Information, Extraction et Gestion des Connaissances, RNTI-E-42, pp.521-528, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05486272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résolution de toponymes par apprentissage profond à partir de cooccurrences et de relations spatiales.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Fize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Martins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Spatial Analysis and Geomatics Conference (SAGEO 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03225106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La traduction du point de vue de l'Information Bottleneck : une analyse d'efficience des prépositions spatiales dans des bitextes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Taroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05619899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Token and Span Classification for Entity Recognition in French Historical Encyclopedias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hédi Zeghidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05111169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Édition numérique du Dictionnaire universel françois et latin, vulgairement appellé Dictionnaire de Trévoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Vigier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projet TRÉVOUX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05530824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracting and Analysing Geographic Information from Natural Language Texts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuke Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ross Purves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Kersten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristin Stock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Geographical Information Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 40 (3), pp.631-644, 2026, Extracting and Analysing Geographic Information from Natural Language Texts, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13658816.2026.2629948⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05530814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction automatique d'un graphe de connaissances géo-historiques à partir de textes encyclopédiques anciens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 42, pp.25-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05486291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les articles de géographie dans le Dictionnaire Universel de Trévoux et l’Encyclopédie de Diderot et d’Alembert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Mcdonough</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, L’esprit encyclopédique moderne en France entre 1690 et 1902, 2/2022 (214), </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lf.214.0059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classifying encyclopedia articles: Comparing machine and deep learning methods and exploring their predictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Brenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Mcdonough</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data and Knowledge Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 142, pp.102098. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.datak.2022.102098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Learning for Toponym Resolution: Geocoding Based on Pairs of Toponyms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Fize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Martins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS International Journal of Geo-Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Deep Learning Meets GIR: Recent Advances in Geographic Information Retrieval, 10 (12), pp.818. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijgi10120818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03464000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoparsing and geocoding places in a dynamic space context: The case of hiking descriptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Gaio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Cognitive Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Human Cognitive Processing, 66, pp.354-386. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/hcp.66.10gai⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Named entity recognition goes to old regime France: geographic text analysis for early modern French corpora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Mcdonough</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matje van de Camp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Geographical Information Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-25. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13658816.2019.1620235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02141257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping urban fingerprints of odonyms automatically extracted from French novels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Gaio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-François Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Boeglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Geographical Information Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 33 (12), pp.2477-2497. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13658816.2019.1584804⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02070456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Services Web pour l’annotation sémantique d’information spatiale à partir de corpus textuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Gaio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Géomatique et modélisation. Sens des données ou sens donné ?, 28 (4), pp.439-459. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rig.2018.00066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02113434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of automatic spatial annotations from different sources by means of semantic technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Nogueras-Iso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verónica Lázaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scire: Representación y Organización del Conocimiento</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01396158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of itineraries from annotated text with an informed spanning tree algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Gaio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Nogueras-Iso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mustière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Geographical Information Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13658816.2015.1108422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01228876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3rd International Workshop on Geographic Information Extraction from Texts (GeoExT 2025)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuke Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ross Purves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Kersten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Kruspe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Workshop on Geographic Information Extraction from Texts (GeoExT 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Lucca, Italy. 15576, Springer Nature Switzerland, pp.352-357, 2025, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-88720-8_54⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05062543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2nd International Workshop on Geographic Information Extraction from Texts (GeoExT 2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuke Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ross Purves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Kersten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristin Stock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Information Retrieval (ECIR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Information Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14612, Springer Nature Switzerland, pp.437-441, 2024, Lecture Notes in Computer Science, 978-3-031-56069-9. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-56069-9_60⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04771851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GeoHumanities '23: Proceedings of the 7th ACM SIGSPATIAL International Workshop on Geospatial Humanities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Mcdonough</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuke Hu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ACM, 2023, 979-8-4007-0349-2. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3615887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04276547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GeoHumanities '22: Proceedings of the 6th ACM SIGSPATIAL International Workshop on Geospatial Humanities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Mcdonough</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGSPATIAL '22: The 30th International Conference on Advances in Geographic Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, 2022, 978-1-4503-9533-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04771935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GeoHumanities '21: Proceedings of the 5th ACM SIGSPATIAL International Workshop on Geospatial Humanities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Brando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Mcdonough</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGSPATIAL '21: 29th International Conference on Advances in Geographic Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, 2021, 978-1-4503-9102-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04771945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 4th ACM SIGSPATIAL Workshop on Geospatial Humanities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Murrieta-Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Brando</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th ACM SIGSPATIAL Workshop on Geospatial Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovering Spatial Referencing Strategies in Environmental Narratives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Scheider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Viehhauser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Unlocking Environmental Narratives: Towards Understanding Human Environment Interactions through Computational Text Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ubiquity Press, pp.211-232, 2022, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5334/bcs.k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03899551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glacial Narratives: How Can They Be Captured?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrín Anna Lund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Viehhauser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Unlocking Environmental Narratives: Towards Understanding Human Environment Interactions through Computational Text Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ubiquity Press, pp.93-108, 2022, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5334/bcs.e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03899546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification des entités nommées dans l'Encyclopédie ou dictionnaire raisonné des sciences des arts et des métiers par une société de gens de lettres (1751-1772)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Brenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Mcdonough</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 7ème Congrès Mondial de Linguistique Française, Jul 2020, Montpellier, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2020, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/20207811008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02578029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perdido Geoparser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:558d2e033c5fe166cf90a75b6f391c317829855f;origin=https://github.com/ludovicmoncla/perdido;visit=swh:1:snp:0215bf498ac8e02f453e3c0e76afe63ae4542e09;anchor=swh:1:rev:abc130b28bb8b7d6124d4724bac24896d5edb241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04916262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic reconstruction of itineraries from descriptive texts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Information Retrieval [cs.IR]. Université de Pau et des Pays de l'Adour; Universidad de Zaragoza, 2015. English. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01249999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId160"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A6D5F1CE"/>
+    <w:nsid w:val="9839DA67"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ludovic-moncla" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1590-9546" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/190370491" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/moncla_l_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486291v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Yang" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Moncla" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Duchateau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Laforest" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821073v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Brenon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Mcdonough" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.datak.2022.102098" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694141v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vigier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lefort" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Joliveau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.214.0059" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464000v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fize" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Martins" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi10120818" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141257v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matje van de Camp" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13658816.2019.1620235" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070456v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Gaio" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Fran&#231;ois Le Lay" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Boeglin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13658816.2019.1584804" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117833v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/hcp.66.10gai" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113434v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2018.00066" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396158v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Nogueras-Iso" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica L&#225;zaro" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228876v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Musti&#232;re" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13658816.2015.1108422" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486325v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassir Lairgi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Benabdeslem" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Cazabet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cl&#233;au" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135577v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Lesnova" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059975v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Taroni" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Laforest" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780445v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2409.03284" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772518v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693689v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511913v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiyun Beak" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607294v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770715v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;di Zeghidi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770687v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604333v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511909v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625233v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663742v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049794v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928358v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146494v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274439v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Mari&#241;o" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Purves" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3615887.3627758" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481219v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Chabane" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259053v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03271672v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259058v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040142v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissame Laddada" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Favetta" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3423334.3431452" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474835v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005923v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bonneval" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Gentil" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Nader Jelassi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350193v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3356991.3365471" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695643v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Egorova" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Claramunt" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917027v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917024v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649156v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Olteanu-Raimond" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule-Annick Davoine" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gouarderes" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique van Damme" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492994v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633342v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633344v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3149858.3149859" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256370v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2837689.2837700" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082082v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11593-1_17" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069625v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Renteria-Agualimpia" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2666310.2666386" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847505v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Nguyen Van" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486272v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225106v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530824v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530814v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuke Hu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Kersten" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin Stock" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13658816.2026.2629948" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111169v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062543v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kruspe" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-88720-8_54" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771851v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-56069-9_60" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276547v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3615887" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771935v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771945v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Brando" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160455v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Murrieta-Flores" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916262v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:558d2e033c5fe166cf90a75b6f391c317829855f;origin=https://github.com/ludovicmoncla/perdido;visit=swh:1:snp:0215bf498ac8e02f453e3c0e76afe63ae4542e09;anchor=swh:1:rev:abc130b28bb8b7d6124d4724bac24896d5edb241" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899551v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Scheider" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Viehhauser" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/bcs.k" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899546v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katr&#237;n Anna Lund" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/bcs.e" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02578029v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20207811008" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01249999v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ludovic-moncla" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1590-9546" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/190370491" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/moncla_l_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=KlJc_7kAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602658v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassir Lairgi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Moncla" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Benabdeslem" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Cazabet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cl&#233;au" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2026.findings-eacl.49" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486325v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602670v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Yang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Duchateau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Laforest" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602665v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nugues" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Joliveau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Mcdonough" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602660v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Taroni" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135577v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vigier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Lesnova" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059975v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604333v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770687v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;di Zeghidi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780445v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2409.03284" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772518v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693689v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511913v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiyun Beak" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607294v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770715v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511909v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625233v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663742v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928358v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Gaio" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274439v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Mari&#241;o" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Purves" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3615887.3627758" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146494v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Brenon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Laforest" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049794v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481219v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Chabane" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259053v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03271672v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259058v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040142v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissame Laddada" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Favetta" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3423334.3431452" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474835v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005923v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bonneval" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Gentil" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Nader Jelassi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350193v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3356991.3365471" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917027v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917024v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matje van de Camp" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695643v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Egorova" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Claramunt" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633344v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Fran&#231;ois Le Lay" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3149858.3149859" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633342v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649156v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Olteanu-Raimond" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule-Annick Davoine" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gouarderes" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique van Damme" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492994v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256370v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2837689.2837700" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082082v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Musti&#232;re" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11593-1_17" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069625v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Renteria-Agualimpia" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Nogueras-Iso" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2666310.2666386" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847505v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Nguyen Van" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486272v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225106v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fize" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Martins" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05619899v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111169v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530824v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530814v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuke Hu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Kersten" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin Stock" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13658816.2026.2629948" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486291v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694141v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lefort" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.214.0059" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821073v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.datak.2022.102098" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464000v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi10120818" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117833v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/hcp.66.10gai" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141257v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13658816.2019.1620235" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070456v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Boeglin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13658816.2019.1584804" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113434v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2018.00066" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396158v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica L&#225;zaro" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228876v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13658816.2015.1108422" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062543v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kruspe" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-88720-8_54" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771851v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-56069-9_60" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276547v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3615887" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771935v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771945v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Brando" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160455v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Murrieta-Flores" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899551v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Scheider" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Viehhauser" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/bcs.k" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899546v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katr&#237;n Anna Lund" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/bcs.e" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02578029v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20207811008" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916262v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:558d2e033c5fe166cf90a75b6f391c317829855f;origin=https://github.com/ludovicmoncla/perdido;visit=swh:1:snp:0215bf498ac8e02f453e3c0e76afe63ae4542e09;anchor=swh:1:rev:abc130b28bb8b7d6124d4724bac24896d5edb241" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01249999v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>