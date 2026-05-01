--- v0 (2026-03-16)
+++ v1 (2026-05-01)
@@ -217,1105 +217,1105 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05365913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Process design and downstream optimization of the direct synthesis route for cleaner production of dimethyl ether from biogas</w:t>
+                <w:t xml:space="preserve">Assessment of the environmental impacts of the Cherenkov Telescope Array mid-sized telescope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Fedeli</w:t>
+                <w:t xml:space="preserve">Gabrielle dos Santos Ilha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Negri</w:t>
+                <w:t xml:space="preserve">Marianne Boix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bornazzini</w:t>
+                <w:t xml:space="preserve">Jürgen Knödlseder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Montastruc</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Manenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 443, pp.141060. </w:t>
+              <w:t xml:space="preserve">Nature Astronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2024.141060⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41550-024-02326-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04744349v1</w:t>
+                <w:t xml:space="preserve">hal-04651583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Considering economic-environmental dimension in the integrated strategic and tactical optimization of Ethiopia's bioethanol supply chain coupled with operational planning</w:t>
+                <w:t xml:space="preserve">Combining exergy and pinch analysis for the operating mode optimization of a steam turbine cogeneration plant in Wonji-Shoa, Ethiopia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tesfayesus Mamo</w:t>
+                <w:t xml:space="preserve">Shumet Sendek Sharew</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Di Pretoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abubeker Yimam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Negny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Montastruc</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lemma Dendena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Chemical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compchemeng.2024.108781⟩</w:t>
+              <w:t xml:space="preserve">Entropy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 26 (6), pp.453. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/e26060453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04744312v1</w:t>
+                <w:t xml:space="preserve">hal-04726703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the environmental impacts of the Cherenkov Telescope Array mid-sized telescope</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Plantwide flexibility analysis of a biogas to methanol process: Assessing the implications of uncertainties on process duties and emissions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Boix</w:t>
+                <w:t xml:space="preserve">Giulio Carnio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Di Pretoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jürgen Knödlseder</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Garnier</w:t>
+                <w:t xml:space="preserve">Matteo Fedeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Montastruc</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Astronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41550-024-02326-4⟩</w:t>
+              <w:t xml:space="preserve">Computers &amp; Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 187, pp.108737. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compchemeng.2024.108737⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04651583v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04726699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-objective optimization and demand variation analysis on a water energy food nexus system</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marianne Boix</w:t>
+                <w:t xml:space="preserve">Exploiting domain partition in response function-based dynamic surrogate modeling: A continuous crystallizer study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Di Pretoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Montastruc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Negny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Chemical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compchemeng.2023.108473⟩</w:t>
+              <w:t xml:space="preserve">Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4 (2), pp.208-221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/dynamics4020012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04744371v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04726705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-actor integrated modeling approaches in the context of Water-Energy-Food Nexus systems: Review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-actor approach to manage the water-energy-food nexus at territory scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaya Saint-Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Boix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Therond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Montastruc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amaya Saint Bois</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean Villerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers &amp; Chemical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 182, pp.108559. </w:t>
+              <w:t xml:space="preserve">, 2024, 189, pp.108773. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compchemeng.2023.108559⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compchemeng.2024.108773⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04490277v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04744314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining exergy and pinch analysis for the operating mode optimization of a steam turbine cogeneration plant in Wonji-Shoa, Ethiopia</w:t>
+                <w:t xml:space="preserve">Multi-actor integrated modeling approaches in the context of Water-Energy-Food Nexus systems: Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shumet Sendek Sharew</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Negny</w:t>
+                <w:t xml:space="preserve">Amaya Saint Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Boix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Montastruc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entropy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/e26060453⟩</w:t>
+              <w:t xml:space="preserve">Computers &amp; Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 182, pp.108559. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compchemeng.2023.108559⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04726703v1</w:t>
+                <w:t xml:space="preserve">hal-04490277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plantwide flexibility analysis of a biogas to methanol process: Assessing the implications of uncertainties on process duties and emissions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Matteo Fedeli</w:t>
+                <w:t xml:space="preserve">Multi-objective optimization and demand variation analysis on a water energy food nexus system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Peña-Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Boix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Montastruc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers &amp; Chemical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 187, pp.108737. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compchemeng.2024.108737⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 180, pp.108473. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compchemeng.2023.108473⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04726699v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04744371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploiting domain partition in response function-based dynamic surrogate modeling: A continuous crystallizer study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Di Pretoro</w:t>
+                <w:t xml:space="preserve">Process design and downstream optimization of the direct synthesis route for cleaner production of dimethyl ether from biogas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fedeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Negri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bornazzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Montastruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Manenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/dynamics4020012⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 443, pp.141060. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2024.141060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04726705v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04744349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-actor approach to manage the water-energy-food nexus at territory scale</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Considering economic-environmental dimension in the integrated strategic and tactical optimization of Ethiopia's bioethanol supply chain coupled with operational planning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Therond</w:t>
+                <w:t xml:space="preserve">Tesfayesus Mamo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Montastruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Negny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Villerd</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lemma Dendena</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers &amp; Chemical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 189, pp.108773. </w:t>
+              <w:t xml:space="preserve">, 2024, 189, pp.108781. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compchemeng.2024.108773⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compchemeng.2024.108781⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04744314v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04744312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strategic and tactical planning model for the design of perishable product supply chain network in Ethiopia</w:t>
               </w:r>
@@ -1431,51 +1431,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a multi-leader multi-follower game to design industrial symbioses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Boix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Aussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1652,77 +1652,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploiting exergy and exergoeconomic analysis as decisional tool for cogeneration plant optimal operating mode: A sugar factory case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shumet Sendek Sharew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Di Pretoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abubeker Yimam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Negny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1795,51 +1795,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benefits of feasibility constrained sampling on unit operations surrogate model accuracy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tesfayesus Zinare Mamo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Di Pretoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Chiari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1912,51 +1912,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flexible networks to promote the development of industrial symbioses: A new optimization procedure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Boix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Negny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2023,317 +2023,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03997208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robustness in optimal design of Eco-Industrial Parks under the lens of two-stage stochastic optimization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Di Pretoro</w:t>
+                <w:t xml:space="preserve">Integreted strategic and tactical optimization planning of biomass to bioethanol supply chains coupled with operational plan using vehicle routing: A case study in Ethiopia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tesfayesus Mamo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Montastruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Negny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">David Salas</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lemma Dendena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers &amp; Chemical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 179, pp.108399. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compchemeng.2023.108399⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 172, pp.108186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compchemeng.2023.108186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04312536v1</w:t>
+                <w:t xml:space="preserve">hal-04312504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integreted strategic and tactical optimization planning of biomass to bioethanol supply chains coupled with operational plan using vehicle routing: A case study in Ethiopia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tesfayesus Mamo</w:t>
+                <w:t xml:space="preserve">Robustness in optimal design of Eco-Industrial Parks under the lens of two-stage stochastic optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianfranco Liberona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Di Pretoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Negny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Montastruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lemma Dendena</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Salas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers &amp; Chemical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 172, pp.108186. </w:t>
+              <w:t xml:space="preserve">, 2023, 179, pp.108399. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compchemeng.2023.108186⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compchemeng.2023.108399⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04312504v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04312536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conventional vs. alternative biogas utilizations: An LCA-AHP based comparative study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Fedeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Di Pretoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Montastruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2387,395 +2387,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04727013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing heteroazeotropic distillation thermodynamic flexibility boundaries by means of condenser overcooling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Di Pretoro</w:t>
+                <w:t xml:space="preserve">Mapping analysis of biomass residue valorization as the future green energy generation in Indonesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erry Ika Rhofita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ridwan Rachmat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Montastruc</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Joulia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Chemical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 157, pp.107627. </w:t>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 354, pp.131667. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compchemeng.2021.107627⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2022.131667⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04726909v1</w:t>
+                <w:t xml:space="preserve">hal-03997236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexibility and environmental assessment of process-intensified design solutions: A DWC case study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Enhancing heteroazeotropic distillation thermodynamic flexibility boundaries by means of condenser overcooling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Di Pretoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Matteo Fedeli</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Montastruc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavio Manenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavia Ciranna</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Xavier Joulia</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers &amp; Chemical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 159, pp.107663. </w:t>
+              <w:t xml:space="preserve">, 2022, 157, pp.107627. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compchemeng.2022.107663⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compchemeng.2021.107627⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03997248v1</w:t>
+                <w:t xml:space="preserve">hal-04726909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping analysis of biomass residue valorization as the future green energy generation in Indonesia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Erry Ika Rhofita</w:t>
+                <w:t xml:space="preserve">Flexibility and environmental assessment of process-intensified design solutions: A DWC case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Di Pretoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Fedeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ridwan Rachmat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Meyer</w:t>
+                <w:t xml:space="preserve">Flavia Ciranna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Joulia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Montastruc</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 354, pp.131667. </w:t>
+              <w:t xml:space="preserve">Computers &amp; Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 159, pp.107663. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2022.131667⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compchemeng.2022.107663⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03997236v1</w:t>
+                <w:t xml:space="preserve">hal-03997248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alternative Energy Potential and Conversion Efficiency of Biomass into Target Biofuels: A Case Study in Ethiopian Sugar Industry- Wonji-Shoa</w:t>
               </w:r>
@@ -2787,51 +2787,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shumet Sharew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Montastruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abubeker Yimam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Negny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2891,64 +2891,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncertain Operating Conditions Implications on Multistage Operations Optimal Design and Environmental Impact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Di Pretoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Joulia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavio Manenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3008,64 +3008,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization approaches to design water-energy-food nexus: A litterature review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Peña-Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Boix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Montastruc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3112,51 +3112,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The traveling deliveryman problem under uncertainty: Fundamentals for flexible supply chains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Di Pretoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Negny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3210,451 +3210,451 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03997239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A feasible path-based approach for Dividing Wall Column design procedure</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Xavier Joulia</w:t>
+                <w:t xml:space="preserve">Designing and planning of Ethiopia's biomass-to-biofuel supply chain through integrated strategic-tactical optimization model considering economic dimension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brook Tesfamichael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Montastruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Negny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abubeker Yimam</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers &amp; Chemical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 149, pp.107309. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compchemeng.2021.107309⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 153, pp.107425. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compchemeng.2021.107425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04726893v1</w:t>
+                <w:t xml:space="preserve">hal-04744400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust optimization and control for sustainable processes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">A feasible path-based approach for Dividing Wall Column design procedure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Di Pretoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavia Ciranna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Fedeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Joulia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Montastruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in Sustainability Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computers &amp; Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 149, pp.107309. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compchemeng.2021.107309⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/B978-0-12-823987-2.00013-1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04760306v1</w:t>
+                <w:t xml:space="preserve">hal-04726893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing and planning of Ethiopia's biomass-to-biofuel supply chain through integrated strategic-tactical optimization model considering economic dimension</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brook Tesfamichael</w:t>
+                <w:t xml:space="preserve">Robust optimization and control for sustainable processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Di Pretoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Montastruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Abubeker Yimam</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Joulia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavio Manenti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Chemical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 153, pp.107425. </w:t>
+              <w:t xml:space="preserve">Methods in Sustainability Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.391-420. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compchemeng.2021.107425⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-12-823987-2.00013-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04744400v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04760306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accounting for dynamics in flexible process design: A switchability index</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Di Pretoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Montastruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Joulia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavio Manenti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3948,90 +3948,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incorporating environmental perspective in integrated strategic-tactical economic optimization model of biomass-to-biofuel supply chain—A real case study in Ethiopia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brook Tesfamichael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Montastruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Negny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abubeker Yimam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9 (11), pp.1879. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4208,51 +4208,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Design of Eco-Industrial Parks with coupled energy networks addressing Complexity bottleneck through an Interdependence analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Mousqué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Boix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Montastruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4325,90 +4325,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploiting Residue Curve Maps to Assess Thermodynamic Feasibility Boundaries under Uncertain Operating Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Di Pretoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Montastruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavio Manenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Joulia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 59 (36), pp.16004-16016. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4442,90 +4442,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flexibility assessment of a biorefinery distillation train: Optimal design under uncertain conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Di Pretoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Montastruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavio Manenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Joulia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers &amp; Chemical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 138, pp.106831. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4819,51 +4819,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of taxes and investment incentive on the development of renewable energy self-consumption: French household’s case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Boix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4930,447 +4930,447 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02650430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A flexible metamodel architecture for optimal design of Hybrid Renewable Energy Systems (HRES) – Case study of a stand-alone HRES for a factory in tropical island</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Gerbaud</w:t>
+                <w:t xml:space="preserve">Flexibility analysis of a distillation column: Indexes comparison and economic assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Di Pretoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Montastruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Etur</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavio Manenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Joulia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 223, pp.214-225. </w:t>
+              <w:t xml:space="preserve">Computers &amp; Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 124, pp.93-108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2019.03.095⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compchemeng.2019.02.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02082922v1</w:t>
+                <w:t xml:space="preserve">hal-02063264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From conceptual design to process design optimization: a review on flowsheet synthesis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A flexible metamodel architecture for optimal design of Hybrid Renewable Energy Systems (HRES) – Case study of a stand-alone HRES for a factory in tropical island</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Roth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Boix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gerbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Montastruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Raynal</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Etur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2516/ogst/2019048⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 223, pp.214-225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2019.03.095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02355169v1</w:t>
+                <w:t xml:space="preserve">hal-02082922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexibility analysis of a distillation column: Indexes comparison and economic assessment</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From conceptual design to process design optimization: a review on flowsheet synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Montastruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Xavier Joulia</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Belletante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Negny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Raynal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Chemical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 124, pp.93-108. </w:t>
+              <w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 74, pp.80. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compchemeng.2019.02.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2516/ogst/2019048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02063264v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02355169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On-grid Hybrid Power System and Utility Network planning to supply an Eco-Industrial Park with dynamic data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Mousqué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Boix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Negny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5469,51 +5469,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillermo Valenzuela-Venegas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Henríquez-Henríquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Boix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Montastruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5590,51 +5590,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiobjective optimization of eco-industrial parks: evaluation of environmental impacts at the watershed scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Garcia de Dios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Boix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Simeoni-Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5737,51 +5737,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel A. Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariona Rocafull</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Boix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Aussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5858,51 +5858,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal on-grid hybrid power system for eco-industrial parks planning and influence of geographical position</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Mousqué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Boix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Negny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5973,287 +5973,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01932736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization for the flexibility analysis of processes: Application to the acetone-ethanol-butanol producing process</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Benefits analysis of optimal design of eco-industrial parks through life cycle indicators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Boix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Montastruc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel A. Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Gourmelon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Negny</w:t>
+                <w:t xml:space="preserve">Olivier Gentilhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Domenech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Aided Chemical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 40, pp.1849-1854. </w:t>
+              <w:t xml:space="preserve">, 2017, 40, pp.1951-1956. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/B978-0-444-63965-3.50310-X⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-444-63965-3.50327-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01888563v1</w:t>
+                <w:t xml:space="preserve">hal-01844463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benefits analysis of optimal design of eco-industrial parks through life cycle indicators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marianne Boix</w:t>
+                <w:t xml:space="preserve">Optimization for the flexibility analysis of processes: Application to the acetone-ethanol-butanol producing process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel A. Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gourmelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Montastruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Gentilhomme</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Negny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Domenech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Aided Chemical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 40, pp.1951-1956. </w:t>
+              <w:t xml:space="preserve">, 2017, 40, pp.1849-1854. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/B978-0-444-63965-3.50327-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-444-63965-3.50310-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01844463v1</w:t>
+                <w:t xml:space="preserve">hal-01888563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative method to assess the number of jobs created by production systems: Application to multi-criteria decision analysis for sustainable biomass supply chain</w:t>
               </w:r>
@@ -6369,51 +6369,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Boix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Montastruc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6629,51 +6629,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Henríquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Montastruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Boix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felipe A. Díaz-Alvarado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6714,378 +6714,378 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01843196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal design of an efficient, profitable and sustainable biorefinery producing acetone, butanol and ethanol: influence of the in-situ separation on the purification structure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ségolène Belletante</w:t>
+                <w:t xml:space="preserve">Flexible knowledge representation and new similarity measure: Application on case based reasoning for waste treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chazara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Negny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Montastruc</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Serge Domenech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Engineering Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 116, pp.195-209. </w:t>
+              <w:t xml:space="preserve">Expert Systems with Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 58, pp.143-154. </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bej.2016.05.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.eswa.2016.03.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02134858v1</w:t>
+                <w:t xml:space="preserve">hal-01900381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexible knowledge representation and new similarity measure: Application on case based reasoning for waste treatment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Negny</w:t>
+                <w:t xml:space="preserve">Water integration in eco-industrial parks using a multi-leader-follower approach.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Boix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Aussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Montastruc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Domenech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expert Systems with Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 58, pp.143-154. </w:t>
+              <w:t xml:space="preserve">Computers &amp; Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 87, pp.190-207. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.eswa.2016.03.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compchemeng.2016.01.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01900381v1</w:t>
+                <w:t xml:space="preserve">hal-03522747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water integration in eco-industrial parks using a multi-leader-follower approach.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Didier Aussel</w:t>
+                <w:t xml:space="preserve">Optimal design of an efficient, profitable and sustainable biorefinery producing acetone, butanol and ethanol: influence of the in-situ separation on the purification structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Belletante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Montastruc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Negny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Domenech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Chemical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 87, pp.190-207. </w:t>
+              <w:t xml:space="preserve">Biochemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 116, pp.195-209. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compchemeng.2016.01.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bej.2016.05.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03522747v1</w:t>
+                <w:t xml:space="preserve">hal-02134858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of bioethanol green supply chain: Comparison between first and second generation biomass concerning economic, environmental and social criteria</w:t>
               </w:r>
@@ -7214,51 +7214,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of a water allocation and energy network for multi-contaminant problems using multi-objective optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofía de León Almaraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Boix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Montastruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7329,304 +7329,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01907327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization methods applied to the design of eco-industrial parks: a literature review</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Deployment of a hydrogen supply chain by multi-objective/multi-period optimisation at regional and national scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia de León Almaraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Azzaro-Pantel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Montastruc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Boix</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Serge Domenech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2014.09.032⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 104, pp.11-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cherd.2015.07.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01843098v1</w:t>
+                <w:t xml:space="preserve">hal-03150361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deployment of a hydrogen supply chain by multi-objective/multi-period optimisation at regional and national scales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sofia de León Almaraz</w:t>
+                <w:t xml:space="preserve">Optimization methods applied to the design of eco-industrial parks: a literature review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Boix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Montastruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Azzaro-Pantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marianne Boix</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Domenech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 104, pp.11-31. </w:t>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 87, pp.303-317. </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cherd.2015.07.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2014.09.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03150361v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01843098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water Exchanges in Eco-industrial Parks through Multiobjective Optimization and Game Theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel A. Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Boix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Aussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7716,51 +7716,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodiesel Production from Waste Vegetable Oils: Combining Process Modelling, Multiobjective Optimization and Life Cycle Assessment (LCA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Fernando Morales Mendoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Boix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Azzaro-Pantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7846,51 +7846,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiobjective Optimization Using Goal Programming for Industrial Water Network Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel A. Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Boix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Montastruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8214,51 +8214,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the flexibility of an eco-industrial park (EIP) for managing industrial water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Montastruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Boix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Pibouleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8331,51 +8331,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of mono and multi-objective optimization to design a hydrogen supply chain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia de León Almaraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Azzaro-Pantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8572,57 +8572,57 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00919308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Industrial water management by multiobjective optimization: from individual to collective solution through eco-industrial parks.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Minimizing water and energy consumptions in water and heat exchange networks.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Boix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Montastruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8647,112 +8647,112 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Azzaro-Pantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Domenech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 22 (1), pp.85-97. </w:t>
+              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 36, pp.442-455. </w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2011.09.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2011.10.062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03531017v1</w:t>
+                <w:t xml:space="preserve">hal-03531020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimizing water and energy consumptions in water and heat exchange networks.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Industrial water management by multiobjective optimization: from individual to collective solution through eco-industrial parks.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Boix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Montastruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8777,400 +8777,400 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Azzaro-Pantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Domenech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 36, pp.442-455. </w:t>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 22 (1), pp.85-97. </w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2011.10.062⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2011.09.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03531020v1</w:t>
+                <w:t xml:space="preserve">hal-03531017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated Process for Production of Surfactin (III) Modeling of Adsorption Column</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Temperature impact assessment on struvite solubility product: a thermodynamic modeling approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary Hanhoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Montastruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Azzaro-Pantel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Biscans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Freche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chinese Journal of Chemical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1004-9541(09)60221-4⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, vol. 167 (n° 1), pp.50-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2010.12.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04003639v1</w:t>
+                <w:t xml:space="preserve">hal-03544084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature impact assessment on struvite solubility product: a thermodynamic modeling approach</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Integrated Process for Production of Surfactin (III) Modeling of Adsorption Column</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Montastruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iordan Nikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Floquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Domenech</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, vol. 167 (n° 1), pp.50-58. </w:t>
+              <w:t xml:space="preserve">Chinese Journal of Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 19 (3), pp.357-364. </w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2010.12.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S1004-9541(09)60221-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03544084v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04003639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multiobjective optimization framework for multicontaminant industrial water network design.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Boix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Montastruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9269,51 +9269,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetic Modeling of Isothermal or Non-isothermal Adsorption in a Pellet: Application to Adsorption Heat Pumps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Montastruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Floquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volker Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9399,51 +9399,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isothermal or non isothermal modeling in a pellet adsorbent: application to adsorption heat pumps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Montastruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Floquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volker Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9750,51 +9750,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated process for production of surfactin Part 2. Equilibrium and kinetic study of surfactin adsorption onto activated carbon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Montastruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Gancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9867,51 +9867,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated process for production of surfactin Part 1: Adsorption rate of pure surfactin onto activated carbon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Montastruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10207,51 +10207,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03600493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of genetic algorithms and gradient based optimization techniques for calcium phosphate precipitation</w:t>
+                <w:t xml:space="preserve">A Systemic Approach for Pellet Reactor Modeling: Application to Water Treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Montastruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Azzaro-Pantel</w:t>
@@ -10269,118 +10269,118 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Pibouleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Domenech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 4 (10), pp.1289-1298. </w:t>
+              <w:t xml:space="preserve">AIChE Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 5 (10), pp.2514-2525. </w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cep.2003.12.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/aic.10254⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03602382v1</w:t>
+                <w:t xml:space="preserve">hal-03483247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Systemic Approach for Pellet Reactor Modeling: Application to Water Treatment</w:t>
+                <w:t xml:space="preserve">Use of genetic algorithms and gradient based optimization techniques for calcium phosphate precipitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Montastruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Azzaro-Pantel</w:t>
@@ -10398,94 +10398,94 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Pibouleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Domenech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIChE Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 5 (10), pp.2514-2525. </w:t>
+              <w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 4 (10), pp.1289-1298. </w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/aic.10254⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cep.2003.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03483247v1</w:t>
+                <w:t xml:space="preserve">hal-03602382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A general framework for pellet reactor modelling : application to P-recovery</w:t>
               </w:r>
@@ -10869,217 +10869,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05356150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developing a Decision-Support Model for Water and Sanitation Delivery Process in Sub-Saharan Africa: Integrating Environmental Life Cycle Assessment with Economic and Social Models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brook Tesfamichael Teferra</w:t>
+                <w:t xml:space="preserve">Comparaison entre méthodes de modélisation par substitution appliquées au procédé du biométhanol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Di Pretoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Negny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Montastruc</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Negny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESCAPE 34</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Firenze (Florence), Italy</w:t>
+              <w:t xml:space="preserve">SFGP 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04760589v1</w:t>
+                <w:t xml:space="preserve">hal-04760651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison entre méthodes de modélisation par substitution appliquées au procédé du biométhanol</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Di Pretoro</w:t>
+                <w:t xml:space="preserve">Developing a Decision-Support Model for Water and Sanitation Delivery Process in Sub-Saharan Africa: Integrating Environmental Life Cycle Assessment with Economic and Social Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brook Tesfamichael Teferra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Montastruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Negny</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Montastruc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFGP 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Deauville, France</w:t>
+              <w:t xml:space="preserve">ESCAPE 34</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Firenze (Florence), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04760651v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04760589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une aide à la sélection d'indicateurs de l'économie circulaire</w:t>
               </w:r>
@@ -11173,51 +11173,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revue de reclassification dynamique et fonctionnelle des stratégies d'atténuation des émissions CO2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Di Pretoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghida Mawassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11307,51 +11307,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Negny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Ouaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Di Pretoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Montastruc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11402,77 +11402,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodologie d’aide à la décision multi-acteur et multi-échelles pour les systèmes Water-Food-Energy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Montastruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaya Saint Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Boix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFGP 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11832,588 +11832,588 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04968454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing computational performances in chemical processes costs and emissions prediction : a surrogate modelling based approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Di Pretoro</w:t>
+                <w:t xml:space="preserve">Strategic and tactical planning model for the design of perishable product supply chain network in Ethiopia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asnakech Biza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Montastruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Negny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Montastruc</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simelis Admassu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International conference on energy environment &amp; digital transition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Palerme (Italy), Italy</w:t>
+              <w:t xml:space="preserve">ESCAPE 33</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Athens (Greece), Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04760583v1</w:t>
+                <w:t xml:space="preserve">hal-04760562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated strategic and tactical optimization of Ethiopia bioethanol supply chain coupled with operational plan using vehicle routing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tesfayesus Zinare Mamo</w:t>
+                <w:t xml:space="preserve">Developing a comprehensive decision support optimization model for biofuel supply chain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brook Tesfamichael Teferra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Montastruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Negny</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lemma Dendena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESCAPE 33</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Athens (Greece), Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04760573v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04760565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developing a comprehensive decision support optimization model for biofuel supply chain</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Graduate School in Biotechnology for Bio based Economy in Toulouse, France: interdisciplinary challenges in education and research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Molina-Jouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Arata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfenore S.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Beaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Heux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESCAPE 33</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Athens (Greece), Greece</w:t>
+              <w:t xml:space="preserve">19th edition of the International Conference on Renewable Resources &amp; Biorefineries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Riga, Lettonie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04760565v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04923222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graduate School in Biotechnology for Bio based Economy in Toulouse, France: interdisciplinary challenges in education and research</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enhancing computational performances in chemical processes costs and emissions prediction : a surrogate modelling based approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Di Pretoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Negny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Montastruc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th edition of the International Conference on Renewable Resources &amp; Biorefineries</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Riga, Lettonie</w:t>
+              <w:t xml:space="preserve">2nd International conference on energy environment &amp; digital transition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Palerme (Italy), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04923222v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04760583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strategic and tactical planning model for the design of perishable product supply chain network in Ethiopia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Asnakech Biza</w:t>
+                <w:t xml:space="preserve">Integrated strategic and tactical optimization of Ethiopia bioethanol supply chain coupled with operational plan using vehicle routing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tesfayesus Zinare Mamo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Montastruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Negny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Simelis Admassu</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lemma Dendena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESCAPE 33</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Athens (Greece), Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04760562v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04760573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Centralized vs Distributed Approach under Uncertainty: a Flexibility Based Comparative Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Di Pretoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Negny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12464,51 +12464,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A holistic approach to tackle multi-sided uncertainty for negative emissions flexible processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Di Pretoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Negny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12559,51 +12559,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing energy exchanges for decarbonizing industries through industrial ecology concepts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Boix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Negny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12648,381 +12648,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04760553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multistage operation flexible design: Towards a more conscious energy consumption in separation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Joulia</w:t>
+                <w:t xml:space="preserve">How can PSE approaches can help to design Water-Energy-Food Nexus systems?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Peña-Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Boix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lizeth Bernal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Montastruc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International conference on energy environment &amp; digital transition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Milano (Italy), France</w:t>
+              <w:t xml:space="preserve">ESCAPE 32</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04760550v1</w:t>
+                <w:t xml:space="preserve">hal-04760542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feasibility Constraints Implications on Surrogate Models Sampling for Chemical Processes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Multistage operation flexible design: Towards a more conscious energy consumption in separation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Di Pretoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Negny</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Joulia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Montastruc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd European Symposium on Computer Aided Process Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">1st International conference on energy environment &amp; digital transition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Milano (Italy), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04760524v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04760550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How can PSE approaches can help to design Water-Energy-Food Nexus systems?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lizeth Bernal</w:t>
+                <w:t xml:space="preserve">Feasibility Constraints Implications on Surrogate Models Sampling for Chemical Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Di Pretoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tesfayesus Zinare Mamo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Chiari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Negny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Montastruc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESCAPE 32</w:t>
+              <w:t xml:space="preserve">32nd European Symposium on Computer Aided Process Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04760542v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04760524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Surrogate Modeling for Continuous Processes Control Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Di Pretoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Tomaselli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13095,51 +13095,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une nouvelle procédure d'optimisation pour la conception de réseaux flexibles dans les parcs éco-industriels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Boix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Mousqué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13216,51 +13216,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybridation entre modèles basés sur les connaissances et modèles basés sur les données : L’apprentissage éclairé par la physique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Negny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Di Pretoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Montastruc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13406,51 +13406,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of digitalization for higher education purposes in the PSE domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Di Pretoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia D'Alème</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13642,243 +13642,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03631082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control strategy impact on dynamic flexibility: a switchability assessment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Di Pretoro</w:t>
+                <w:t xml:space="preserve">Identifying Sustainable Strategies and Policies to Strengthen Local Forestry and Wood Based Economy -The Case Study of The Cévennes Area (France) and the Chestnut Tree</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Roth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pinta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Negny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Montastruc</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Joulia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Aided Process Engineering Forum 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Copenaghen, Denmark</w:t>
+              <w:t xml:space="preserve">EUCUBE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Virtual conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04764133v1</w:t>
+                <w:t xml:space="preserve">hal-04760854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying Sustainable Strategies and Policies to Strengthen Local Forestry and Wood Based Economy -The Case Study of The Cévennes Area (France) and the Chestnut Tree</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Negny</w:t>
+                <w:t xml:space="preserve">Control strategy impact on dynamic flexibility: a switchability assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Di Pretoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Montastruc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavio Manenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Joulia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUCUBE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Virtual conference, France</w:t>
+              <w:t xml:space="preserve">Computer Aided Process Engineering Forum 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Copenaghen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04760854v1</w:t>
+                <w:t xml:space="preserve">hal-04764133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Multi-Objective Optimization Model to Plan City-Scale Water Systems with Economic and Environmental Objectives: A Case Study in Santiago, Chile</w:t>
               </w:r>
@@ -13972,90 +13972,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flexibility Assessment of a Distillation Train: Nominal vs Perturbated Conditions Optimal Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Di Pretoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Montastruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavio Manenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Joulia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 29 th European Symposium on Computer Aided Process Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Eindhoven, Netherlands. pp.667-672, </w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14089,77 +14089,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Operating costs under uncertain conditions: a flexibility based design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Di Pretoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Montastruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Joulia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavio Manenti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14197,51 +14197,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Process Control Design for Thermolabile Products Processing Optimization: a Lyophilization Case Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Di Pretoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristina Bakoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14249,51 +14249,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Montastruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavio Manenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Joulia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCE 12</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14344,77 +14344,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Montastruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Belletante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Negny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Raynal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCE 12</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Baltimore (MA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14452,51 +14452,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception optimale des échanges de ressources dans un parc éco-industriel avec des données dynamiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Mousqué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Boix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Negny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14573,90 +14573,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surrogate model in PSE context: optimization of a heat exchange network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerio Muci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Di Pretoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Negny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Montastruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Floquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFGP 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Nantes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14681,77 +14681,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flexibility analysis and economic assessment of distillation column trains: a stochastic approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Di Pretoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Montastruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Joulia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavio Manenti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14815,51 +14815,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Boix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Montastruc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14910,51 +14910,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodiesel production from waste vegetable oils: combining process modelling, multiobjective optimization and life cycle assessment (lca)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis-Fernando Morales Mendoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Boix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Azzaro-Pantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15165,51 +15165,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VERS UNE SYMBIOSE INDUSTRIELLE DES RESEAUX D'EAU ET D'ENERGIE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Montastruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Boix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Domenech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15273,51 +15273,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eco Industrial Parks for Water and Heat Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Boix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Montastruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15394,51 +15394,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minimizing water and energy consumptions in industrial water networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Boix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Montastruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15515,51 +15515,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minimizing water and energy consumption in industrial water networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Boix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Montastruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15645,51 +15645,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiobjective optimization of industrial water networks with contaminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Boix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Montastruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15766,51 +15766,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiobjective optimization of industrial water networks with contaminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Boix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Montastruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15998,398 +15998,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03877540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Removal of phosphate from synthetic wastewater by struvite precipitation in a stirred reactor</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isothermal or non isothermal modelling in a pellet adsorbent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Montastruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Floquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volker Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iordan Nikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Domenech</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COVAPHOS III-The Third International conference on the on the valorization of phosphates and phosphorus compounds</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Marrakech, Morocco. pp.0</w:t>
+              <w:t xml:space="preserve">8th World Congress of Chemical Engineering (WCCE8)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Montréal, Canada. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04104970v1</w:t>
+                <w:t xml:space="preserve">hal-04088570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isothermal or non isothermal modelling in a pellet adsorbent</w:t>
+                <w:t xml:space="preserve">Production of lipopeptides by bioreaction separation coupling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Montastruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Gancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Floquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Domenech</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th World Congress of Chemical Engineering (WCCE8)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Montréal, Canada. pp.0</w:t>
+              <w:t xml:space="preserve">2nd International Congress on Green Process Engineering,2nd European Process Intensification Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Venise, Italy. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04088570v1</w:t>
+                <w:t xml:space="preserve">hal-04107164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production of lipopeptides by bioreaction separation coupling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Removal of phosphate from synthetic wastewater by struvite precipitation in a stirred reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary Hanhoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Azzaro-Pantel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Freche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Biscans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Montastruc</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Serge Domenech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Congress on Green Process Engineering,2nd European Process Intensification Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Venise, Italy. pp.0</w:t>
+              <w:t xml:space="preserve">COVAPHOS III-The Third International conference on the on the valorization of phosphates and phosphorus compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Marrakech, Morocco. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04107164v1</w:t>
+                <w:t xml:space="preserve">hal-04104970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liquid membrane extraction lipopeptides</w:t>
               </w:r>
@@ -17077,260 +17077,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04104666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence des constantes d'equilibre et des coefficients d'activité sur la precipitation des phosphates de calcium</w:t>
+                <w:t xml:space="preserve">Calcium phosphate precipitation modeling in a pellet reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Montastruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Azzaro-Pantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cabassud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Biscans</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIMO 2002– systèmes d'information, modélisation, optimisation et commande en Génie des Procédés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2002, Toulouse, France. pp.0</w:t>
+              <w:t xml:space="preserve">15th International symposium on industrial crystallization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2002, Sorrente, Italy. pp.1251-1256</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04104648v1</w:t>
+                <w:t xml:space="preserve">hal-04039362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calcium phosphate precipitation modeling in a pellet reactor</w:t>
+                <w:t xml:space="preserve">Influence des constantes d'equilibre et des coefficients d'activité sur la precipitation des phosphates de calcium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Montastruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Azzaro-Pantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Biscans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cabassud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Davin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International symposium on industrial crystallization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2002, Sorrente, Italy. pp.1251-1256</w:t>
+              <w:t xml:space="preserve">SIMO 2002– systèmes d'information, modélisation, optimisation et commande en Génie des Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2002, Toulouse, France. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04039362v1</w:t>
+                <w:t xml:space="preserve">hal-04104648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A global optimization technique for solid-liquid equilibrium calculations : application to calcium phosphate precipitation</w:t>
               </w:r>
@@ -17473,51 +17473,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emission oriented scheduling optimization for sustainable processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Di Pretoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingy Tageldin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17577,64 +17577,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Life cycle assessment (LCA) of dimethyl ether (DME) production: fossil Fuels vs.bBiogas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Fedeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Di Pretoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Montastruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17733,51 +17733,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Negny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Ouaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Di Pretoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Montastruc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17815,64 +17815,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surrogate modeling application for process system emissions assessment: improving computational performances for plantwide estimations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Carnio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Di Pretoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Bezzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17971,51 +17971,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Negny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Ouaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Di Pretoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Montastruc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18062,64 +18062,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Purification of raw bio-methanol from renewable feedstocks: a flexibility assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Fedeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Di Pretoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Montastruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18179,51 +18179,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modular vs centralized manufacturing supply chain: identifying the best solution under uncertainty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Di Pretoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Negny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18283,64 +18283,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal design of a water energy food nexus system through a multi-objective approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Peña-Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Boix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Montastruc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18381,328 +18381,328 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04760575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimizing transport emission for products delivery: Accounting for uncertainty on industrial supply chains</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Negny</w:t>
+                <w:t xml:space="preserve">An Energy Potential Estimation of Rice Residue in Indonesia: A Case Study in East Java</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Rhofita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Rachmat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Montastruc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Conference on Energy Environment &amp; Digital Transition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3303/CET2296086⟩</w:t>
+              <w:t xml:space="preserve">The 3rd International Conference on Agricultural Postharvest Handling and Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IOP Conference Series: Earth and Environmental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1024 (1), pp.012029, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1755-1315/1024/1/012029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04760546v1</w:t>
+                <w:t xml:space="preserve">hal-04760317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Energy Potential Estimation of Rice Residue in Indonesia: A Case Study in East Java</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M Mayer</w:t>
+                <w:t xml:space="preserve">Minimizing transport emission for products delivery: Accounting for uncertainty on industrial supply chains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Di Pretoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Negny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Montastruc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 3rd International Conference on Agricultural Postharvest Handling and Processing</w:t>
-[...14 lines deleted...]
-              <w:t xml:space="preserve">, 1024 (1), pp.012029, 2022, </w:t>
+              <w:t xml:space="preserve">1st International Conference on Energy Environment &amp; Digital Transition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1755-1315/1024/1/012029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3303/CET2296086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04760317v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04760546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Designing and Planning of Ethiopia’s Biomass-to-Biofuel Supply Chain Considering Economic and Environmental Dimensions under Strategic and Tactical Levels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brook Tesfamichael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Montastruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Negny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abubeker Yimam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Symposium on Process Systems Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 49, Elsevier, pp.559-564, 2022, Computer Aided Chemical Engineering, </w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
@@ -18762,51 +18762,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shumet Sharew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Montastruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abubeker Yimam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Negny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18866,64 +18866,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of control strategy on chemical process dynamic flexibility performance: a switchability analysis application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Di Pretoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Joulia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Montastruc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18970,51 +18970,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to design cooperative sustainable industrial systems?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Boix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Mousqué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19087,51 +19087,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flexibility analysis in supply chain management: application to the traveling salesman problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Di Pretoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Negny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19185,343 +19185,343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04726888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Methodology to Design Optimal Exchanges Network for Facing Concrete Industrial Problems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marianne Boix</w:t>
+                <w:t xml:space="preserve">Assessing thermodynamic flexibility boundaries via residue curve maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Di Pretoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Montastruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Serge Domenech</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavio Manenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Joulia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESCAPE 30</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 48, Elsevier, pp.1951-1956, 2020, Computer Aided Chemical Engineering, </w:t>
+              <w:t xml:space="preserve">30th European Symposium on Computer Aided Process Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 48, Elsevier, pp.1915-1920, 2020, Computer Aided Chemical Engineering, </w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/B978-0-12-823377-1.50326-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-12-823377-1.50320-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04760393v1</w:t>
+                <w:t xml:space="preserve">hal-04726884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing thermodynamic flexibility boundaries via residue curve maps</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Di Pretoro</w:t>
+                <w:t xml:space="preserve">A New Methodology to Design Optimal Exchanges Network for Facing Concrete Industrial Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Mousqué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Negny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Boix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Montastruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Xavier Joulia</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Domenech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th European Symposium on Computer Aided Process Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 48, Elsevier, pp.1915-1920, 2020, Computer Aided Chemical Engineering, </w:t>
+              <w:t xml:space="preserve">ESCAPE 30</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 48, Elsevier, pp.1951-1956, 2020, Computer Aided Chemical Engineering, </w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/B978-0-12-823377-1.50320-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-12-823377-1.50326-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04726884v1</w:t>
+                <w:t xml:space="preserve">hal-04760393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Design and Planning of Biomass-to-Biofuel Supply Chain Considering Economic Dimension under Strategic and Tactical Levels: a Case Study in Ethiopia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brook Tesfamichael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Montastruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Negny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abubeker Yimam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESCAPE 30</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 48, Elsevier, pp.1111-1116, 2020, Computer Aided Chemical Engineering, </w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
@@ -19549,325 +19549,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04760499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multi-Objective Optimization Model to Plan City-Scale Water Systems with Economic and Environmental Objectives: A Case Study in Santiago, Chile</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniela Gormaz-Cuevas</w:t>
+                <w:t xml:space="preserve">Biorefinery Process Design under Uncertain Operating Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Di Pretoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Montastruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Felipe Diaz</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavio Manenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Joulia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 AIChE Annual Meeting</w:t>
+              <w:t xml:space="preserve">SDEWES 14</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04760375v1</w:t>
+                <w:t xml:space="preserve">hal-04760362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biorefinery Process Design under Uncertain Operating Conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Di Pretoro</w:t>
+                <w:t xml:space="preserve">A Multi-Objective Optimization Model to Plan City-Scale Water Systems with Economic and Environmental Objectives: A Case Study in Santiago, Chile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javiera Riffo-Rivas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Gormaz-Cuevas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Montastruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Xavier Joulia</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Diaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SDEWES 14</w:t>
+              <w:t xml:space="preserve">2019 AIChE Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04760362v1</w:t>
+                <w:t xml:space="preserve">hal-04760375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flexibility analysis and economic assessment of a complex system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Raymo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Di Pretoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Montastruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavio Manenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Joulia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCE 12</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19892,90 +19892,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Flexibility Analysis of a Distillation Column</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Di Pretoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Montastruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavio Manenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Joulia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICheap 14</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20032,51 +20032,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CO2 utilization for the circular heavy carbon industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Fedeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Negri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20438,51 +20438,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365913v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a van der Werf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Colletis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Negny" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Montastruc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2025.144678" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744349v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fedeli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Negri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bornazzini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Manenti" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2024.141060" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744312v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tesfayesus Mamo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemma Dendena" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2024.108781" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651583v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle dos Santos Ilha" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Boix" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Kn&#246;dlseder" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Garnier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-024-02326-4" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744371v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pe&#241;a-Torres" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2023.108473" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490277v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaya Saint Bois" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2023.108559" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726703v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shumet Sendek Sharew" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Di Pretoro" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abubeker Yimam" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e26060453" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726699v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Carnio" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Fedeli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2024.108737" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726705v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/dynamics4020012" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744314v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaya Saint-Bois" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Villerd" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2024.108773" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744307v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asnakech Biza" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shimelis Admassu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2024.108814" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744346v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Ramos" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Aussel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2024.108598" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744328v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erry Ika Rhofita" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Ouaret" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Meyer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envdev.2024.101021" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726700v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyr.2024.05.074" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312517v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tesfayesus Zinare Mamo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Chiari" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2023.108210" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997208v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Mousqu&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2022.108082" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312536v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianfranco Liberona" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Salas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2023.108399" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312504v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2023.108186" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727013v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Manenti" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cesys.2023.100150" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726909v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Joulia" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2021.107627" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997248v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Ciranna" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2022.107663" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997236v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridwan Rachmat" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2022.131667" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936793v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shumet Sharew" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Henry Ferrasse" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomass2040019" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997256v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr10020344" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997232v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2022.108025" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997239v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2022.107730" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726893v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2021.107309" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760306v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-823987-2.00013-1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744400v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brook Tesfamichael" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2021.107425" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726892v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2020.107149" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159940v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Gormaz-Cuevas" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javiera Riffo-Rivas" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Br&#252;ning-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe A. D&#237;az-Alvarado" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2020.123737" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744387v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Roth" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pinta" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2021.107530" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744395v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr9111879" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490115v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Belletante" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heri Hermansyah" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2020002" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116641v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Domenech" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2020.106859" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117371v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.0c02383" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116591v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2020.106831" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080152v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Salas Videla" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kien Cao Van" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2020.107053" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02481938v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Marbaix" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Kerroux" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aikaterini Soulantika" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chaudret" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-020-01734-8" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02650430v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gerbaud" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Etur" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2020.121791" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082922v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2019.03.095" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02355169v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pagot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Raynal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2019048" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063264v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2019.02.004" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544166v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818634-3.50287-3" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928251v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Valenzuela-Venegas" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Henr&#237;quez-Henr&#237;quez" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Arenas-Araya" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2017.11.025" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135637v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Garcia de Dios" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Simeoni-Sauvage" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#233;a Touche" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxelane Cakir" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-64235-6.50014-0" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932761v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel A. Ramos" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariona Rocafull" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2018.01.024" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932736v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Genty" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-64235-6.50141-8" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888563v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gourmelon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-63965-3.50310-X" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844463v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gentilhomme" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-63965-3.50327-5" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882072v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chazara" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spc.2017.07.002" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514542v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2017.02.002" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840816v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Th&#233;ry H&#233;treux" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-63965-3.50302-0" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843196v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Henr&#237;quez" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-63965-3.50328-7" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134858v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2016.05.004" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900381v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2016.03.014" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522747v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2016.01.005" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907334v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Miret" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2015.10.008" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907327v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sof&#237;a de Le&#243;n Almaraz" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Azzaro-Pantel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuwei Liao" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psep.2016.03.015" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843098v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2014.09.032" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150361v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia de Le&#243;n Almaraz" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2015.07.005" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894163v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vilamaj&#243;" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-63576-1.50027-3" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913472v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Fernando Morales Mendoza" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-63456-6.50040-5" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893042v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie5025408" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913416v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2014.05.165" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864644v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Hanhoun" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Biscans" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Freche" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2012.10.038" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829374v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Pibouleau" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2012.12.039" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526087v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Baez Senties" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2013.07.059" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919308v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Elqotbi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D. Vlaev" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iordan Nikov" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2012.08.005" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531017v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2011.09.011" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531020v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2011.10.062" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003639v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Liu" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Floquet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1004-9541(09)60221-4" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9TFC8DW0-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544084v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2010.12.001" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TR85TZ0R-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544509v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2011.02.016" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554067v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Mayer" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1004-9541(10)60257-1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008129v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1570-7946(09)70298-6" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572092v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Brienne" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2008.08.035" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579920v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krasimir Dimitrov" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Gancel" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2008.07.005" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579921v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Zhao" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2007.07.023" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594255v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2007.01.025" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482670v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600493v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602382v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2003.12.002" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-54PSX13R-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483247v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.10254" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T24G9KHN-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603052v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cabassud" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1205/026387603770866498" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602998v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1385-8947(03)00044-5" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356150v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760589v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brook Tesfamichael Teferra" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760651v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760768v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760658v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghida Mawassi" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760662v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Moussa" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760655v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760648v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760684v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968454v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vanderhaeghe" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Becerra" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Vidal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gaubert" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760583v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760573v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760565v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923222v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Molina-Jouve" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arata" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfenore S." TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Beaufort" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Heux" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760562v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simelis Admassu" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760579v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764131v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760553v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760550v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760524v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760542v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lizeth Bernal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997269v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tomaselli" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-95879-0.50016-3" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760618v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760622v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760616v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764132v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia D'Al&#232;me" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631082v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dwini Normayulisa Putri" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhamad Sahlan" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyr.2019.08.050" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764133v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760854v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760505v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Diaz" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621651v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818634-3.50112-0" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764135v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760344v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Bakoc" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760355v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760608v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760604v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Muci" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764137v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624489v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751499v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis-Fernando Morales Mendoza" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086605v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bonnin" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728672v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087359v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028885v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751485v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1124052" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026897v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751465v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1570-7946(10)28144-0" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877540v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Astier" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Font&#232;s" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104970v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088570v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107164v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034965v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dhulster" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711940v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Nuninger" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Catiau" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037702v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Ibaseta" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092622v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092387v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Davin" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104666v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Hocine" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Elgue" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104648v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039362v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092380v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726919v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingy Tageldin" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-28824-1.50262-3" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726916v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-28824-1.50405-1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760596v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Mousa" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726917v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Bezzo" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-28824-1.50002-8" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726918v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-28824-1.50092-2" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727018v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-15274-0.50388-7" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727017v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-15274-0.50531-X" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760575v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-15274-0.50459-5" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760546v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET2296086" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760317v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Rhofita" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Rachmat" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mayer" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/1024/1/012029" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760518v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-85159-6.50093-2" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760514v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-88506-5.50311-9" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726900v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC50472.2021.9666527" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760508v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-88506-5.50148-0" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726888v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-88506-5.50267-9" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760393v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-823377-1.50326-8" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726884v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-823377-1.50320-7" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760499v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-823377-1.50186-5" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760375v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760362v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760349v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Raymo" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760338v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744363v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Negri" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/abs/pii/B9780323956680000023" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-95668-0.00002-3" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768863v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365913v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a van der Werf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Colletis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Negny" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Montastruc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2025.144678" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651583v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle dos Santos Ilha" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Boix" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Kn&#246;dlseder" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Garnier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-024-02326-4" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726703v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shumet Sendek Sharew" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Di Pretoro" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abubeker Yimam" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e26060453" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726699v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Carnio" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Fedeli" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2024.108737" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726705v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/dynamics4020012" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744314v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaya Saint-Bois" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Villerd" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2024.108773" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490277v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaya Saint Bois" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2023.108559" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744371v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pe&#241;a-Torres" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2023.108473" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744349v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fedeli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Negri" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bornazzini" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Manenti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2024.141060" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744312v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tesfayesus Mamo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemma Dendena" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2024.108781" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744307v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asnakech Biza" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shimelis Admassu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2024.108814" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744346v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Ramos" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Aussel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2024.108598" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744328v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erry Ika Rhofita" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Ouaret" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Meyer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envdev.2024.101021" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726700v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyr.2024.05.074" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312517v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tesfayesus Zinare Mamo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Chiari" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2023.108210" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997208v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Mousqu&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2022.108082" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312504v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2023.108186" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312536v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianfranco Liberona" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Salas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2023.108399" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727013v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Manenti" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cesys.2023.100150" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997236v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridwan Rachmat" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2022.131667" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726909v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Joulia" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2021.107627" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997248v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Ciranna" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2022.107663" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936793v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shumet Sharew" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Henry Ferrasse" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomass2040019" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997256v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr10020344" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997232v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2022.108025" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997239v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2022.107730" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744400v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brook Tesfamichael" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2021.107425" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726893v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2021.107309" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760306v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-823987-2.00013-1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726892v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2020.107149" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159940v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Gormaz-Cuevas" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javiera Riffo-Rivas" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Br&#252;ning-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe A. D&#237;az-Alvarado" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2020.123737" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744387v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Roth" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pinta" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2021.107530" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744395v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr9111879" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490115v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Belletante" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heri Hermansyah" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2020002" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116641v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Domenech" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2020.106859" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117371v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.0c02383" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116591v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2020.106831" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080152v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Salas Videla" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kien Cao Van" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2020.107053" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02481938v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Marbaix" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Kerroux" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aikaterini Soulantika" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chaudret" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-020-01734-8" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02650430v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gerbaud" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Etur" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2020.121791" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063264v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2019.02.004" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082922v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2019.03.095" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02355169v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pagot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Raynal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2019048" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544166v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818634-3.50287-3" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928251v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Valenzuela-Venegas" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Henr&#237;quez-Henr&#237;quez" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Arenas-Araya" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2017.11.025" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135637v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Garcia de Dios" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Simeoni-Sauvage" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#233;a Touche" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxelane Cakir" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-64235-6.50014-0" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932761v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel A. Ramos" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariona Rocafull" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2018.01.024" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932736v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Genty" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-64235-6.50141-8" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844463v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gentilhomme" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-63965-3.50327-5" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888563v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gourmelon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-63965-3.50310-X" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882072v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chazara" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spc.2017.07.002" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514542v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2017.02.002" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840816v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Th&#233;ry H&#233;treux" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-63965-3.50302-0" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843196v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Henr&#237;quez" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-63965-3.50328-7" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900381v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2016.03.014" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522747v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2016.01.005" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134858v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2016.05.004" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907334v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Miret" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2015.10.008" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907327v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sof&#237;a de Le&#243;n Almaraz" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Azzaro-Pantel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuwei Liao" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psep.2016.03.015" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150361v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia de Le&#243;n Almaraz" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2015.07.005" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843098v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2014.09.032" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894163v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vilamaj&#243;" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-63576-1.50027-3" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913472v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Fernando Morales Mendoza" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-63456-6.50040-5" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893042v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie5025408" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913416v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2014.05.165" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864644v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Hanhoun" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Biscans" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Freche" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2012.10.038" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829374v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Pibouleau" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2012.12.039" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526087v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Baez Senties" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2013.07.059" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919308v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Elqotbi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D. Vlaev" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iordan Nikov" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2012.08.005" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531020v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2011.10.062" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531017v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2011.09.011" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544084v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2010.12.001" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TR85TZ0R-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003639v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Liu" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Floquet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1004-9541(09)60221-4" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9TFC8DW0-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544509v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2011.02.016" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554067v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Mayer" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1004-9541(10)60257-1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008129v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1570-7946(09)70298-6" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572092v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Brienne" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2008.08.035" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579920v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krasimir Dimitrov" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Gancel" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2008.07.005" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579921v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Zhao" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2007.07.023" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594255v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2007.01.025" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482670v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600493v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483247v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.10254" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T24G9KHN-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602382v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2003.12.002" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-54PSX13R-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603052v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cabassud" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1205/026387603770866498" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602998v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1385-8947(03)00044-5" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356150v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760651v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760589v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brook Tesfamichael Teferra" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760768v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760658v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghida Mawassi" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760662v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Moussa" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760655v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760648v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760684v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968454v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vanderhaeghe" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Becerra" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Vidal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gaubert" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760562v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simelis Admassu" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760565v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923222v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Molina-Jouve" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arata" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfenore S." TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Beaufort" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Heux" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760583v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760573v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760579v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764131v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760553v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760542v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lizeth Bernal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760550v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760524v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997269v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tomaselli" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-95879-0.50016-3" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760618v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760622v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760616v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764132v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia D'Al&#232;me" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631082v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dwini Normayulisa Putri" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhamad Sahlan" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyr.2019.08.050" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760854v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764133v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760505v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Diaz" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621651v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818634-3.50112-0" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764135v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760344v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Bakoc" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760355v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760608v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760604v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Muci" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764137v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624489v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751499v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis-Fernando Morales Mendoza" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086605v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bonnin" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728672v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087359v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028885v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751485v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1124052" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026897v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751465v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1570-7946(10)28144-0" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877540v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Astier" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Font&#232;s" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088570v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107164v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104970v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034965v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dhulster" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711940v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Nuninger" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Catiau" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037702v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Ibaseta" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092622v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092387v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Davin" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104666v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Hocine" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Elgue" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039362v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104648v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092380v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726919v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingy Tageldin" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-28824-1.50262-3" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726916v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-28824-1.50405-1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760596v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Mousa" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726917v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Bezzo" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-28824-1.50002-8" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726918v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-28824-1.50092-2" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727018v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-15274-0.50388-7" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727017v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-15274-0.50531-X" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760575v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-15274-0.50459-5" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760317v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Rhofita" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Rachmat" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mayer" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/1024/1/012029" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760546v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET2296086" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760518v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-85159-6.50093-2" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760514v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-88506-5.50311-9" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726900v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC50472.2021.9666527" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760508v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-88506-5.50148-0" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726888v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-88506-5.50267-9" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726884v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-823377-1.50320-7" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760393v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-823377-1.50326-8" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760499v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-823377-1.50186-5" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760362v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760375v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760349v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Raymo" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760338v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744363v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Negri" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/abs/pii/B9780323956680000023" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-95668-0.00002-3" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768863v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>