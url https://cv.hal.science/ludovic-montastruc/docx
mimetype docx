--- v1 (2026-05-01)
+++ v2 (2026-05-24)
@@ -66,77 +66,6783 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (59)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers une approche participative générique de définition d'indicateurs pour des projets d'économie circulaire : résultats préliminaires dans quatre cas d'étude.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa van der Werf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Colletis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Negny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Montastruc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès Interdisciplinaire sur l’Economie Circulaire 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Picardie Jules Verne [UPJV] ; Université de lille [U-Lille], Sep 2025, Amiens, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05356150v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ressources minérales de la transition énergétique en Occitanie : vers l'autonomie et un approvisionnement durable ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Vanderhaeghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Montastruc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Becerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Gaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès Interdisciplinaire sur l’Economie Circulaire CIEC-2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968454v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparaison entre méthodes de modélisation par substitution appliquées au procédé du biométhanol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Di Pretoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Negny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Montastruc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SFGP 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Deauville, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04760651v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Developing a Decision-Support Model for Water and Sanitation Delivery Process in Sub-Saharan Africa: Integrating Environmental Life Cycle Assessment with Economic and Social Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brook Tesfamichael Teferra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Montastruc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Negny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ESCAPE 34</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Firenze (Florence), Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04760589v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers une aide à la sélection d'indicateurs de l'économie circulaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa van der Werf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Colletis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Negny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Montastruc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès Interdisciplinaire sur l'Économie Circulaire 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04760768v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revue de reclassification dynamique et fonctionnelle des stratégies d'atténuation des émissions CO2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Di Pretoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghida Mawassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Montastruc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SFGP 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Deauville, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04760658v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélioration de la prédiction des réseaux de neurones par intégration des contraintes de la physique via la réconciliation de données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Negny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Ouaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Di Pretoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Montastruc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SFGP 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Deauville, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04760662v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méthodologie d’aide à la décision multi-acteur et multi-échelles pour les systèmes Water-Food-Energy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Montastruc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaya Saint Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Boix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Therond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SFGP 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Deauville, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04760655v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers une aide à la sélection d’indicateurs de l’économie circulaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa van der Werf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Colletis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Negny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Montastruc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SFGP 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Deauville, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04760648v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Outil et méthode de développement d'un jeu d'indicateurs pour une transition vers une économie circulaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa van der Werf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Colletis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Negny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Montastruc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19ème Congrès du Réseau International de recherche sur les Organisations et le Développement Durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Bruxelle, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04760684v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Strategic and tactical planning model for the design of perishable product supply chain network in Ethiopia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asnakech Biza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Montastruc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Negny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simelis Admassu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ESCAPE 33</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Athens (Greece), Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04760562v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enhancing computational performances in chemical processes costs and emissions prediction : a surrogate modelling based approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Di Pretoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Negny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Montastruc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2nd International conference on energy environment &amp; digital transition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Palerme (Italy), Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04760583v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Integrated strategic and tactical optimization of Ethiopia bioethanol supply chain coupled with operational plan using vehicle routing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tesfayesus Zinare Mamo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Montastruc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Negny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lemma Dendena</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ESCAPE 33</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Athens (Greece), Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04760573v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Developing a comprehensive decision support optimization model for biofuel supply chain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brook Tesfamichael Teferra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Montastruc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Negny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ESCAPE 33</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Athens (Greece), Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04760565v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graduate School in Biotechnology for Bio based Economy in Toulouse, France: interdisciplinary challenges in education and research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Molina-Jouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Arata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfenore S.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Beaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Heux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19th edition of the International Conference on Renewable Resources &amp; Biorefineries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Riga, Lettonie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04923222v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Centralized vs Distributed Approach under Uncertainty: a Flexibility Based Comparative Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Di Pretoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Negny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Montastruc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14th European Congress of Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Berlin (Germany), Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04760579v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A holistic approach to tackle multi-sided uncertainty for negative emissions flexible processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Di Pretoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Negny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Montastruc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14th European Congress of Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Berlin, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04764131v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimizing energy exchanges for decarbonizing industries through industrial ecology concepts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Boix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Negny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Montastruc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ESCAPE 33</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Athens (Greece), Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04760553v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hybridation entre modèles basés sur les connaissances et modèles basés sur les données : L’apprentissage éclairé par la physique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Negny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Di Pretoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Montastruc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SFGP 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04760622v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How Process Systems Engineering can help the biorefinery?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Roth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pinta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Negny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Montastruc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SFGP 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Toulouse (FR), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04760616v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How can PSE approaches can help to design Water-Energy-Food Nexus systems?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Peña-Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Boix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lizeth Bernal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Montastruc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ESCAPE 32</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04760542v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multistage operation flexible design: Towards a more conscious energy consumption in separation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Di Pretoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Joulia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Montastruc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1st International conference on energy environment &amp; digital transition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Milano (Italy), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04760550v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feasibility Constraints Implications on Surrogate Models Sampling for Chemical Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Di Pretoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tesfayesus Zinare Mamo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Chiari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Negny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Montastruc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">32nd European Symposium on Computer Aided Process Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04760524v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamic Surrogate Modeling for Continuous Processes Control Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Di Pretoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Tomaselli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavio Manenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Montastruc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">32nd European Symposium on Computer Aided Process Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Toulouse, France. pp.91-96, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-323-95879-0.50016-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03997269v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une nouvelle procédure d'optimisation pour la conception de réseaux flexibles dans les parcs éco-industriels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Boix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Mousqué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Negny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Montastruc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SFGP 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04760618v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The role of digitalization for higher education purposes in the PSE domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Di Pretoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia D'Alème</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavio Manenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Montastruc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13th European Congress of Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Berlin, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04764132v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Progress of fermentation methods for bio-succinic acid production using agro-industrial waste by Actinobacillus succinogenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dwini Normayulisa Putri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhamad Sahlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Montastruc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Negny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6th International Conference on Energy and Environment Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Aveiro, Portugal. pp.234-239, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.egyr.2019.08.050⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03631082v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Control strategy impact on dynamic flexibility: a switchability assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Di Pretoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Montastruc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavio Manenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Joulia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computer Aided Process Engineering Forum 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Copenaghen, Denmark</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04764133v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identifying Sustainable Strategies and Policies to Strengthen Local Forestry and Wood Based Economy -The Case Study of The Cévennes Area (France) and the Chestnut Tree</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Roth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pinta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Negny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Montastruc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EUCUBE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Virtual conference, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04760854v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Multi-Objective Optimization Model to Plan City-Scale Water Systems with Economic and Environmental Objectives: A Case Study in Santiago, Chile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Gormaz-Cuevas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javiera Riffo-Rivas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Montastruc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Congress on Sustainability Science &amp; Engineering ICOSSE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, VIRTUAL, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04760505v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flexibility Assessment of a Distillation Train: Nominal vs Perturbated Conditions Optimal Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Di Pretoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Montastruc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavio Manenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Joulia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the 29 th European Symposium on Computer Aided Process Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Eindhoven, Netherlands. pp.667-672, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-12-818634-3.50112-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03621651v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Operating costs under uncertain conditions: a flexibility based design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Di Pretoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Montastruc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Joulia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavio Manenti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computer Aided Process Engineering Forum 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Liège, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04764135v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Process Control Design for Thermolabile Products Processing Optimization: a Lyophilization Case Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Di Pretoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristina Bakoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Montastruc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavio Manenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Joulia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ECCE 12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Florence, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04760344v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From Conceptual Design to Process Design Optimization: Future research challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Montastruc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Belletante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Negny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Raynal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ECCE 12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Baltimore (MA), United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04760355v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conception optimale des échanges de ressources dans un parc éco-industriel avec des données dynamiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Mousqué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Boix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Negny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Montastruc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Domenech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SFGP 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Nantes (France), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04760608v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Surrogate model in PSE context: optimization of a heat exchange network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerio Muci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Di Pretoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Negny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Montastruc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Floquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SFGP 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Nantes (France), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04760604v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flexibility analysis and economic assessment of distillation column trains: a stochastic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Di Pretoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Montastruc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Joulia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavio Manenti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computer Aided Process Engineering Forum 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Bucarest, Romania</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04764137v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Meta-ontology to Design Sustainable Project in a Competitive Stakeholder’s Context.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Roth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gerbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Boix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Montastruc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ESCAPE 27, 27th European Symposium on Computer-Aided Process Engineering (ESCAPE 27)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Barcelone, Spain. pp.1903-1908</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03624489v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biodiesel production from waste vegetable oils: combining process modelling, multiobjective optimization and life cycle assessment (lca)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis-Fernando Morales Mendoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Boix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Azzaro-Pantel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Montastruc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Domenech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">24th European Symposium on Computer Aided Process Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Budapest (Hungary), Hungary. pp.235-240, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-444-63456-6.50040-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04751499v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Development of a Sustainable Copper Scrap Management Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Azzaro-Pantel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Montastruc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Pibouleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Domenech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Symposium on Computer Aided Process Engineering (ESCAPE 23)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Computer Aided Chemical Engineering, Jun 2013, Lappeenranta, Finland. pp.0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04086605v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">VERS UNE SYMBIOSE INDUSTRIELLE DES RESEAUX D'EAU ET D'ENERGIE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Montastruc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Boix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Domenech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Azzaro-Pantel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Pibouleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9th International Conference on Modeling, Optimization &amp; SIMulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00728672v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minimizing water and energy consumption in industrial water networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Boix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Montastruc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Pibouleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Azzaro-Pantel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Domenech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10th International Conference on Chemical and Process Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Firenze (Florence), France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3303/CET1124052⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04751485v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minimizing water and energy consumptions in industrial water networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Boix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Montastruc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Pibouleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Azzaro-Pantel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Domenech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICheaP-10, 10th International Conference on Chemical and Process Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Florence, Italy. pp.307-312</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04028885v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eco Industrial Parks for Water and Heat Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Boix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Montastruc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Pibouleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Azzaro-Pantel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Domenech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ESCAPE 21, 21th European Symposium on Computer-Aided Process Engineering (ESCAPE 21)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Sithonia, Greece. pp.1175-1179</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04087359v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multiobjective optimization of industrial water networks with contaminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Boix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Montastruc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Pibouleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Azzaro-Pantel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Domenech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20th European Symposium on Computer Aided Process Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Naples, Italy. pp.859-864</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04026897v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multiobjective optimization of industrial water networks with contaminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Boix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Montastruc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Pibouleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Azzaro-Pantel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Domenech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20th European Symposium on Computer Aided Process Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Ischia (Italia), France. pp.859-864, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1570-7946(10)28144-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04751465v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La conception de systèmes énergétiques durables : un défi croissant pour les formations en ingénierie. Un exemple de réponse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Astier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Azzaro-Pantel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fontès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Montastruc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CONFREGE 2010, Toulouse, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03877540v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Production of lipopeptides by bioreaction separation coupling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Montastruc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Gancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Floquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Domenech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2nd International Congress on Green Process Engineering,2nd European Process Intensification Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Venise, Italy. pp.0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04107164v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isothermal or non isothermal modelling in a pellet adsorbent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Montastruc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Floquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volker Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iordan Nikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Domenech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8th World Congress of Chemical Engineering (WCCE8)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Montréal, Canada. pp.0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04088570v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Removal of phosphate from synthetic wastewater by struvite precipitation in a stirred reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary Hanhoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Azzaro-Pantel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Freche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Biscans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Montastruc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">COVAPHOS III-The Third International conference on the on the valorization of phosphates and phosphorus compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Marrakech, Morocco. pp.0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04104970v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liquid membrane extraction lipopeptides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krasimir Dimitrov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Gancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Montastruc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dhulster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iordan Nikov</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ars Separatoria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Torun, Poland. pp.0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04034965v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Online optimisation of fruit drying based on drying curve identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Nuninger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Catiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Montastruc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SFGP (Société Française de Génie des Procédés ) 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Saint-Etienne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03711940v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gestion des contraintes de bornes pour l’optimisation avec la méthode simplex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelson Ibaseta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Montastruc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Azzaro-Pantel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Pibouleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Domenech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SFGP 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Toulouse, France. pp.0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04037702v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A general framework for pellet reactor modeling : application to p-recovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Montastruc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Azzaro-Pantel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Biscans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cabassud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Domenech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9th Congress of the French Society of Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, Saint Nazaire, France. pp.0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04092622v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A hybrid optimization technique for improvement of P-recovery in a pellet reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Montastruc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Davin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Azzaro-Pantel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Pibouleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cabassud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ESCAPE 13 13th European Symposium on Computer-Aided Process Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2003, Lappenrentha, Finland. pp.779-784</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04092387v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A hybrid optimization method (GA/SQP) for methyl acetate production process by reactive batch distillation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Hocine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Elgue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Montastruc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Azzaro-Pantel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cabassud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICheaP-6, The sixth Italian Conference on Chemical and Process Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2003, Pise, Italy. pp.1129-1135</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04104666v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Calcium phosphate precipitation modeling in a pellet reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Montastruc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Azzaro-Pantel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cabassud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Biscans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15th International symposium on industrial crystallization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2002, Sorrente, Italy. pp.1251-1256</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04039362v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence des constantes d'equilibre et des coefficients d'activité sur la precipitation des phosphates de calcium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Montastruc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Azzaro-Pantel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Biscans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cabassud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Davin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SIMO 2002– systèmes d'information, modélisation, optimisation et commande en Génie des Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2002, Toulouse, France. pp.0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04104648v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A global optimization technique for solid-liquid equilibrium calculations : application to calcium phosphate precipitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Montastruc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Azzaro-Pantel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Biscans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Davin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Pibouleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12th European Symposium on Computer Aided Process Engineering - ESCAPE 12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2002, La Haye, Netherlands. pp.127-133</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04092380v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (86)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward a generic method to help develop circular economy indicators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa van der Werf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -168,17294 +6874,10588 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Montastruc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 494, pp.144678. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jclepro.2025.144678⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05365913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the environmental impacts of the Cherenkov Telescope Array mid-sized telescope</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Garnier</w:t>
+                <w:t xml:space="preserve">Mapping analysis of farmers' perceptions of rice straw valorization in Indonesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erry Ika Rhofita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Ouaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Montastruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Astronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41550-024-02326-4⟩</w:t>
+              <w:t xml:space="preserve">Environmental Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 51, pp.101021. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envdev.2024.101021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04651583v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04744328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining exergy and pinch analysis for the operating mode optimization of a steam turbine cogeneration plant in Wonji-Shoa, Ethiopia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Exploiting exergy and exergoeconomic analysis as decisional tool for cogeneration plant optimal operating mode: A sugar factory case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shumet Sendek Sharew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Di Pretoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abubeker Yimam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Negny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Montastruc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entropy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/e26060453⟩</w:t>
+              <w:t xml:space="preserve">Energy Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12, pp.143-157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.egyr.2024.05.074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04726703v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04726700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plantwide flexibility analysis of a biogas to methanol process: Assessing the implications of uncertainties on process duties and emissions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Matteo Fedeli</w:t>
+                <w:t xml:space="preserve">Assessment of the environmental impacts of the Cherenkov Telescope Array mid-sized telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle dos Santos Ilha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Boix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jürgen Knödlseder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Montastruc</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Chemical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compchemeng.2024.108737⟩</w:t>
+              <w:t xml:space="preserve">Nature Astronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41550-024-02326-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04726699v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04651583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploiting domain partition in response function-based dynamic surrogate modeling: A continuous crystallizer study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Combining exergy and pinch analysis for the operating mode optimization of a steam turbine cogeneration plant in Wonji-Shoa, Ethiopia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shumet Sendek Sharew</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Di Pretoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abubeker Yimam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Negny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Montastruc</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Negny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/dynamics4020012⟩</w:t>
+              <w:t xml:space="preserve">Entropy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 26 (6), pp.453. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/e26060453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04726705v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04726703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-actor approach to manage the water-energy-food nexus at territory scale</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Therond</w:t>
+                <w:t xml:space="preserve">Plantwide flexibility analysis of a biogas to methanol process: Assessing the implications of uncertainties on process duties and emissions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Carnio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Di Pretoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Fedeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Montastruc</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers &amp; Chemical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 189, pp.108773. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compchemeng.2024.108773⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 187, pp.108737. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compchemeng.2024.108737⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04744314v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04726699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-actor integrated modeling approaches in the context of Water-Energy-Food Nexus systems: Review</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marianne Boix</w:t>
+                <w:t xml:space="preserve">Exploiting domain partition in response function-based dynamic surrogate modeling: A continuous crystallizer study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Di Pretoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Montastruc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Negny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Chemical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compchemeng.2023.108559⟩</w:t>
+              <w:t xml:space="preserve">Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4 (2), pp.208-221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/dynamics4020012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04490277v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04726705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-objective optimization and demand variation analysis on a water energy food nexus system</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Multi-actor approach to manage the water-energy-food nexus at territory scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaya Saint-Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Boix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Therond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Montastruc</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Villerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers &amp; Chemical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 180, pp.108473. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compchemeng.2023.108473⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 189, pp.108773. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compchemeng.2024.108773⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04744371v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04744314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Process design and downstream optimization of the direct synthesis route for cleaner production of dimethyl ether from biogas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fedeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Negri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bornazzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Montastruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Manenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 443, pp.141060. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jclepro.2024.141060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04744349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Considering economic-environmental dimension in the integrated strategic and tactical optimization of Ethiopia's bioethanol supply chain coupled with operational planning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tesfayesus Mamo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Montastruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Negny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lemma Dendena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers &amp; Chemical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 189, pp.108781. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.compchemeng.2024.108781⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04744312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strategic and tactical planning model for the design of perishable product supply chain network in Ethiopia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Asnakech Biza</w:t>
+                <w:t xml:space="preserve">Multi-actor integrated modeling approaches in the context of Water-Energy-Food Nexus systems: Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaya Saint Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Boix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Montastruc</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Shimelis Admassu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers &amp; Chemical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 190, pp.108814. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compchemeng.2024.108814⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 182, pp.108559. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compchemeng.2023.108559⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04744307v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04490277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a multi-leader multi-follower game to design industrial symbioses</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Multi-objective optimization and demand variation analysis on a water energy food nexus system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Peña-Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Boix</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Aussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Montastruc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers &amp; Chemical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 183, pp.108598. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compchemeng.2024.108598⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 180, pp.108473. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compchemeng.2023.108473⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04744346v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04744371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping analysis of farmers' perceptions of rice straw valorization in Indonesia</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rachid Ouaret</w:t>
+                <w:t xml:space="preserve">Strategic and tactical planning model for the design of perishable product supply chain network in Ethiopia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asnakech Biza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Montastruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Meyer</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Negny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shimelis Admassu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envdev.2024.101021⟩</w:t>
+              <w:t xml:space="preserve">Computers &amp; Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 190, pp.108814. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compchemeng.2024.108814⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04744328v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04744307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploiting exergy and exergoeconomic analysis as decisional tool for cogeneration plant optimal operating mode: A sugar factory case study</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Negny</w:t>
+                <w:t xml:space="preserve">Development of a multi-leader multi-follower game to design industrial symbioses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Boix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Aussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Montastruc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.egyr.2024.05.074⟩</w:t>
+              <w:t xml:space="preserve">Computers &amp; Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 183, pp.108598. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compchemeng.2024.108598⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04726700v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04744346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benefits of feasibility constrained sampling on unit operations surrogate model accuracy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Conventional vs. alternative biogas utilizations: An LCA-AHP based comparative study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Fedeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Di Pretoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Montastruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Negny</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavio Manenti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Chemical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compchemeng.2023.108210⟩</w:t>
+              <w:t xml:space="preserve">Cleaner Environmental Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, pp.100150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cesys.2023.100150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04312517v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04727013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexible networks to promote the development of industrial symbioses: A new optimization procedure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marianne Boix</w:t>
+                <w:t xml:space="preserve">Benefits of feasibility constrained sampling on unit operations surrogate model accuracy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tesfayesus Zinare Mamo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Di Pretoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Chiari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Montastruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Negny</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florent Mousqué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers &amp; Chemical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 169, pp.108082. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compchemeng.2022.108082⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 173, pp.108210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compchemeng.2023.108210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03997208v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04312517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integreted strategic and tactical optimization planning of biomass to bioethanol supply chains coupled with operational plan using vehicle routing: A case study in Ethiopia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tesfayesus Mamo</w:t>
+                <w:t xml:space="preserve">Flexible networks to promote the development of industrial symbioses: A new optimization procedure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Boix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Negny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Montastruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lemma Dendena</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Mousqué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers &amp; Chemical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 172, pp.108186. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compchemeng.2023.108186⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 169, pp.108082. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compchemeng.2022.108082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04312504v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03997208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robustness in optimal design of Eco-Industrial Parks under the lens of two-stage stochastic optimization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Di Pretoro</w:t>
+                <w:t xml:space="preserve">Integreted strategic and tactical optimization planning of biomass to bioethanol supply chains coupled with operational plan using vehicle routing: A case study in Ethiopia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tesfayesus Mamo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Montastruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Negny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">David Salas</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lemma Dendena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers &amp; Chemical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 179, pp.108399. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compchemeng.2023.108399⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 172, pp.108186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compchemeng.2023.108186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04312536v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04312504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conventional vs. alternative biogas utilizations: An LCA-AHP based comparative study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Robustness in optimal design of Eco-Industrial Parks under the lens of two-stage stochastic optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianfranco Liberona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Di Pretoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Negny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Montastruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Flavio Manenti</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Salas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cleaner Environmental Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cesys.2023.100150⟩</w:t>
+              <w:t xml:space="preserve">Computers &amp; Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 179, pp.108399. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compchemeng.2023.108399⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04727013v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04312536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping analysis of biomass residue valorization as the future green energy generation in Indonesia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erry Ika Rhofita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ridwan Rachmat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Montastruc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 354, pp.131667. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jclepro.2022.131667⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03997236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing heteroazeotropic distillation thermodynamic flexibility boundaries by means of condenser overcooling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Di Pretoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Montastruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavio Manenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Joulia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers &amp; Chemical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 157, pp.107627. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.compchemeng.2021.107627⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04726909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flexibility and environmental assessment of process-intensified design solutions: A DWC case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Di Pretoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Fedeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavia Ciranna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Joulia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Montastruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers &amp; Chemical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 159, pp.107663. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.compchemeng.2022.107663⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03997248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alternative Energy Potential and Conversion Efficiency of Biomass into Target Biofuels: A Case Study in Ethiopian Sugar Industry- Wonji-Shoa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shumet Sharew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Montastruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abubeker Yimam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Negny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Henry Ferrasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomass</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 2 (4), pp.279-298. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/biomass2040019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03936793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncertain Operating Conditions Implications on Multistage Operations Optimal Design and Environmental Impact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Di Pretoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Joulia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavio Manenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Montastruc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 10 (2), pp.344. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/pr10020344⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03997256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization approaches to design water-energy-food nexus: A litterature review</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marianne Boix</w:t>
+                <w:t xml:space="preserve">The traveling deliveryman problem under uncertainty: Fundamentals for flexible supply chains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Di Pretoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Negny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Montastruc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers &amp; Chemical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 167, pp.108025. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compchemeng.2022.108025⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 160, pp.107730. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compchemeng.2022.107730⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03997232v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03997239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The traveling deliveryman problem under uncertainty: Fundamentals for flexible supply chains</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Negny</w:t>
+                <w:t xml:space="preserve">Optimization approaches to design water-energy-food nexus: A litterature review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Peña-Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Boix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Montastruc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers &amp; Chemical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 160, pp.107730. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compchemeng.2022.107730⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 167, pp.108025. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compchemeng.2022.108025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03997239v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03997232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing and planning of Ethiopia's biomass-to-biofuel supply chain through integrated strategic-tactical optimization model considering economic dimension</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brook Tesfamichael</w:t>
+                <w:t xml:space="preserve">Importing participatory practices of the socio-environmental systems community to the process system engineering community: An application to supply chain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Roth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pinta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Negny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Montastruc</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abubeker Yimam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers &amp; Chemical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 153, pp.107425. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compchemeng.2021.107425⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 155 (4), pp.107530. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compchemeng.2021.107530⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04744400v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04744387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A feasible path-based approach for Dividing Wall Column design procedure</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Xavier Joulia</w:t>
+                <w:t xml:space="preserve">Incorporating environmental perspective in integrated strategic-tactical economic optimization model of biomass-to-biofuel supply chain—A real case study in Ethiopia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brook Tesfamichael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Montastruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Negny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abubeker Yimam</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Chemical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compchemeng.2021.107309⟩</w:t>
+              <w:t xml:space="preserve">Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (11), pp.1879. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pr9111879⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04726893v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04744395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust optimization and control for sustainable processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Di Pretoro</w:t>
+                <w:t xml:space="preserve">Designing and planning of Ethiopia's biomass-to-biofuel supply chain through integrated strategic-tactical optimization model considering economic dimension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brook Tesfamichael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Montastruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Flavio Manenti</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Negny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abubeker Yimam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in Sustainability Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/B978-0-12-823987-2.00013-1⟩</w:t>
+              <w:t xml:space="preserve">Computers &amp; Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 153, pp.107425. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compchemeng.2021.107425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04760306v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04744400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accounting for dynamics in flexible process design: A switchability index</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">A feasible path-based approach for Dividing Wall Column design procedure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Di Pretoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavia Ciranna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Fedeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Joulia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Montastruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers &amp; Chemical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 145, pp.107149. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compchemeng.2020.107149⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 149, pp.107309. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compchemeng.2021.107309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04726892v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04726893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-objective optimization model to plan city-scale water systems with economic and environmental objectives: a case study in Santiago, Chile</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Javiera Riffo-Rivas</w:t>
+                <w:t xml:space="preserve">Robust optimization and control for sustainable processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Di Pretoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Montastruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Felipe A. Díaz-Alvarado</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Joulia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavio Manenti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2020.123737⟩</w:t>
+              <w:t xml:space="preserve">Methods in Sustainability Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.391-420. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-12-823987-2.00013-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03159940v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04760306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importing participatory practices of the socio-environmental systems community to the process system engineering community: An application to supply chain</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Negny</w:t>
+                <w:t xml:space="preserve">Accounting for dynamics in flexible process design: A switchability index</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Di Pretoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Montastruc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Joulia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavio Manenti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers &amp; Chemical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 155 (4), pp.107530. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compchemeng.2021.107530⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 145, pp.107149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compchemeng.2020.107149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04744387v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04726892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incorporating environmental perspective in integrated strategic-tactical economic optimization model of biomass-to-biofuel supply chain—A real case study in Ethiopia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brook Tesfamichael</w:t>
+                <w:t xml:space="preserve">A multi-objective optimization model to plan city-scale water systems with economic and environmental objectives: a case study in Santiago, Chile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Gormaz-Cuevas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javiera Riffo-Rivas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Montastruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Abubeker Yimam</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Brüning-González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe A. Díaz-Alvarado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/pr9111879⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 279, pp.123737. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2020.123737⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04744395v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03159940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiproduct biorefinery optimal design: application to the acetone-butanol-ethanol system</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ségolène Belletante</w:t>
+                <w:t xml:space="preserve">Impact of taxes and investment incentive on the development of renewable energy self-consumption: French household’s case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Roth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Boix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Montastruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Negny</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Etur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2516/ogst/2020002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 265, pp.121791. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2020.121791⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02490115v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02650430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Design of Eco-Industrial Parks with coupled energy networks addressing Complexity bottleneck through an Interdependence analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marianne Boix</w:t>
+                <w:t xml:space="preserve">Multiproduct biorefinery optimal design: application to the acetone-butanol-ethanol system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Belletante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Montastruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Serge Domenech</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heri Hermansyah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Negny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Chemical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compchemeng.2020.106859⟩</w:t>
+              <w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 75, 14p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2516/ogst/2020002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03116641v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02490115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploiting Residue Curve Maps to Assess Thermodynamic Feasibility Boundaries under Uncertain Operating Conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Di Pretoro</w:t>
+                <w:t xml:space="preserve">Optimal Design of Eco-Industrial Parks with coupled energy networks addressing Complexity bottleneck through an Interdependence analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Mousqué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Boix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Montastruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Xavier Joulia</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Domenech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Negny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.iecr.0c02383⟩</w:t>
+              <w:t xml:space="preserve">Computers &amp; Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 138, pp.106859. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compchemeng.2020.106859⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03117371v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03116641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexibility assessment of a biorefinery distillation train: Optimal design under uncertain conditions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Exploiting Residue Curve Maps to Assess Thermodynamic Feasibility Boundaries under Uncertain Operating Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Di Pretoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Montastruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavio Manenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Joulia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Chemical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compchemeng.2020.106831⟩</w:t>
+              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 59 (36), pp.16004-16016. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.iecr.0c02383⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03116591v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03117371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal design of exchange networks with blind inputs and its application to Eco-industrial parks</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Didier Aussel</w:t>
+                <w:t xml:space="preserve">Flexibility assessment of a biorefinery distillation train: Optimal design under uncertain conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Di Pretoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Montastruc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavio Manenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Joulia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers &amp; Chemical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 143, pp.107053. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compchemeng.2020.107053⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 138, pp.106831. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compchemeng.2020.106831⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03080152v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03116591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CO2 methanation activated by magnetic heating: life cycle assessment and perspectives for successful renewable energy storage</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pauline Kerroux</w:t>
+                <w:t xml:space="preserve">Optimal design of exchange networks with blind inputs and its application to Eco-industrial parks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Salas Videla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kien Cao Van</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Aussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Montastruc</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Chaudret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11367-020-01734-8⟩</w:t>
+              <w:t xml:space="preserve">Computers &amp; Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 143, pp.107053. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compchemeng.2020.107053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02481938v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03080152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of taxes and investment incentive on the development of renewable energy self-consumption: French household’s case study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Gerbaud</w:t>
+                <w:t xml:space="preserve">CO2 methanation activated by magnetic heating: life cycle assessment and perspectives for successful renewable energy storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Marbaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Kerroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Montastruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Etur</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aikaterini Soulantika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Chaudret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2020.121791⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 25 (4), pp.733-743. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11367-020-01734-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02650430v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02481938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexibility analysis of a distillation column: Indexes comparison and economic assessment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Di Pretoro</w:t>
+                <w:t xml:space="preserve">A flexible metamodel architecture for optimal design of Hybrid Renewable Energy Systems (HRES) – Case study of a stand-alone HRES for a factory in tropical island</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Roth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Boix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Montastruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Xavier Joulia</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Etur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Chemical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compchemeng.2019.02.004⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 223, pp.214-225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2019.03.095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02063264v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02082922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A flexible metamodel architecture for optimal design of Hybrid Renewable Energy Systems (HRES) – Case study of a stand-alone HRES for a factory in tropical island</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From conceptual design to process design optimization: a review on flowsheet synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Montastruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Etur</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Belletante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Negny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Raynal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2019.03.095⟩</w:t>
+              <w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 74, pp.80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2516/ogst/2019048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02082922v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02355169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From conceptual design to process design optimization: a review on flowsheet synthesis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Flexibility analysis of a distillation column: Indexes comparison and economic assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Di Pretoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Montastruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Raynal</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavio Manenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Joulia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2516/ogst/2019048⟩</w:t>
+              <w:t xml:space="preserve">Computers &amp; Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 124, pp.93-108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compchemeng.2019.02.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02355169v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02063264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On-grid Hybrid Power System and Utility Network planning to supply an Eco-Industrial Park with dynamic data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Mousqué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Boix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Negny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Montastruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Domenech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Aided Chemical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 46, pp.1717-1722. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-12-818634-3.50287-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02544166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A resilience indicator for Eco-Industrial Parks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillermo Valenzuela-Venegas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Henríquez-Henríquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Boix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Montastruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Arenas-Araya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 174, pp.807-820. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jclepro.2017.11.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01928251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiobjective optimization of eco-industrial parks: evaluation of environmental impacts at the watershed scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Garcia de Dios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Boix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Simeoni-Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iréa Touche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxelane Cakir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Aided Chemical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 43, pp.67-72. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-444-64235-6.50014-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02135637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utility network optimization in eco-industrial parks by a multi-leader follower game methodology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel A. Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariona Rocafull</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Boix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Aussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Montastruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers &amp; Chemical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 112, pp.132-153. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.compchemeng.2018.01.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01932761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal on-grid hybrid power system for eco-industrial parks planning and influence of geographical position</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Mousqué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Boix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Negny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Montastruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Aided Chemical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 43, pp.803-808. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-444-64235-6.50141-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01932736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benefits analysis of optimal design of eco-industrial parks through life cycle indicators</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Resilience study applied in eco-industrial Parks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillermo Valenzuela-Venegas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Henríquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Montastruc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Boix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Serge Domenech</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe A. Díaz-Alvarado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Aided Chemical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 40, pp.1951-1956. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/B978-0-444-63965-3.50327-5⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 40, pp.1957-1962. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-444-63965-3.50328-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01844463v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01843196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization for the flexibility analysis of processes: Application to the acetone-ethanol-butanol producing process</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
+                <w:t xml:space="preserve">Benefits analysis of optimal design of eco-industrial parks through life cycle indicators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Boix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Montastruc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel A. Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gentilhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Domenech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Aided Chemical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 40, pp.1849-1854. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/B978-0-444-63965-3.50310-X⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 40, pp.1951-1956. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-444-63965-3.50327-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01888563v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01844463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative method to assess the number of jobs created by production systems: Application to multi-criteria decision analysis for sustainable biomass supply chain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Chazara</w:t>
+                <w:t xml:space="preserve">Optimization for the flexibility analysis of processes: Application to the acetone-ethanol-butanol producing process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel A. Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gourmelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Montastruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Negny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Montastruc</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Domenech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Production and Consumption</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.spc.2017.07.002⟩</w:t>
+              <w:t xml:space="preserve">Computer Aided Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 40, pp.1849-1854. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-444-63965-3.50310-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01882072v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01888563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holistic framework for land settlement development project sustainability assessment : comparison of El Hierro Island hydro wind project and Sivens dam project</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marianne Boix</w:t>
+                <w:t xml:space="preserve">Quantitative method to assess the number of jobs created by production systems: Application to multi-criteria decision analysis for sustainable biomass supply chain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chazara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Negny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Montastruc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Chemical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compchemeng.2017.02.002⟩</w:t>
+              <w:t xml:space="preserve">Sustainable Production and Consumption</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12, pp.134-154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.spc.2017.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03514542v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01882072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat Integration optimization in a Multiproduct Biorefinery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ségolène Belletante</w:t>
+                <w:t xml:space="preserve">Holistic framework for land settlement development project sustainability assessment : comparison of El Hierro Island hydro wind project and Sivens dam project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Roth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gerbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Boix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Montastruc</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Serge Domenech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Aided Chemical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/B978-0-444-63965-3.50302-0⟩</w:t>
+              <w:t xml:space="preserve">Computers &amp; Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 100, pp.153-176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compchemeng.2017.02.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01840816v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03514542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resilience study applied in eco-industrial Parks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francisco Henríquez</w:t>
+                <w:t xml:space="preserve">Heat Integration optimization in a Multiproduct Biorefinery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Belletante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Montastruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Felipe A. Díaz-Alvarado</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Negny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Théry Hétreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Domenech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Aided Chemical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 40, pp.1957-1962. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/B978-0-444-63965-3.50328-7⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 40, pp.1801-1806. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-444-63965-3.50302-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01843196v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01840816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flexible knowledge representation and new similarity measure: Application on case based reasoning for waste treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chazara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Negny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Montastruc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expert Systems with Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 58, pp.143-154. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.eswa.2016.03.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01900381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water integration in eco-industrial parks using a multi-leader-follower approach.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Boix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Aussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Montastruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Domenech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers &amp; Chemical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 87, pp.190-207. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.compchemeng.2016.01.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03522747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal design of an efficient, profitable and sustainable biorefinery producing acetone, butanol and ethanol: influence of the in-situ separation on the purification structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Belletante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Montastruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Negny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Domenech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical Engineering Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 116, pp.195-209. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bej.2016.05.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02134858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of bioethanol green supply chain: Comparison between first and second generation biomass concerning economic, environmental and social criteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Miret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chazara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Montastruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Negny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Domenech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers &amp; Chemical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 85, pp.16-35. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.compchemeng.2015.10.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01907334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of a water allocation and energy network for multi-contaminant problems using multi-objective optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofía de León Almaraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Boix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Montastruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Azzaro-Pantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zuwei Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Process Safety and Environmental Protection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 103, pp.348-364. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.psep.2016.03.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01907327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deployment of a hydrogen supply chain by multi-objective/multi-period optimisation at regional and national scales</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Azzaro-Pantel</w:t>
+                <w:t xml:space="preserve">Water Exchanges in Eco-industrial Parks through Multiobjective Optimization and Game Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel A. Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Boix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Aussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Montastruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Vilamajó</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cherd.2015.07.005⟩</w:t>
+              <w:t xml:space="preserve">Computer Aided Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 37, pp.1997-2002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-444-63576-1.50027-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03150361v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01894163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization methods applied to the design of eco-industrial parks: a literature review</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Deployment of a hydrogen supply chain by multi-objective/multi-period optimisation at regional and national scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia de León Almaraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Azzaro-Pantel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Montastruc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Boix</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Serge Domenech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2014.09.032⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 104, pp.11-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cherd.2015.07.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01843098v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03150361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water Exchanges in Eco-industrial Parks through Multiobjective Optimization and Game Theory</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Optimization methods applied to the design of eco-industrial parks: a literature review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Boix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Montastruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Azzaro-Pantel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Domenech</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Aided Chemical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/B978-0-444-63576-1.50027-3⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 87, pp.303-317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2014.09.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01894163v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01843098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodiesel Production from Waste Vegetable Oils: Combining Process Modelling, Multiobjective Optimization and Life Cycle Assessment (LCA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Fernando Morales Mendoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Boix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Azzaro-Pantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Montastruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Domenech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Aided Chemical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 33, pp.235-240. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-444-63456-6.50040-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01913472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiobjective Optimization Using Goal Programming for Industrial Water Network Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel A. Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Boix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Montastruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Domenech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 53 (45), pp.17722-17735. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/ie5025408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01893042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogen supply chain optimization for deployment scenarios in the Midi-Pyrénées region, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofía de León Almaraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Azzaro-Pantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Montastruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Domenech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 39 (23), pp.11831-11845. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2014.05.165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01913416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous determination of nucleation and crystal growth kinetics of struvite using a thermodynamic modeling approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mary Hanhoun</w:t>
+                <w:t xml:space="preserve">CFD modelling of two-phase stirred bioreaction systems by segregated solution of the Euler-Euler model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Elqotbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.D. Vlaev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Montastruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iordan Nikov</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2012.10.038⟩</w:t>
+              <w:t xml:space="preserve">Computers &amp; Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, vol. 48, pp. 113-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compchemeng.2012.08.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00864644v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00919308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the flexibility of an eco-industrial park (EIP) for managing industrial water</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simultaneous determination of nucleation and crystal growth kinetics of struvite using a thermodynamic modeling approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary Hanhoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Montastruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Azzaro-Pantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Biscans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Freche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2012.12.039⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, vol. 215-216, pp. 903-912. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2012.10.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00829374v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00864644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of mono and multi-objective optimization to design a hydrogen supply chain</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId203" w:history="1">
+                <w:t xml:space="preserve">On the flexibility of an eco-industrial park (EIP) for managing industrial water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Montastruc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Boix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Pibouleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Azzaro-Pantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Oscar Baez Senties</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Domenech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2013.07.059⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, vol. 43, pp. 1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2012.12.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03526087v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00829374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CFD modelling of two-phase stirred bioreaction systems by segregated solution of the Euler-Euler model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S.D. Vlaev</w:t>
+                <w:t xml:space="preserve">Assessment of mono and multi-objective optimization to design a hydrogen supply chain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia de León Almaraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Azzaro-Pantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Montastruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Iordan Nikov</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Pibouleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Baez Senties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Chemical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compchemeng.2012.08.005⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 38 (33), pp.14121-14145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2013.07.059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00919308v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03526087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minimizing water and energy consumptions in water and heat exchange networks.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Boix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Montastruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Pibouleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Azzaro-Pantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Domenech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 36, pp.442-455. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2011.10.062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03531020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Industrial water management by multiobjective optimization: from individual to collective solution through eco-industrial parks.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Boix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Montastruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Pibouleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Azzaro-Pantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Domenech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 22 (1), pp.85-97. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jclepro.2011.09.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03531017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature impact assessment on struvite solubility product: a thermodynamic modeling approach</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Integrated Process for Production of Surfactin (III) Modeling of Adsorption Column</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Montastruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iordan Nikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Floquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Domenech</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2010.12.001⟩</w:t>
+              <w:t xml:space="preserve">Chinese Journal of Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 19 (3), pp.357-364. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1004-9541(09)60221-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03544084v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04003639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated Process for Production of Surfactin (III) Modeling of Adsorption Column</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Temperature impact assessment on struvite solubility product: a thermodynamic modeling approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary Hanhoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Montastruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Azzaro-Pantel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Biscans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Freche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chinese Journal of Chemical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1004-9541(09)60221-4⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, vol. 167 (n° 1), pp.50-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2010.12.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04003639v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03544084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multiobjective optimization framework for multicontaminant industrial water network design.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Boix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Montastruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Pibouleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Azzaro-Pantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Domenech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 92 (7), pp.1802-1808. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jenvman.2011.02.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03544509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetic Modeling of Isothermal or Non-isothermal Adsorption in a Pellet: Application to Adsorption Heat Pumps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Montastruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Floquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volker Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iordan Nikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Domenech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chinese Journal of Chemical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 18 (4), pp.544-553. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S1004-9541(10)60257-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03554067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isothermal or non isothermal modeling in a pellet adsorbent: application to adsorption heat pumps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Montastruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Floquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volker Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iordan Nikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Domenech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Aided Chemical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Computer Aided Chemical Engineering, 27, pp.0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S1570-7946(09)70298-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04008129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of residence time distribution : application to a three-phase inverse fluidized bed based on a Mellin transform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Montastruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Brienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iordan Nikov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 1 (1), pp.139-144. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cej.2008.08.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03572092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liquid membrane extraction of bio-active amphiphilic substances: Recovery of surfactin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krasimir Dimitrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Gancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Montastruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iordan Nikov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical Engineering Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 4 (3), pp.248-253. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bej.2008.07.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03579920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated process for production of surfactin Part 2. Equilibrium and kinetic study of surfactin adsorption onto activated carbon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Montastruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Gancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ling Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iordan Nikov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical Engineering Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 3 (3), pp.349-354. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bej.2007.07.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03579921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated process for production of surfactin Part 1: Adsorption rate of pure surfactin onto activated carbon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Montastruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Gancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ling Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iordan Nikov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical Engineering Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 3 (3), pp.333-340. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bej.2007.01.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03594255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodologie d’étude et de modélisation de la déphosphatation d’effluents aqueux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Montastruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Domenech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Pibouleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Azzaro-Pantel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Chemical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 8 (4), pp.742-754</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03482670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation expérimentale d'un modèle pour la précipitation de phosphates de calcium en lit fluidisé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Montastruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Domenech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Pibouleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Azzaro-Pantel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 26 (6), pp.683 -693</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03600493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Systemic Approach for Pellet Reactor Modeling: Application to Water Treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Montastruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Azzaro-Pantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Pibouleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Domenech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIChE Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 5 (10), pp.2514-2525. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/aic.10254⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03483247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of genetic algorithms and gradient based optimization techniques for calcium phosphate precipitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Montastruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Azzaro-Pantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Pibouleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Domenech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 4 (10), pp.1289-1298. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cep.2003.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03602382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A general framework for pellet reactor modelling : application to P-recovery</w:t>
+                <w:t xml:space="preserve">A thermochemical approach for calcium phosphate precipitation modeling in a pellet reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Montastruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Azzaro-Pantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Biscans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cabassud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Domenech</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1205/026387603770866498⟩</w:t>
+              <w:t xml:space="preserve">Biochemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 9 (1), pp.41-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1385-8947(03)00044-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03603052v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03602998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A thermochemical approach for calcium phosphate precipitation modeling in a pellet reactor</w:t>
+                <w:t xml:space="preserve">A general framework for pellet reactor modelling : application to P-recovery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Montastruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Azzaro-Pantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Biscans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cabassud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Domenech</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Engineering Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1385-8947(03)00044-5⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 8 (9), pp.1271-1278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1205/026387603770866498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...6476 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...230 lines deleted...]
-                <w:t xml:space="preserve">hal-04092380v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03603052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (22)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -17467,685 +17467,685 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emission oriented scheduling optimization for sustainable processes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Enhancing unit operation design: leveraging neural networks to enforce physical hard constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Mousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Negny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Ouaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Di Pretoro</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ingy Tageldin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Montastruc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34th European Symposium on Computer Aided Process Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 53, Elsevier, pp.1567-1572, 2024, Computer Aided Chemical Engineering, </w:t>
+              <w:t xml:space="preserve">, 53, Elsevier, pp.547-552, 2024, Computer Aided Chemical Engineering, </w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/B978-0-443-28824-1.50262-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-443-28824-1.50092-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04726919v1</w:t>
+                <w:t xml:space="preserve">hal-04726918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Life cycle assessment (LCA) of dimethyl ether (DME) production: fossil Fuels vs.bBiogas</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Surrogate modeling application for process system emissions assessment: improving computational performances for plantwide estimations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Carnio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Di Pretoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Bezzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Montastruc</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Flavio Manenti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34th European Symposium on Computer Aided Process Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 53, Elsevier, pp.2425-2430, 2024, Computer Aided Chemical Engineering, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/B978-0-443-28824-1.50405-1⟩</w:t>
+              <w:t xml:space="preserve">, 53, Elsevier, pp.7-12, 2024, Computer Aided Chemical Engineering, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-443-28824-1.50002-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04726916v1</w:t>
+                <w:t xml:space="preserve">hal-04726917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing unit operation design : leveraging neural netwoks to enforce physical hard constraints</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Emission oriented scheduling optimization for sustainable processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Di Pretoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingy Tageldin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Montastruc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESCAPE 34</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">34th European Symposium on Computer Aided Process Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 53, Elsevier, pp.1567-1572, 2024, Computer Aided Chemical Engineering, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-443-28824-1.50262-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04760596v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04726919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surrogate modeling application for process system emissions assessment: improving computational performances for plantwide estimations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Life cycle assessment (LCA) of dimethyl ether (DME) production: fossil Fuels vs.bBiogas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Fedeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Di Pretoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Montastruc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavio Manenti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34th European Symposium on Computer Aided Process Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 53, Elsevier, pp.7-12, 2024, Computer Aided Chemical Engineering, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 53, Elsevier, pp.2425-2430, 2024, Computer Aided Chemical Engineering, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-443-28824-1.50405-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/B978-0-443-28824-1.50002-8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04726917v1</w:t>
+                <w:t xml:space="preserve">hal-04726916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing unit operation design: leveraging neural networks to enforce physical hard constraints</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId383" w:history="1">
+                <w:t xml:space="preserve">Enhancing unit operation design : leveraging neural netwoks to enforce physical hard constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jana Mousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Negny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Ouaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Di Pretoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Montastruc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34th European Symposium on Computer Aided Process Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ESCAPE 34</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/B978-0-443-28824-1.50092-2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04726918v1</w:t>
+                <w:t xml:space="preserve">hal-04760596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Purification of raw bio-methanol from renewable feedstocks: a flexibility assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Fedeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Di Pretoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Montastruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavio Manenti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33rd European Symposium on Computer Aided Process Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 52, Elsevier, pp.2441-2446, 2023, Computer Aided Chemical Engineering, </w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
@@ -18173,536 +18173,536 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04727018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modular vs centralized manufacturing supply chain: identifying the best solution under uncertainty</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Negny</w:t>
+                <w:t xml:space="preserve">Optimal design of a water energy food nexus system through a multi-objective approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Peña-Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Boix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Montastruc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33rd European Symposium on Computer Aided Process Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 52, Elsevier, pp.3331-3336, 2023, Computer Aided Chemical Engineering, </w:t>
+              <w:t xml:space="preserve">ESCAPE 33</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 52, Elsevier, pp.2885-2890, 2023, Computer Aided Chemical Engineering, </w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/B978-0-443-15274-0.50531-X⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-443-15274-0.50459-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04727017v1</w:t>
+                <w:t xml:space="preserve">hal-04760575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal design of a water energy food nexus system through a multi-objective approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marianne Boix</w:t>
+                <w:t xml:space="preserve">Modular vs centralized manufacturing supply chain: identifying the best solution under uncertainty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Di Pretoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Negny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Montastruc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESCAPE 33</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 52, Elsevier, pp.2885-2890, 2023, Computer Aided Chemical Engineering, </w:t>
+              <w:t xml:space="preserve">33rd European Symposium on Computer Aided Process Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 52, Elsevier, pp.3331-3336, 2023, Computer Aided Chemical Engineering, </w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/B978-0-443-15274-0.50459-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-443-15274-0.50531-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04760575v1</w:t>
+                <w:t xml:space="preserve">hal-04727017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Energy Potential Estimation of Rice Residue in Indonesia: A Case Study in East Java</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M Mayer</w:t>
+                <w:t xml:space="preserve">Minimizing transport emission for products delivery: Accounting for uncertainty on industrial supply chains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Di Pretoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Negny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Montastruc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 3rd International Conference on Agricultural Postharvest Handling and Processing</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1755-1315/1024/1/012029⟩</w:t>
+              <w:t xml:space="preserve">1st International Conference on Energy Environment &amp; Digital Transition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3303/CET2296086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04760317v1</w:t>
+                <w:t xml:space="preserve">hal-04760546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimizing transport emission for products delivery: Accounting for uncertainty on industrial supply chains</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Negny</w:t>
+                <w:t xml:space="preserve">An Energy Potential Estimation of Rice Residue in Indonesia: A Case Study in East Java</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Rhofita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Rachmat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Montastruc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Conference on Energy Environment &amp; Digital Transition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">The 3rd International Conference on Agricultural Postharvest Handling and Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IOP Conference Series: Earth and Environmental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1024 (1), pp.012029, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3303/CET2296086⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1755-1315/1024/1/012029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04760546v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04760317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Designing and Planning of Ethiopia’s Biomass-to-Biofuel Supply Chain Considering Economic and Environmental Dimensions under Strategic and Tactical Levels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brook Tesfamichael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Montastruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Negny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abubeker Yimam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Symposium on Process Systems Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 49, Elsevier, pp.559-564, 2022, Computer Aided Chemical Engineering, </w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
@@ -18730,304 +18730,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04760518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal efficiency of biomass conversion from bio-based byproducts to biofuel production in the Ethiopian sugar industry: A case study in Wonji-Shoa sugar factory, Ethiopia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shumet Sharew</w:t>
+                <w:t xml:space="preserve">Flexibility analysis in supply chain management: application to the traveling salesman problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Di Pretoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Negny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Montastruc</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Henry Ferrasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESCAPE 31</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 50, Elsevier, pp.2009-2017, 2021, Computer Aided Chemical Engineering, </w:t>
+              <w:t xml:space="preserve">31st European Symposium on Computer Aided Process Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 50, Elsevier, pp.1721-1726, 2021, Computer Aided Chemical Engineering, </w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/B978-0-323-88506-5.50311-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-323-88506-5.50267-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04760514v1</w:t>
+                <w:t xml:space="preserve">hal-04726888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of control strategy on chemical process dynamic flexibility performance: a switchability analysis application</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Joulia</w:t>
+                <w:t xml:space="preserve">Optimal efficiency of biomass conversion from bio-based byproducts to biofuel production in the Ethiopian sugar industry: A case study in Wonji-Shoa sugar factory, Ethiopia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shumet Sharew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Montastruc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abubeker Yimam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Negny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Henry Ferrasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 9th International Conference on Systems and Control (ICSC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, pp.95-100, 2021, </w:t>
+              <w:t xml:space="preserve">ESCAPE 31</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 50, Elsevier, pp.2009-2017, 2021, Computer Aided Chemical Engineering, </w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICSC50472.2021.9666527⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-323-88506-5.50311-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04726900v1</w:t>
+                <w:t xml:space="preserve">hal-04760514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to design cooperative sustainable industrial systems?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Boix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Mousqué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Montastruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19081,200 +19081,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04760508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexibility analysis in supply chain management: application to the traveling salesman problem</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Impact of control strategy on chemical process dynamic flexibility performance: a switchability analysis application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Di Pretoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Negny</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Joulia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Montastruc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st European Symposium on Computer Aided Process Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 50, Elsevier, pp.1721-1726, 2021, Computer Aided Chemical Engineering, </w:t>
+              <w:t xml:space="preserve">2021 9th International Conference on Systems and Control (ICSC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, pp.95-100, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/B978-0-323-88506-5.50267-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICSC50472.2021.9666527⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04726888v1</w:t>
+                <w:t xml:space="preserve">hal-04726900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing thermodynamic flexibility boundaries via residue curve maps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Di Pretoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Montastruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavio Manenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Joulia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th European Symposium on Computer Aided Process Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 48, Elsevier, pp.1915-1920, 2020, Computer Aided Chemical Engineering, </w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
@@ -19308,103 +19308,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Methodology to Design Optimal Exchanges Network for Facing Concrete Industrial Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Mousqué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Negny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Boix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Montastruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Domenech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESCAPE 30</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 48, Elsevier, pp.1951-1956, 2020, Computer Aided Chemical Engineering, </w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
@@ -19438,90 +19438,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Design and Planning of Biomass-to-Biofuel Supply Chain Considering Economic Dimension under Strategic and Tactical Levels: a Case Study in Ethiopia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brook Tesfamichael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Montastruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Negny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abubeker Yimam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESCAPE 30</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 48, Elsevier, pp.1111-1116, 2020, Computer Aided Chemical Engineering, </w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
@@ -19549,204 +19549,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04760499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biorefinery Process Design under Uncertain Operating Conditions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Dynamic Flexibility Analysis of a Distillation Column</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Di Pretoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Montastruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavio Manenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Joulia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SDEWES 14</w:t>
+              <w:t xml:space="preserve">ICheap 14</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04760362v1</w:t>
+                <w:t xml:space="preserve">hal-04760338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Multi-Objective Optimization Model to Plan City-Scale Water Systems with Economic and Environmental Objectives: A Case Study in Santiago, Chile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javiera Riffo-Rivas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Gormaz-Cuevas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Montastruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felipe Diaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 AIChE Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19765,256 +19765,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04760375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexibility analysis and economic assessment of a complex system</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Biorefinery Process Design under Uncertain Operating Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Di Pretoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Montastruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavio Manenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Joulia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCE 12</w:t>
+              <w:t xml:space="preserve">SDEWES 14</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04760349v1</w:t>
+                <w:t xml:space="preserve">hal-04760362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Flexibility Analysis of a Distillation Column</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Flexibility analysis and economic assessment of a complex system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Raymo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Di Pretoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Montastruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavio Manenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Joulia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICheap 14</w:t>
+              <w:t xml:space="preserve">ECCE 12</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04760338v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04760349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -20032,90 +20032,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CO2 utilization for the circular heavy carbon industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Fedeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Negri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Montastruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavio Manenti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Circular Economy Processes for CO2 Capture and Utilization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 182, </w:t>
             </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
@@ -20438,51 +20438,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365913v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a van der Werf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Colletis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Negny" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Montastruc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2025.144678" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651583v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle dos Santos Ilha" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Boix" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Kn&#246;dlseder" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Garnier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-024-02326-4" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726703v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shumet Sendek Sharew" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Di Pretoro" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abubeker Yimam" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e26060453" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726699v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Carnio" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Fedeli" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2024.108737" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726705v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/dynamics4020012" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744314v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaya Saint-Bois" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Villerd" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2024.108773" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490277v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaya Saint Bois" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2023.108559" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744371v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pe&#241;a-Torres" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2023.108473" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744349v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fedeli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Negri" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bornazzini" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Manenti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2024.141060" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744312v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tesfayesus Mamo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemma Dendena" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2024.108781" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744307v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asnakech Biza" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shimelis Admassu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2024.108814" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744346v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Ramos" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Aussel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2024.108598" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744328v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erry Ika Rhofita" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Ouaret" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Meyer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envdev.2024.101021" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726700v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyr.2024.05.074" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312517v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tesfayesus Zinare Mamo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Chiari" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2023.108210" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997208v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Mousqu&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2022.108082" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312504v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2023.108186" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312536v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianfranco Liberona" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Salas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2023.108399" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727013v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Manenti" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cesys.2023.100150" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997236v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridwan Rachmat" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2022.131667" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726909v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Joulia" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2021.107627" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997248v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Ciranna" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2022.107663" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936793v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shumet Sharew" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Henry Ferrasse" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomass2040019" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997256v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr10020344" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997232v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2022.108025" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997239v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2022.107730" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744400v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brook Tesfamichael" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2021.107425" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726893v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2021.107309" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760306v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-823987-2.00013-1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726892v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2020.107149" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159940v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Gormaz-Cuevas" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javiera Riffo-Rivas" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Br&#252;ning-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe A. D&#237;az-Alvarado" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2020.123737" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744387v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Roth" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pinta" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2021.107530" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744395v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr9111879" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490115v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Belletante" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heri Hermansyah" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2020002" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116641v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Domenech" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2020.106859" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117371v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.0c02383" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116591v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2020.106831" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080152v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Salas Videla" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kien Cao Van" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2020.107053" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02481938v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Marbaix" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Kerroux" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aikaterini Soulantika" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chaudret" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-020-01734-8" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02650430v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gerbaud" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Etur" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2020.121791" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063264v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2019.02.004" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082922v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2019.03.095" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02355169v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pagot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Raynal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2019048" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544166v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818634-3.50287-3" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928251v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Valenzuela-Venegas" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Henr&#237;quez-Henr&#237;quez" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Arenas-Araya" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2017.11.025" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135637v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Garcia de Dios" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Simeoni-Sauvage" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#233;a Touche" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxelane Cakir" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-64235-6.50014-0" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932761v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel A. Ramos" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariona Rocafull" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2018.01.024" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932736v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Genty" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-64235-6.50141-8" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844463v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gentilhomme" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-63965-3.50327-5" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888563v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gourmelon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-63965-3.50310-X" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882072v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chazara" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spc.2017.07.002" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514542v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2017.02.002" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840816v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Th&#233;ry H&#233;treux" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-63965-3.50302-0" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843196v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Henr&#237;quez" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-63965-3.50328-7" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900381v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2016.03.014" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522747v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2016.01.005" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134858v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2016.05.004" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907334v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Miret" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2015.10.008" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907327v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sof&#237;a de Le&#243;n Almaraz" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Azzaro-Pantel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuwei Liao" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psep.2016.03.015" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150361v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia de Le&#243;n Almaraz" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2015.07.005" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843098v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2014.09.032" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894163v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vilamaj&#243;" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-63576-1.50027-3" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913472v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Fernando Morales Mendoza" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-63456-6.50040-5" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893042v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie5025408" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913416v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2014.05.165" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864644v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Hanhoun" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Biscans" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Freche" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2012.10.038" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829374v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Pibouleau" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2012.12.039" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526087v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Baez Senties" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2013.07.059" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919308v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Elqotbi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D. Vlaev" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iordan Nikov" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2012.08.005" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531020v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2011.10.062" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531017v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2011.09.011" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544084v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2010.12.001" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TR85TZ0R-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003639v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Liu" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Floquet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1004-9541(09)60221-4" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9TFC8DW0-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544509v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2011.02.016" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554067v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Mayer" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1004-9541(10)60257-1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008129v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1570-7946(09)70298-6" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572092v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Brienne" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2008.08.035" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579920v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krasimir Dimitrov" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Gancel" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2008.07.005" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579921v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Zhao" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2007.07.023" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594255v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2007.01.025" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482670v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600493v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483247v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.10254" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T24G9KHN-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602382v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2003.12.002" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-54PSX13R-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603052v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cabassud" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1205/026387603770866498" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602998v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1385-8947(03)00044-5" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356150v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760651v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760589v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brook Tesfamichael Teferra" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760768v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760658v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghida Mawassi" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760662v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Moussa" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760655v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760648v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760684v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968454v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vanderhaeghe" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Becerra" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Vidal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gaubert" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760562v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simelis Admassu" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760565v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923222v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Molina-Jouve" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arata" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfenore S." TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Beaufort" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Heux" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760583v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760573v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760579v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764131v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760553v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760542v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lizeth Bernal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760550v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760524v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997269v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tomaselli" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-95879-0.50016-3" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760618v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760622v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760616v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764132v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia D'Al&#232;me" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631082v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dwini Normayulisa Putri" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhamad Sahlan" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyr.2019.08.050" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760854v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764133v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760505v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Diaz" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621651v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818634-3.50112-0" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764135v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760344v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Bakoc" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760355v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760608v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760604v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Muci" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764137v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624489v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751499v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis-Fernando Morales Mendoza" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086605v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bonnin" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728672v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087359v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028885v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751485v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1124052" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026897v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751465v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1570-7946(10)28144-0" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877540v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Astier" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Font&#232;s" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088570v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107164v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104970v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034965v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dhulster" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711940v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Nuninger" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Catiau" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037702v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Ibaseta" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092622v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092387v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Davin" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104666v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Hocine" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Elgue" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039362v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104648v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092380v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726919v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingy Tageldin" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-28824-1.50262-3" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726916v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-28824-1.50405-1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760596v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Mousa" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726917v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Bezzo" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-28824-1.50002-8" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726918v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-28824-1.50092-2" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727018v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-15274-0.50388-7" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727017v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-15274-0.50531-X" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760575v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-15274-0.50459-5" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760317v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Rhofita" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Rachmat" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mayer" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/1024/1/012029" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760546v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET2296086" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760518v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-85159-6.50093-2" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760514v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-88506-5.50311-9" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726900v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC50472.2021.9666527" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760508v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-88506-5.50148-0" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726888v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-88506-5.50267-9" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726884v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-823377-1.50320-7" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760393v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-823377-1.50326-8" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760499v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-823377-1.50186-5" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760362v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760375v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760349v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Raymo" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760338v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744363v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Negri" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/abs/pii/B9780323956680000023" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-95668-0.00002-3" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768863v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356150v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a van der Werf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Colletis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Negny" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Montastruc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968454v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vanderhaeghe" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Becerra" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Vidal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gaubert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760651v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Di Pretoro" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760589v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brook Tesfamichael Teferra" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760768v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760658v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghida Mawassi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760662v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Moussa" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Ouaret" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760655v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaya Saint Bois" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Boix" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760648v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760684v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760562v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asnakech Biza" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simelis Admassu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760583v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760573v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tesfayesus Zinare Mamo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemma Dendena" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760565v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923222v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Molina-Jouve" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arata" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfenore S." TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Beaufort" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Heux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760579v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764131v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760553v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760622v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760616v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Roth" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pinta" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760542v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pe&#241;a-Torres" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lizeth Bernal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760550v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Joulia" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760524v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Chiari" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997269v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tomaselli" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Manenti" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-95879-0.50016-3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760618v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Mousqu&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764132v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia D'Al&#232;me" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631082v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dwini Normayulisa Putri" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhamad Sahlan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Meyer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyr.2019.08.050" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764133v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760854v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760505v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Gormaz-Cuevas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javiera Riffo-Rivas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Diaz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621651v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818634-3.50112-0" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764135v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760344v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Bakoc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760355v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Belletante" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pagot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Raynal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760608v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Domenech" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760604v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Muci" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Floquet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764137v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624489v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gerbaud" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751499v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis-Fernando Morales Mendoza" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Azzaro-Pantel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-63456-6.50040-5" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086605v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bonnin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Pibouleau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728672v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751485v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1124052" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028885v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087359v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026897v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751465v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1570-7946(10)28144-0" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877540v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Astier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Font&#232;s" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107164v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Liu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Gancel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088570v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Mayer" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iordan Nikov" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104970v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Hanhoun" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Freche" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Biscans" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034965v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krasimir Dimitrov" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dhulster" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711940v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Nuninger" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Catiau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037702v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Ibaseta" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092622v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cabassud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092387v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Davin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104666v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Hocine" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Elgue" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039362v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104648v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092380v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365913v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2025.144678" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744328v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erry Ika Rhofita" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envdev.2024.101021" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726700v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shumet Sendek Sharew" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abubeker Yimam" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyr.2024.05.074" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651583v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle dos Santos Ilha" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Kn&#246;dlseder" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Garnier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-024-02326-4" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726703v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e26060453" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726699v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Carnio" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Fedeli" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2024.108737" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726705v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/dynamics4020012" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744314v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaya Saint-Bois" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Villerd" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2024.108773" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744349v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fedeli" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Negri" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bornazzini" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Manenti" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2024.141060" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744312v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tesfayesus Mamo" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2024.108781" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490277v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2023.108559" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744371v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2023.108473" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744307v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shimelis Admassu" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2024.108814" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744346v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Ramos" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Aussel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2024.108598" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727013v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cesys.2023.100150" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312517v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2023.108210" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997208v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2022.108082" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312504v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2023.108186" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312536v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianfranco Liberona" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Salas" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2023.108399" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997236v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridwan Rachmat" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2022.131667" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726909v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2021.107627" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997248v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Ciranna" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2022.107663" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936793v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shumet Sharew" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Henry Ferrasse" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomass2040019" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997256v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr10020344" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997239v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2022.107730" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997232v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2022.108025" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744387v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2021.107530" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744395v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brook Tesfamichael" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr9111879" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744400v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2021.107425" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726893v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2021.107309" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760306v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-823987-2.00013-1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726892v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2020.107149" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159940v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Br&#252;ning-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe A. D&#237;az-Alvarado" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2020.123737" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02650430v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Etur" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2020.121791" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490115v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heri Hermansyah" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2020002" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116641v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2020.106859" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117371v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.0c02383" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116591v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2020.106831" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080152v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Salas Videla" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kien Cao Van" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2020.107053" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02481938v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Marbaix" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Kerroux" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aikaterini Soulantika" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chaudret" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-020-01734-8" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082922v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2019.03.095" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02355169v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2019048" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063264v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2019.02.004" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544166v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818634-3.50287-3" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928251v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Valenzuela-Venegas" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Henr&#237;quez-Henr&#237;quez" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Arenas-Araya" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2017.11.025" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135637v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Garcia de Dios" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Simeoni-Sauvage" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#233;a Touche" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxelane Cakir" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-64235-6.50014-0" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932761v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel A. Ramos" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariona Rocafull" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2018.01.024" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932736v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Genty" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-64235-6.50141-8" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843196v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Henr&#237;quez" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-63965-3.50328-7" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844463v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gentilhomme" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-63965-3.50327-5" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888563v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gourmelon" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-63965-3.50310-X" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882072v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chazara" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spc.2017.07.002" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514542v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2017.02.002" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840816v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Th&#233;ry H&#233;treux" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-63965-3.50302-0" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900381v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2016.03.014" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522747v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2016.01.005" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134858v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2016.05.004" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907334v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Miret" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2015.10.008" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907327v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sof&#237;a de Le&#243;n Almaraz" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuwei Liao" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psep.2016.03.015" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894163v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vilamaj&#243;" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-63576-1.50027-3" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150361v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia de Le&#243;n Almaraz" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2015.07.005" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843098v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2014.09.032" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913472v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Fernando Morales Mendoza" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893042v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie5025408" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913416v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2014.05.165" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919308v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Elqotbi" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D. Vlaev" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2012.08.005" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864644v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2012.10.038" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829374v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2012.12.039" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526087v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Baez Senties" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2013.07.059" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531020v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2011.10.062" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531017v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2011.09.011" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003639v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1004-9541(09)60221-4" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9TFC8DW0-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544084v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2010.12.001" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TR85TZ0R-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544509v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2011.02.016" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554067v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1004-9541(10)60257-1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008129v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1570-7946(09)70298-6" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572092v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Brienne" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2008.08.035" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579920v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2008.07.005" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579921v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Zhao" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2007.07.023" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594255v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2007.01.025" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482670v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600493v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483247v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.10254" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T24G9KHN-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602382v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2003.12.002" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-54PSX13R-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602998v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1385-8947(03)00044-5" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603052v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1205/026387603770866498" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726918v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Mousa" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-28824-1.50092-2" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726917v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Bezzo" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-28824-1.50002-8" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726919v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingy Tageldin" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-28824-1.50262-3" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726916v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-28824-1.50405-1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760596v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727018v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-15274-0.50388-7" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760575v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-15274-0.50459-5" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727017v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-15274-0.50531-X" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760546v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET2296086" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760317v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Rhofita" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Rachmat" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mayer" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/1024/1/012029" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760518v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-85159-6.50093-2" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726888v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-88506-5.50267-9" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760514v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-88506-5.50311-9" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760508v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-88506-5.50148-0" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726900v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC50472.2021.9666527" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726884v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-823377-1.50320-7" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760393v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-823377-1.50326-8" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760499v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-823377-1.50186-5" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760338v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760375v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760362v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760349v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Raymo" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744363v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Negri" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/abs/pii/B9780323956680000023" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-95668-0.00002-3" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768863v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>