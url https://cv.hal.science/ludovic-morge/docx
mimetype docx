--- v0 (2026-03-18)
+++ v1 (2026-04-28)
@@ -2082,50 +2082,119 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04983206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Traycer le traceur de rayons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Morge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès national de l’Union des Professeurs de Physique Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Brest, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04817289v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Transformer la pratique enseignante en sciences : le dispositif de formation comme un dispositif coopératif au sens des communautés de pratiques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Küll C.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2147,126 +2216,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème colloque international de l’ARCD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ARCD - Association pour les Recherches Comparatistes en Didactique, Jun 2023, Genève, Suisse. pp.18-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04983263v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04817289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivre le trajet de la lumière et le modéliser</w:t>
               </w:r>
@@ -2945,165 +2945,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04983320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Impact de la formation initiale sur les apprentissages et la qualité des systèmes éducatifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Morge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cycle de formation organisé par l’INFOD (Institut National de formación de los Docentes)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de formación de los Docentes, Oct 2018, Buenos Aires, Argentine</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01920311v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La formation initiale actuelle des enseignants, ses limites et ses défis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Morge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formation des cadres de l’INFOD (Institut National de formación de los Docentes), Ministère de l'Education Nationale Argentine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Buenos Aires, Argentine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01920317v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01920311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de l’affinité sur le travail documentaire : cas d’une enseignant ayant une affinité forte pour la chimie</w:t>
               </w:r>
@@ -4831,345 +4831,345 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04184091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adapter les séquences d’investigation à l’enseignant : quelques pistes de recherches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Des difficultés de mise en œuvre de l’investigation scientifique en classe à la diversité des démarches d’investigation: un nouveau paradigme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Marlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Morge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’investigation scientifique et technologique: comprendre les difficultés de mise en oeuvre pour mieux les réduire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.225-230, 2016, 978-2-7535-4355-3</w:t>
+              <w:t xml:space="preserve">, pp.67-78, 2016, 978-2-7535-4355-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01919291v1</w:t>
+                <w:t xml:space="preserve">hal-01919266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les difficultés des enseignants à gérer les phases de conclusion au cours d’une investigation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Morge</w:t>
+                <w:t xml:space="preserve">Contribution à l’étude de la réduction des difficultés de mise en œuvre d’une investigation : le cas de la colonne de liquides au CE2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Morge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Collard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’investigation scientifique et technologique: comprendre les difficultés de mise en oeuvre pour mieux les réduire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.147-160, 2016, 978-2-7535-4355-3</w:t>
+              <w:t xml:space="preserve">, pp.289-302, 2016, 978-2-7535-4355-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01919279v1</w:t>
-[...41 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">hal-01919303v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les difficultés des enseignants à gérer les phases de conclusion au cours d’une investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Morge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’investigation scientifique et technologique: comprendre les difficultés de mise en oeuvre pour mieux les réduire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.67-78, 2016, 978-2-7535-4355-3</w:t>
+              <w:t xml:space="preserve">, pp.147-160, 2016, 978-2-7535-4355-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...22 lines deleted...]
-            </w:r>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01919279v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">Eric Collard</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adapter les séquences d’investigation à l’enseignant : quelques pistes de recherches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Morge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’investigation scientifique et technologique: comprendre les difficultés de mise en oeuvre pour mieux les réduire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.289-302, 2016, 978-2-7535-4355-3</w:t>
+              <w:t xml:space="preserve">, pp.225-230, 2016, 978-2-7535-4355-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01919303v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01919291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connaître les modalités d'expression des stéréotypes de genre pour éviter leur transmission : le cas des situations d'entrée des séquences d'investigation</w:t>
               </w:r>
@@ -5693,51 +5693,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817271v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Morge" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/130c3" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707063v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia K&#252;ll" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Marlot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3895/etr.v8n1.18922" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02021494v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Koslowski" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonietta Specogna" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.3018" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-13KSXHQV-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367439v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Audrin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.1316" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867934v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Dames Alturkmani" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Trouche" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.1795" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-S5N20T4W-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100101v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010684v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11422-013-9549-9" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936602v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lafarge" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine M&#233;heut" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ed300746e" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113398v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Buty" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010627v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Mercier-Dequidt" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14926156.2014.903318" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853456v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Doly" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012009v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500690500068600" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00711728v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Coquid&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.457" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800108v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Toczek" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Chakroun" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945192v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916544v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012025v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rfp.2004.3115" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012063v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/23928" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012261v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/8764" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012070v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/23904" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012268v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/refor.2000.1652" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04983206v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#252;ll C." TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04983263v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817289v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817348v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04983227v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817341v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04983310v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980607v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817325v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817409v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817331v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04983320v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920317v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920311v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919164v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919143v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920283v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919174v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920342v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071361v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071364v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071360v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01076389v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955475v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799198v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799185v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Boilevin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Delserieys" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799195v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778581v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778046v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817376v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919320v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ouellet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Leonard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346904v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4044" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066545v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184091v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919291v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919279v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919266v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919303v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Collard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00711785v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066547v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916536v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Masson" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00528874v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817271v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Morge" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/130c3" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707063v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia K&#252;ll" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Marlot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3895/etr.v8n1.18922" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02021494v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Koslowski" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonietta Specogna" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.3018" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-13KSXHQV-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367439v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Audrin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.1316" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867934v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Dames Alturkmani" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Trouche" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.1795" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-S5N20T4W-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100101v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010684v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11422-013-9549-9" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936602v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lafarge" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine M&#233;heut" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ed300746e" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113398v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Buty" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010627v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Mercier-Dequidt" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14926156.2014.903318" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853456v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Doly" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012009v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500690500068600" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00711728v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Coquid&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.457" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800108v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Toczek" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Chakroun" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945192v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916544v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012025v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rfp.2004.3115" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012063v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/23928" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012261v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/8764" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012070v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/23904" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012268v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/refor.2000.1652" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04983206v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#252;ll C." TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817289v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04983263v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817348v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04983227v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817341v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04983310v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980607v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817325v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817409v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817331v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04983320v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920311v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920317v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919164v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919143v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920283v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919174v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920342v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071361v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071364v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071360v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01076389v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955475v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799198v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799185v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Boilevin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Delserieys" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799195v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778581v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778046v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817376v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919320v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ouellet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Leonard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346904v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4044" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066545v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184091v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919266v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919303v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Collard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919279v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919291v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00711785v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066547v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916536v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Masson" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00528874v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>