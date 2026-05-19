--- v1 (2026-04-28)
+++ v2 (2026-05-19)
@@ -2410,467 +2410,467 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04983227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Conception d'un logiciel de simulation portant sur la gestion de la recevabilité des hypothèses en classe de sciences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Küll C.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Marlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Morge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès international d’Actualité de la Recherche en Éducation et en Formation (AREF) 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AREF, Sep 2022, Lausanne, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04983310v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">TRAYCER : un nouvel outil pour enseigner l'optique géométrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Morge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">OPTIQUE NICE 2022, Deuxièmes Rencontres Enseignement de l'Optique et Didactique (REOD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03980607v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Former aux savoirs disciplinaires pour l’enseignement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Morge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">séminaire de formation du plan national de formation du ministère de l’Education Nationale de la Jeunesse et des Sports intitulé « Parcours préparatoires au professorat des écoles (PPPE) : séminaire national de formation des équipes pluridisciplinaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Webinaire, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04817325v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Un nouvel outil pour faire de nouvelles manipulations en optique qui posent de nouvelles questions didactiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Morge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Laboratoire de didactique de la Haute Ecole de Pédagogique de Lausanne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Lausanne ( CH), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04817341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...38 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les relations entre la maitrise disciplinaire des enseignants et les performances de leurs élèves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Morge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès international d’Actualité de la Recherche en Éducation et en Formation (AREF) 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AREF, Sep 2022, Lausanne, Suisse</w:t>
+              <w:t xml:space="preserve">plan national de formation du ministère de l’Education Nationale de la Jeunesse et des Sports intitulé « Parcours préparatoires au professorat des écoles (PPPE) : séminaire national de formation des équipes pluridisciplinaires »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Webinaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...158 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04817331v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La place de la recherche en didactique dans la formation disciplinaire des enseignants : quels sont les savoirs disciplinaires utiles pour l’enseignement ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Morge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Table ronde des 11ièmes rencontres de l’ARDIST, intitulée « La place de la Recherche en Didactique dans la formation des enseignants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04817409v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04817331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Améliorer l’apprentissage des élèves en modifiant les interactions professeur-élèves en classe de sciences</w:t>
               </w:r>
@@ -5003,173 +5003,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01919303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les difficultés des enseignants à gérer les phases de conclusion au cours d’une investigation</w:t>
+                <w:t xml:space="preserve">Adapter les séquences d’investigation à l’enseignant : quelques pistes de recherches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Morge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’investigation scientifique et technologique: comprendre les difficultés de mise en oeuvre pour mieux les réduire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.147-160, 2016, 978-2-7535-4355-3</w:t>
+              <w:t xml:space="preserve">, pp.225-230, 2016, 978-2-7535-4355-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01919279v1</w:t>
+                <w:t xml:space="preserve">hal-01919291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adapter les séquences d’investigation à l’enseignant : quelques pistes de recherches</w:t>
+                <w:t xml:space="preserve">Les difficultés des enseignants à gérer les phases de conclusion au cours d’une investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Morge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’investigation scientifique et technologique: comprendre les difficultés de mise en oeuvre pour mieux les réduire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.225-230, 2016, 978-2-7535-4355-3</w:t>
+              <w:t xml:space="preserve">, pp.147-160, 2016, 978-2-7535-4355-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01919291v1</w:t>
+                <w:t xml:space="preserve">hal-01919279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connaître les modalités d'expression des stéréotypes de genre pour éviter leur transmission : le cas des situations d'entrée des séquences d'investigation</w:t>
               </w:r>
@@ -5693,51 +5693,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817271v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Morge" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/130c3" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707063v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia K&#252;ll" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Marlot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3895/etr.v8n1.18922" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02021494v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Koslowski" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonietta Specogna" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.3018" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-13KSXHQV-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367439v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Audrin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.1316" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867934v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Dames Alturkmani" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Trouche" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.1795" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-S5N20T4W-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100101v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010684v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11422-013-9549-9" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936602v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lafarge" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine M&#233;heut" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ed300746e" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113398v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Buty" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010627v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Mercier-Dequidt" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14926156.2014.903318" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853456v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Doly" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012009v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500690500068600" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00711728v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Coquid&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.457" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800108v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Toczek" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Chakroun" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945192v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916544v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012025v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rfp.2004.3115" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012063v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/23928" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012261v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/8764" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012070v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/23904" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012268v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/refor.2000.1652" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04983206v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#252;ll C." TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817289v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04983263v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817348v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04983227v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817341v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04983310v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980607v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817325v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817409v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817331v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04983320v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920311v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920317v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919164v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919143v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920283v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919174v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920342v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071361v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071364v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071360v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01076389v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955475v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799198v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799185v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Boilevin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Delserieys" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799195v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778581v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778046v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817376v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919320v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ouellet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Leonard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346904v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4044" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066545v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184091v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919266v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919303v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Collard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919279v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919291v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00711785v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066547v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916536v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Masson" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00528874v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817271v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Morge" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/130c3" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707063v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia K&#252;ll" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Marlot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3895/etr.v8n1.18922" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02021494v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Koslowski" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonietta Specogna" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.3018" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-13KSXHQV-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367439v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Audrin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.1316" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867934v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Dames Alturkmani" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Trouche" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.1795" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-S5N20T4W-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100101v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010684v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11422-013-9549-9" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936602v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lafarge" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine M&#233;heut" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ed300746e" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113398v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Buty" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010627v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Mercier-Dequidt" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14926156.2014.903318" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853456v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Doly" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012009v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500690500068600" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00711728v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Coquid&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.457" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800108v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Toczek" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Chakroun" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945192v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916544v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012025v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rfp.2004.3115" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012063v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/23928" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012261v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/8764" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012070v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/23904" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012268v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/refor.2000.1652" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04983206v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#252;ll C." TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817289v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04983263v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817348v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04983227v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04983310v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980607v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817325v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817341v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817331v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817409v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04983320v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920311v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920317v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919164v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919143v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920283v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919174v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920342v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071361v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071364v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071360v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01076389v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955475v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799198v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799185v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Boilevin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Delserieys" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799195v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778581v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778046v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817376v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919320v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ouellet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Leonard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346904v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4044" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066545v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184091v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919266v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919303v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Collard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919291v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919279v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00711785v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066547v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916536v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Masson" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00528874v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>