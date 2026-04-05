--- v0 (2026-03-04)
+++ v1 (2026-04-05)
@@ -228,7594 +228,7603 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (64)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (65)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved predictions in ungauged basins using flood marks</w:t>
+                <w:t xml:space="preserve">Diverse urban effects on precipitation over North American and European cities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Morgane Lalonde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bastin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ludovic Oudin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Brigode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 657, pp.133145. </w:t>
+              <w:t xml:space="preserve">Urban Climate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 67 (June), pp.102867. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2025.133145⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.uclim.2026.102867⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05006074v1</w:t>
+                <w:t xml:space="preserve">hal-05456596v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using century-long reanalysis and a rainfall-runoff model to explore multi-decadal variability in catchment hydrology at the European scale</w:t>
+                <w:t xml:space="preserve">Improved predictions in ungauged basins using flood marks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ludovic Oudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Caupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pierre Brigode</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Oudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/hess-29-5535-2025⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 657, pp.133145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2025.133145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05383979v1</w:t>
+                <w:t xml:space="preserve">hal-05006074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidimensional analysis of NDVI dynamics in response to climate and land use/land cover change in Northwest Algeria</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Using century-long reanalysis and a rainfall-runoff model to explore multi-decadal variability in catchment hydrology at the European scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brigode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Oudin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cherifa Hanene Kamelia Chemirik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology and Hydromechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2478/johh-2024-0020⟩</w:t>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 29 (20), pp.5535-5553. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/hess-29-5535-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05520063v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05383979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water use scenarios versus climate change: Investigating future water management of the French part of the Moselle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multidimensional analysis of NDVI dynamics in response to climate and land use/land cover change in Northwest Algeria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ikram Mahcer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Lemaitre-Basset</w:t>
+                <w:t xml:space="preserve">Djelloul Baahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Oudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Thirel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">David Dorchies</w:t>
+                <w:t xml:space="preserve">Cherifa Hanene Kamelia Chemirik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology: Regional Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejrh.2024.101855⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydrology and Hydromechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 72 (4), pp.399 - 412. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2478/johh-2024-0020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04614411v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05520063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ensemble precipitation estimates based on an assessment of 21 gridded precipitation datasets to improve precipitation estimations across Madagascar</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Water use scenarios versus climate change: Investigating future water management of the French part of the Moselle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Lemaitre-Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Ollivier</w:t>
+                <w:t xml:space="preserve">Guillaume Thirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Oudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Carrière</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">David Dorchies</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology: Regional Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 47, pp.101400. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejrh.2023.101400⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 54, pp.101855. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejrh.2024.101855⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04153014v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04614411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban effects on precipitation: Do the diversity of research strategies and urban characteristics preclude general conclusions?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ensemble precipitation estimates based on an assessment of 21 gridded precipitation datasets to improve precipitation estimations across Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Carrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Heath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Lalonde Le Pajolec</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Oudin</w:t>
+                <w:t xml:space="preserve">Albert Olioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Bastin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Zo Rabefitia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urban Climate</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 51, pp.101605. </w:t>
+              <w:t xml:space="preserve">Journal of Hydrology: Regional Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 47, pp.101400. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.uclim.2023.101605⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejrh.2023.101400⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04171826v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04153014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-objective assessment of hydrological model performances using Nash–Sutcliffe and Kling–Gupta efficiencies on a worldwide large sample of watersheds</w:t>
+                <w:t xml:space="preserve">Water cycle modelling strengthened by probabilistic integration of field data for groundwater management of a quite unknown tropical volcanic hydrosystem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Mathevet</w:t>
+                <w:t xml:space="preserve">Marc Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Le Moine</w:t>
+                <w:t xml:space="preserve">Valérie Plagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+                <w:t xml:space="preserve">Patrick Lachassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hoshin Gupta</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Roger Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayu Nugraha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 355 (S1), pp.1-25. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/crgeos.189⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 355 (S1), pp.207-229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crgeos.192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04176233v1</w:t>
+                <w:t xml:space="preserve">hal-04888430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water cycle modelling strengthened by probabilistic integration of field data for groundwater management of a quite unknown tropical volcanic hydrosystem</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Urban effects on precipitation: Do the diversity of research strategies and urban characteristics preclude general conclusions?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Plagnes</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Morgane Lalonde Le Pajolec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Oudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bastin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/crgeos.192⟩</w:t>
+              <w:t xml:space="preserve">Urban Climate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 51, pp.101605. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.uclim.2023.101605⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04888430v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04171826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pitfalls of space-time trading when parametrizing a land use dependent hydrological model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Multi-objective assessment of hydrological model performances using Nash–Sutcliffe and Kling–Gupta efficiencies on a worldwide large sample of watersheds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Mathevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Moine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoshin Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Oudin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Morgane Lalonde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 355 (1), pp.99-115. </w:t>
+              <w:t xml:space="preserve">, 2023, 355 (S1), pp.1-25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5802/crgeos.146⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5802/crgeos.189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05519354v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04176233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing rainfall global products reliability for water resource management in a tropical volcanic mountainous catchment</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Evapotranspiration in hydrological models under rising CO2: a jump into the unknown</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Lemaitre-Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Oudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Thirel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology: Regional Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejrh.2022.101037⟩</w:t>
+              <w:t xml:space="preserve">Climatic Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 172 (3-4), pp.36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10584-022-03384-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03666187v1</w:t>
+                <w:t xml:space="preserve">hal-03701195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evapotranspiration in hydrological models under rising CO2: a jump into the unknown</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibault Lemaitre-Basset</w:t>
+                <w:t xml:space="preserve">Pitfalls of space-time trading when parametrizing a land use dependent hydrological model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Oudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Oudin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Thirel</w:t>
+                <w:t xml:space="preserve">Morgane Lalonde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climatic Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10584-022-03384-1⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 355 (1), pp.99-115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crgeos.146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03701195v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05519354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling the contribution of potential evaporation formulation to uncertainty under climate change</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Assessing rainfall global products reliability for water resource management in a tropical volcanic mountainous catchment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Oudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lachassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Nugraha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/hess-26-2147-2022⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydrology: Regional Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 40, pp.101037. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejrh.2022.101037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03658861v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03666187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating hydrological model versatility to simulate extreme flood events</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Unraveling the contribution of potential evaporation formulation to uncertainty under climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Lemaitre-Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Oudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Thirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lila Collet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrological Sciences Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02626667.2022.2030864⟩</w:t>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 26 (8), pp.2147-2159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/hess-26-2147-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03600384v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03658861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution, modeling and mapping of olive grove yields in the province of Jaen, Spain (1959-2018)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Investigating hydrological model versatility to simulate extreme flood events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Peredo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Oudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climatologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/climat/202118004⟩</w:t>
+              <w:t xml:space="preserve">Hydrological Sciences Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 67 (4), pp.628-645. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02626667.2022.2030864⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03748639v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03600384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of Arctic rivers recession flow: Global assessment and data-based attribution analysis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Evolution, modeling and mapping of olive grove yields in the province of Jaen, Spain (1959-2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatma Arfaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josyane Ronchail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Oudin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Anctil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2021.126577⟩</w:t>
+              <w:t xml:space="preserve">Climatologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18, pp.4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/climat/202118004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03746425v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03748639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding key factors controlling the duration of river flow intermittency: Case of Burkina Faso in West Africa</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Evolution of Arctic rivers recession flow: Global assessment and data-based attribution analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Sergeant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Therrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Oudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Harouna Karambiri</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Jost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Anctil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology: Regional Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejrh.2021.100908⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 601, pp.126577. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2021.126577⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03371173v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03746425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physically consistent conceptual rainfall–runoff model for urbanized catchments</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Understanding key factors controlling the duration of river flow intermittency: Case of Burkina Faso in West Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Patindé Belemtougri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Ducharne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fowe Tazen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Oudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Ribstein</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harouna Karambiri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2021.126394⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydrology: Regional Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 37, pp.100908. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejrh.2021.100908⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03412621v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03371173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond Imperviousness: The Role of Antecedent Wetness in Runoff Generation in Urbanized Catchments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Physically consistent conceptual rainfall–runoff model for urbanized catchments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Saadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Oudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ribstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Resources Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 56 (11), </w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 599, pp.126394. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2020WR028060⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2021.126394⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03104575v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03412621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crossing the rural–urban boundary in hydrological modelling: How do conceptual rainfall–runoff models handle the specificities of urbanized catchments?</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Impacts of Urbanization on Watershed Water Balances Across the Conterminous United States</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheng Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ge Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Caldwell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuan Fang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrological Processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/hyp.13808⟩</w:t>
+              <w:t xml:space="preserve">Water Resources Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 56 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2019WR026574⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03060541v1</w:t>
+                <w:t xml:space="preserve">hal-03826572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of Urbanization on Watershed Water Balances Across the Conterminous United States</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Crossing the rural–urban boundary in hydrological modelling: How do conceptual rainfall–runoff models handle the specificities of urbanized catchments?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Saadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Oudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ribstein</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Resources Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 56 (7), </w:t>
+              <w:t xml:space="preserve">Hydrological Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 34 (15), pp.3331-3346. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2019WR026574⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/hyp.13808⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03826572v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03060541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de la sensibilité des paramètres d'un modèle &amp;quot;rural&amp;quot; sur des bassins versants urbanisés</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Beyond Imperviousness: The Role of Antecedent Wetness in Runoff Generation in Urbanized Catchments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Saadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Oudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ribstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 2, pp.35-43. </w:t>
+              <w:t xml:space="preserve">Water Resources Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 56 (11), </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/lhb/2019013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2020WR028060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02301466v1</w:t>
+                <w:t xml:space="preserve">hal-03104575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Random Forest Ability in Regionalizing Hourly Hydrological Model Parameters</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Étude de la sensibilité des paramètres d'un modèle &amp;quot;rural&amp;quot; sur des bassins versants urbanisés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Saadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Oudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ribstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 11 (8), pp.1540. </w:t>
+              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2, pp.35-43. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/w11081540⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/lhb/2019013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02303245v1</w:t>
+                <w:t xml:space="preserve">hal-02301466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landward Perspective of Coastal Eutrophication Potential Under Future Climate Change: The Seine River Case (France)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Random Forest Ability in Regionalizing Hourly Hydrological Model Parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Saadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Oudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ribstein</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2018.00136⟩</w:t>
+              <w:t xml:space="preserve">Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (8), pp.1540. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/w11081540⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02042677v1</w:t>
+                <w:t xml:space="preserve">hal-02303245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrological impacts of urbanization at the catchment scale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Landward Perspective of Coastal Eutrophication Potential Under Future Climate Change: The Seine River Case (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Raimonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Thieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Silvestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Oudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rabouille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2018.02.064⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2018.00136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01724099v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02042677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Process-based interpretation of conceptual hydrological model performance using a multinational catchment set</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Hydrological impacts of urbanization at the catchment scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Oudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bahar Salavati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carina Furusho-Percot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ribstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Saadi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Resources Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2016WR019991⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2018.02.064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03985689v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01724099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of gridded meteorological datasets for hydrological modeling</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Process-based interpretation of conceptual hydrological model performance using a multinational catchment set</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Poncelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralf Merz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Merz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juraj Parajka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Oudin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Robert Vautard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrometeorology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1175/JHM-D-17-0018.1⟩</w:t>
+              <w:t xml:space="preserve">Water Resources Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 53 (8), pp.7247-7268. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2016WR019991⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02881318v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03985689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which objective function to calibrate rainfall–runoff models for low-flow index simulations?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Evaluation of gridded meteorological datasets for hydrological modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Raimonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Oudin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Thieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Silvestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Vautard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrological Sciences Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02626667.2017.1308511⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydrometeorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18 (11), pp.3027-3041. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/JHM-D-17-0018.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01734883v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02881318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Quantile Solidarity approach for the parsimonious regionalization of flow duration curves</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Which objective function to calibrate rainfall–runoff models for low-flow index simulations?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Folton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Oudin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrological Sciences Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 62 (9), pp.1364-1380. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02626667.2017.1335399⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 62 (7), pp.1149-1166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02626667.2017.1308511⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03985673v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01734883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling approaches to detect land-use changes: Urbanization analyzed on a set of 43 US catchments</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">The Quantile Solidarity approach for the parsimonious regionalization of flow duration curves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Poncelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Oudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Ribstein</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 538, pp.138-151. </w:t>
+              <w:t xml:space="preserve">Hydrological Sciences Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 62 (9), pp.1364-1380. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2016.04.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/02626667.2017.1335399⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01311319v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03985673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How should a rainfall-runoff model be parameterized in an almost ungauged catchment? A methodology tested on 609 catchments</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Modeling approaches to detect land-use changes: Urbanization analyzed on a set of 43 US catchments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bahar Salavati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Oudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carina Furusho-Percot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ribstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Resources Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2015WR018549⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 538, pp.138-151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2016.04.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01400511v1</w:t>
+                <w:t xml:space="preserve">hal-01311319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de l'impact de l'urbanisation sur la réponse hydrologique de 172 bassins versants américains</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">How should a rainfall-runoff model be parameterized in an almost ungauged catchment? A methodology tested on 609 catchments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Rojas-Serna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Lebecherel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Oudin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Ribstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/lhb/20150033⟩</w:t>
+              <w:t xml:space="preserve">Water Resources Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 52 (6), pp.4765-4784. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2015WR018549⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02601882v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01400511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transferring global uncertainty estimates from gauged to ungauged catchments</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Evaluation de l'impact de l'urbanisation sur la réponse hydrologique de 172 bassins versants américains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Salavati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Oudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carina Furusho-Percot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ribstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/hess-19-2535-2015⟩</w:t>
+              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3, pp.51-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/lhb/20150033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01224248v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02601882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trends in floods in West Africa: analysis based on 11 catchments in the region</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Transferring global uncertainty estimates from gauged to ungauged catchments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bourgin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Oudin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P Ribstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 19 (11), pp.4707-4719. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/hess-19-4707-2015⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 19 (5), pp.2535-2546. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/hess-19-2535-2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01264350v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01224248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the hydrological impacts of rural land use change</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Trends in floods in West Africa: analysis based on 11 catchments in the region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.N. Nka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Oudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Karambiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.E. Paturel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Ribstein</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2166/nh.2013.145⟩</w:t>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 19 (11), pp.4707-4719. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/hess-19-4707-2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01196446v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01264350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seeking genericity in the selection of parameter sets: Impact on hydrological model efficiency</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Charles Perrin</w:t>
+                <w:t xml:space="preserve">Modelling the hydrological impacts of rural land use change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neil Mcintyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Ballard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Bruen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nataliya Bulygina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wouter Buytaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Resources Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 50 (10), pp.8356-8366. </w:t>
+              <w:t xml:space="preserve">Hydrology Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 45 (6), pp.737-754. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2013WR014761⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2166/nh.2013.145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01196447v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01196446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of river bed morphology on discharge and water levels simulated by a 1D Saint-Venant hydraulic model at regional scale</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Seeking genericity in the selection of parameter sets: Impact on hydrological model efficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bourgin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Oudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Mathevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2012.10.027⟩</w:t>
+              <w:t xml:space="preserve">Water Resources Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 50 (10), pp.8356-8366. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2013WR014761⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00762622v1</w:t>
+                <w:t xml:space="preserve">hal-01196447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of climate change on the hydrogeology of two basins in Northern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Habets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Déqué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Ducharne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Gascoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climatic Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 121 (4), pp.771-785. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10584-013-0934-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00913920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrological model parameter instability: A source of additional uncertainty in estimating the hydrological impacts of climate change?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brigode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Brigode</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ludovic Oudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 476, pp.410 - 425. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2012.11.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00785252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All that glitters is not gold: the case of calibrating hydrological models</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Impact of river bed morphology on discharge and water levels simulated by a 1D Saint-Venant hydraulic model at regional scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Firas Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Ducharne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Flipo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Oudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrological Processes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 476, pp.169-177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2012.10.027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/hyp.9264⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00737778v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00762622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential evolution of the Seine River flood regime under climate change [Ivolution potentielle du régime des crues de la Seine sous changement climatique]</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Simon Gascoin</w:t>
+                <w:t xml:space="preserve">All that glitters is not gold: the case of calibrating hydrological models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Moine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Oudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/lhb/2011006⟩</w:t>
+              <w:t xml:space="preserve">Hydrological Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 26, p. 2206 - p. 2210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hyp.9264⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02351639v1</w:t>
+                <w:t xml:space="preserve">hal-00737778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-objective calibration framework for rainfall–discharge models applied to karst systems</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Évolution potentielle du régime des crues de la Seine sous changement climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Ducharne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Sauquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Habets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Déqué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Gascoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2011.01.047⟩</w:t>
+              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2011 (1), pp.51-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/lhb:2011006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03196282v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00557280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolution potentielle du régime des crues de la Seine sous changement climatique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Modeling the impact of in-stream water level fluctuations on stream-aquifer interactions at the regional scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Firas Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Flipo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Habets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Ducharne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Simon Gascoin</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Oudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/lhb:2011006⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 400 (3-4), pp.490-500. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2011.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00557280v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00578266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the impact of in-stream water level fluctuations on stream-aquifer interactions at the regional scale</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Potential evolution of the Seine River flood regime under climate change [Ivolution potentielle du régime des crues de la Seine sous changement climatique]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Ducharne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Oudin</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Sauquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Guyomarc’h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Déqué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Gascoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2011.02.001⟩</w:t>
+              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 1 (1), pp.51--57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/lhb/2011006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00578266v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02351639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data-set cleansing practices and hydrological regionalization: is there any valuable information among outliers?</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A multi-objective calibration framework for rainfall–discharge models applied to karst systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Moussu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Oudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Plagnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Mangin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Bendjoudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrological Sciences Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02626667.2010.505171⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 400 (3-4), pp.364-376. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2011.01.047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02594583v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03196282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are seemingly physically similar catchments truly hydrologically similar?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Data-set cleansing practices and hydrological regionalization: is there any valuable information among outliers?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianluca Boldetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Riffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Oudin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Resources Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2009WR008887⟩</w:t>
+              <w:t xml:space="preserve">Hydrological Sciences Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 55 (6), pp.941-951. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02626667.2010.505171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02594598v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02594583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tilt and strain deformation induced by hydrologically active natural fractures: application to the tiltmeters installed in Sainte-Croix-aux-Mines observatory (France)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Are seemingly physically similar catchments truly hydrologically similar?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Oudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Camerlynck</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison Kay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/J.1365-246X.2009.04197.X⟩</w:t>
+              <w:t xml:space="preserve">Water Resources Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 46 (W11558), pp.15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2009WR008887⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00708093v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02594598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crash tests for a standardized evaluation of hydrological models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrology and Earth System Sciences Discussions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 13, p. 1757 - p. 1764</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00455623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Has land-cover a really significant hydrological impact at the catchment-scale?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Oudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Abstracts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 11, 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00457589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial proximity, physical similarity, regression and ungaged catchments: A comparison of regionalization approaches based on 913 French catchments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Tilt and strain deformation induced by hydrologically active natural fractures: application to the tiltmeters installed in Sainte-Croix-aux-Mines observatory (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Longuevergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Florsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Boudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Oudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Le Moine</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Camerlynck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Resources Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2007WR006240⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 178, pp.667-677. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/J.1365-246X.2009.04197.X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02590551v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00708093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Has land cover a significant impact on mean annual streamflow? An international assessment using 1508 catchments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Spatial proximity, physical similarity, regression and ungaged catchments: A comparison of regionalization approaches based on 913 French catchments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Oudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Moine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Water Resources Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 44, pp.15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2007WR006240⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2008.05.021⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02591202v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02590551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of limited streamflow data on the efficiency and the parameters of rainfallrunoff models</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Has land cover a significant impact on mean annual streamflow? An international assessment using 1508 catchments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Oudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lerat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Michel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrological Sciences Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 357, pp.303-316. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2008.05.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02588933v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02591202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What is really undermining hydrologic science today?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Impact of limited streamflow data on the efficiency and the parameters of rainfallrunoff models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Oudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Oudin</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Rojas-Serna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrological Processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 21, pp.2819-2822</w:t>
+              <w:t xml:space="preserve">Hydrological Sciences Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 52 (1), pp.131-151</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02589509v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02588933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of rainfall-runoff forecasts through mean areal rainfall optimization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Anctil</w:t>
+                <w:t xml:space="preserve">What is really undermining hydrologic science today?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Lauzon</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Cécile Loumagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Mathevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Oudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Hydrological Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 21, pp.2819-2822</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02588063v1</w:t>
+                <w:t xml:space="preserve">hal-02589509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic averaging of rainfall-runoff model simulations from complementary model parameterizations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Oudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Mathevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Resources Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 42 (7), pp.10. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2005WR004636⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02587938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model Parameter Estimation Experiment (MOPEX): an overview of science strategy and major results from the second and third workshops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qingyun Duan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Schaake</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qingyun Duan</w:t>
+                <w:t xml:space="preserve">Stewart Franks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gopi Goteti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 320 (1-2), pp.3-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02587564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of biased and randomly corrupted inputs on the efficiency and the parameters of watershed models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Oudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Mathevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 320, pp.62-83</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02587563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which potential evapotranspiration input for a lumped rainfall-runoff model? Part 2 Towards a simple and efficient potential evapotranspiration model for rainfall-runoff modelling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Improvement of rainfall-runoff forecasts through mean areal rainfall optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Anctil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lauzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Oudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 303 (1-4), pp.290-306. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2004.08.026⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 328 (3-4), pp.717-725. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2006.01.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02584170v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02588063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Which potential evapotranspiration input for a lumped rainfall-runoff model? Part 1 Can rainfall-runoff models effectively handle detailed potential evapotranspiration inputs?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Oudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Anctil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 303 (1-4), pp.275-289. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2004.08.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02584169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Should Bouchet's hypothesis be taken into account in rainfall-runoff modelling? An assessment over 308 catchments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Which potential evapotranspiration input for a lumped rainfall-runoff model? Part 2 Towards a simple and efficient potential evapotranspiration model for rainfall-runoff modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Oudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Hervieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrological Processes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 303 (1-4), pp.290-306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2004.08.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/hyp.5874⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02587335v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02584170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Locating the sources of low-pass behavior within rainfall-runoff models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Should Bouchet's hypothesis be taken into account in rainfall-runoff modelling? An assessment over 308 catchments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Oudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Anctil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Loumagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Resources Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Hydrological Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 19, pp.4093-4106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hyp.5874⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2004WR003291⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02583491v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02587335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assimilation de données d'humidité des sols pour la prévision de crues : comparaison d'un modèle pluie-débit conceptuel et d'un modèle intégrant une interface sol-végétation-atmosphère</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Locating the sources of low-pass behavior within rainfall-runoff models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Oudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cécile Loumagne</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Anctil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences de l'Eau / Journal of Water Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Water Resources Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 40 (11), pp.14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2004WR003291⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02581813v1</w:t>
+                <w:t xml:space="preserve">hal-02583491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assimilation of soil moisture into hydrological models: the sequential method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Loumagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Oudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Le Hegarat Mascle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7847,5440 +7856,5919 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02582775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequential assimilation of soil moisture and streamflow data in a conceptual rainfall-runoff model</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId218" w:history="1">
+                <w:t xml:space="preserve">Assimilation de données d'humidité des sols pour la prévision de crues : comparaison d'un modèle pluie-débit conceptuel et d'un modèle intégrant une interface sol-végétation-atmosphère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Weisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Oudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Loumagne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Oudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue des Sciences de l'Eau / Journal of Water Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 16 (2), pp.173-197</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02581741v1</w:t>
+                <w:t xml:space="preserve">hal-02581813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sequential assimilation of soil moisture and streamflow data in a conceptual rainfall-runoff model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Loumagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Oudin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 280 (1-4), pp.145-161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0022-1694(03)00229-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02581741v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Assimilation of soil moisture into hydrological models for flood forecasting: a variational approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Oudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Weisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Loumagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Le Hegarat Mascle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 29 (6), pp.679-686</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02582778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (38)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (40)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Images et perceptions de l'eau, liens entre le grand public et la communauté scientifique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Relationships between knickpoints and karst systems in the Lunain catchment: geomorphological and hydrogeological implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Nathaly Chourio-Camacho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danny Anchelia Carhuaricra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Valdes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Plagnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Oudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29ème édition de la Réunion des Sciences de la Terre</w:t>
+              <w:t xml:space="preserve">29ème Réunion des Sciences de la Terre (RST 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05484367v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05483409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Groundwater monitoring and modelling, a crucial challenge in a semi-arid and poorly documented region affected by a high poverty rate (southern Madagascar)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Images et perceptions de l'eau, liens entre le grand public et la communauté scientifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rojin Alimohammad Nejad</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Camille Ollivier</w:t>
+                <w:t xml:space="preserve">Véronique Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Oudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ony Nantenaina Andriamiandrisoa</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marine Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Weiss</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">29ème édition de la Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05208015v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05484367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of ten evapotranspiration estimates using a water balance approach – application to Madagascar.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId259" w:history="1">
+                <w:t xml:space="preserve">Groundwater monitoring and modelling, a crucial challenge in a semi-arid and poorly documented region affected by a high poverty rate (southern Madagascar)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romane Berthelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fara Pascale Rakotomandrindra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rojin Alimohammad Nejad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Albert Olioso</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ony Nantenaina Andriamiandrisoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, EGU, Apr 2025, Vienne (AUT), Austria. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-17813⟩</w:t>
+              <w:t xml:space="preserve">, EGU, Apr 2025, Vienne, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-17526⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05208046v1</w:t>
+                <w:t xml:space="preserve">hal-05208015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explicit representation of cities in the ORCHIDEE land surface model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessment of ten evapotranspiration estimates using a water balance approach – application to Madagascar.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rojin Alimohammad Nejad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon D. Carrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Oudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Lalonde Le Pajolec</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Albert Olioso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-6183⟩</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EGU, Apr 2025, Vienne (AUT), Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-17813⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04507914v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05208046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">e-courses for masters: online fundamental semester for master on climate – related sciencedisciplines</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId271" w:history="1">
+                <w:t xml:space="preserve">Sciences de l'eau en ligne : une UE numérique interactive sur les flux d'eau continentaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Oudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gastineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Petetin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Zhiwei Zhu</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gina Fifani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Conference on Ocean Education and Training 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2023, Ghent, Belgium</w:t>
+              <w:t xml:space="preserve">29ème édition de la réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04076557v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05519401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réanalyse globale et modèle hydrologique pour l’analyse de la variabilité multi-décennale des bassins versants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Explicit representation of cities in the ORCHIDEE land surface model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Lalonde Le Pajolec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Brigode</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ludovic Oudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Ducharne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bastin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Arboleda-Obando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion des Sciences de la Terre, 28ème édition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Vienna, Austria. pp.EGU24-6183, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-6183⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04318471v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04507914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding uncertainties in future evapotranspiration projections to study the impact of climate change on hydrology over France</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">e-courses for masters: online fundamental semester for master on climate – related sciencedisciplines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Fournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Cardinal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Gastineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Petetin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhiwei Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAHS-AISH Scientific Assembly 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">1st International Conference on Ocean Education and Training 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03701241v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04076557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of 21 gridded precipitation datasets quality in estimating rainfall in Madagascar</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Réanalyse globale et modèle hydrologique pour l’analyse de la variabilité multi-décennale des bassins versants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brigode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Oudin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIth Scientific Assembly of the International Association of Hydrological Sciences (IAHS 2022)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Réunion des Sciences de la Terre, 28ème édition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Rennes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04217458v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04318471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling long-term effects of climate change and anthropogenic activities on water resources of the Moselle River basin</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Assessment of 21 gridded precipitation datasets quality in estimating rainfall in Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Carriere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Heath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Olioso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Oudin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAHS-AISH Scientific Assembly 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">XIth Scientific Assembly of the International Association of Hydrological Sciences (IAHS 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IAHS, May 2022, Montpellier (34000), France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/iahs2022-213⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03701242v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04217458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation d’un modèle GR semi-distribué pour la simulation des crues extrêmes</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Modelling long-term effects of climate change and anthropogenic activities on water resources of the Moselle River basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Lemaitre-Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Thirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Oudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4es Rencontres HydroGR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Antony, France</w:t>
+              <w:t xml:space="preserve">IAHS-AISH Scientific Assembly 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03537026v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03701242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de la température de la Seine à Paris à l’horizon 2100.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Understanding uncertainties in future evapotranspiration projections to study the impact of climate change on hydrology over France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Lemaitre-Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Oudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Thirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lila Collet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque PIREN Seine 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">IAHS-AISH Scientific Assembly 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03533416v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03701241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncertainty on evapotranspiration formulation and its hydrological implication under climate change over France</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Modélisation de la température de la Seine à Paris à l’horizon 2100.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphné Ladet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Le Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Ducharne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU 2021</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloque PIREN Seine 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03266281v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03533416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geomorphological alteration of urban rivers assessed by hydrological modelling</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Uncertainty on evapotranspiration formulation and its hydrological implication under climate change over France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Lemaitre-Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Oudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Brigode</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Thirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lila Collet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4es Rencontres HydroGR</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-9946⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03537380v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03266281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating hydrological model versatility to simulate extreme flood events</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Adaptation d’un modèle GR semi-distribué pour la simulation des crues extrêmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Peredo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Oudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">4es Rencontres HydroGR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Antony, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04573219v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03537026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projections hydro climatiques dans la province oléicole de Jaén (Andalousie)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Geomorphological alteration of urban rivers assessed by hydrological modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Saadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouaar Cheikh Larafa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Oudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brigode</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIC 2019 - XXXIIème Colloque International de l’AIC: Le Changement Climatique, la Variabilité et les Risques Climatiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Thessaloniki, Grèce. pp.39-44</w:t>
+              <w:t xml:space="preserve">4es Rencontres HydroGR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Antony, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03748701v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03537380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What type of floods are rainfall-runoff models able to simulate based on a long-term atmospheric reanalysis?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigating hydrological model versatility to simulate extreme flood events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Peredo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Oudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assemblée Générale de l’EGU</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Online conference, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-2984⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03020776v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04573219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regionalized rainfall-runoff model to estimate low-flow indices in gauged and ungauged basins</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Projections hydro climatiques dans la province oléicole de Jaén (Andalousie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pinna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Oudin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josyane Ronchail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bastin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th HyMeX Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">AIC 2019 - XXXIIème Colloque International de l’AIC: Le Changement Climatique, la Variabilité et les Risques Climatiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Thessaloniki, Grèce. pp.39-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02606915v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03748701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regionalized rainfall-runoff model to estimate low-flow indices in gauged and ungauged basins</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">What type of floods are rainfall-runoff models able to simulate based on a long-term atmospheric reanalysis?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brigode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Wilhelm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Gailhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Mathevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Oudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th HyMex worshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Barcelona, Spain. pp.14</w:t>
+              <w:t xml:space="preserve">Assemblée Générale de l’EGU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02609920v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03020776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are conceptual rainfall-runoff models robust enough to quantify the impacts of urbanization?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Regionalized rainfall-runoff model to estimate low-flow indices in gauged and ungauged basins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Folton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Oudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assemblée Générale de l’AGU</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">10th HyMeX Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03018690v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02606915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysing the impact of urban areas patterns on the mean annual flow of 43 urbanized catchments</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Regionalized rainfall-runoff model to estimate low-flow indices in gauged and ungauged basins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Folton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Oudin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Ribstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAHS 2015 General Assembly</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">10th HyMex worshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Barcelona, Spain. pp.14</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01504445v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02609920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-temporal changes of urban areas patterns and their impact on 100 urban catchments hydrology</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Are conceptual rainfall-runoff models robust enough to quantify the impacts of urbanization?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brigode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Oudin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Ribstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Union of Geodesy and Geophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Prague, Czech Republic. pp.1</w:t>
+              <w:t xml:space="preserve">Assemblée Générale de l’AGU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02601945v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03018690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ensuring the consistancy of Flow Direction Curve reconstructions : the &amp;quot;quantile solidarity&amp;quot; approach</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Analysing the impact of urban areas patterns on the mean annual flow of 43 urbanized catchments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Salavati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Oudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carina Furusho-Percot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ribstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IAHS 2015 General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Prague, Czech Republic. pp.29-32, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/piahs-370-29-2015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02601360v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01504445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A method for reducing climate variation influence on the study of the urbanization impact assessment over 200 watersheds stream flow in USA</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+                <w:t xml:space="preserve">Spatio-temporal changes of urban areas patterns and their impact on 100 urban catchments hydrology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Salavati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Oudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carina Furusho-Percot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ribstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">International Union of Geodesy and Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Prague, Czech Republic. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02599824v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02601945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of decennal floods in west Africa’s rivers.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Ensuring the consistancy of Flow Direction Curve reconstructions : the &amp;quot;quantile solidarity&amp;quot; approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Poncelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Oudin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Ribstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Vienne, Austria. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02053963v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02601360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can model uncertainty estimates be transferred from gaged to ungaged catchments? Confronting spatial proximity- and physical similarity-based approaches on 913 French catchments</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Analysis of decennal floods in west Africa’s rivers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Nka Nnomo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Oudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Karambiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Emmanuel Paturel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ribstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PUB Symposium 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Delft, Netherlands</w:t>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03701750v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02053963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bridging the gap between local scale hydraulic modeling and regional scale hydrological modeling (Oise basin case study, France)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A method for reducing climate variation influence on the study of the urbanization impact assessment over 200 watersheds stream flow in USA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Salavati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Oudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carina Furusho-Percot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ribstein</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00800867v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02599824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of river rating curves interpolation methods on in-stream water level assessment and stream-aquifer exchanges in a regional distributed hydro(geo)logical model</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Can model uncertainty estimates be transferred from gaged to ungaged catchments? Confronting spatial proximity- and physical similarity-based approaches on 913 French catchments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bourgin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Oudin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of AGU Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2011, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">PUB Symposium 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00709789v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03701750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From catchment similarity to hydrological similarity: a review of the difficulties hindering the regionalization of hydrological models</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Influence of river rating curves interpolation methods on in-stream water level assessment and stream-aquifer exchanges in a regional distributed hydro(geo)logical model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Firas Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Flipo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal de Fouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Ducharne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Oudin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Vienna, Austria. pp.1</w:t>
+              <w:t xml:space="preserve">Proceedings of AGU Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02594964v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00709789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of the parameters of rainfall-runoff models at ungaged locations: can we benefit from the regionalization of flow statistics?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">From catchment similarity to hydrological similarity: a review of the difficulties hindering the regionalization of hydrological models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Oudin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Vienna, Austria. 1 p</w:t>
+              <w:t xml:space="preserve">8th EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Vienna, Austria. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00583227v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02594964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution potentielle du régime des crues de la Seine sous changement climatique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Bridging the gap between local scale hydraulic modeling and regional scale hydrological modeling (Oise basin case study, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Firas Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Flipo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Ducharne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Oudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Habets</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric Sauquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SHF "Risques inondation en Ile de France"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Paris, France. 8 p</w:t>
+              <w:t xml:space="preserve">EGU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00593763v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00800867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate change impacts on water resources and hydrological extremes in northern France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Evolution potentielle du régime des crues de la Seine sous changement climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Ducharne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Habets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Oudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Gascoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sauquet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Viennot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIII Conference on Computational Methods in Water Resources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Barcelona, Spain. pp.8</w:t>
+              <w:t xml:space="preserve">SHF "Risques inondation en Ile de France"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Paris, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02593959v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00593763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of 1D river flow modeling to the quantification of stream-aquifer interactions in a regional hydrological model</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Identification of the parameters of rainfall-runoff models at ungaged locations: can we benefit from the regionalization of flow statistics?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianluca Boldetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Oudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIII International Conference on Water Resources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Barcelona, Spain. http://congress.cimne.com/cmwr2010/Proceedings/docs/p60.pdf</w:t>
+              <w:t xml:space="preserve">7th EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Vienna, Austria. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00800830v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00583227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical modelling to remove hydrological effects at local and regional scale: application to the 100-m hydrostatic inclinometer in Sainte-Croix-aux-Mines (France)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Florsch</w:t>
+                <w:t xml:space="preserve">Climate change impacts on water resources and hydrological extremes in northern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Ducharne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Habets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Pagé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Sauquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Viennot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUGG - Observing our Changing Earth</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">XVIII Conference on Computational Methods in Water Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Barcelona, Spain. pp.8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00710442v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02593959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can we determine rainfall-runoff model parameters from vegetation catchment characteristics?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Contribution of 1D river flow modeling to the quantification of stream-aquifer interactions in a regional hydrological model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Firas Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Flipo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Habets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Ducharne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Oudin</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">François Anctil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIIth IAHS Scientific Assembly, Foz do Iguaçu, BRA, 3-9 April 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Foz do Iguaçu, Brazil. pp.1</w:t>
+              <w:t xml:space="preserve">XVIII International Conference on Water Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Barcelona, Spain. http://congress.cimne.com/cmwr2010/Proceedings/docs/p60.pdf</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02586723v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00800830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Looking for a relevant potential evapotranspiration model at the watershed scale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Physical modelling to remove hydrological effects at local and regional scale: application to the 100-m hydrostatic inclinometer in Sainte-Croix-aux-Mines (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Longuevergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Boudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Boy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Oudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">François Anctil</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Florsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGS-AGU-EUG joint assembly, Nice, 7-11 April 2003</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IUGG - Observing our Changing Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Perugia, Italy. pp.533-539, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-85426-5_63⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02581473v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00710442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequential assimilation of runoff and soil moisture data into hydrological models</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Can we determine rainfall-runoff model parameters from vegetation catchment characteristics?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Oudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Anctil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGS 27th General assembly, Nice, FRA, 21-26 avril 2002</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Nice, France. pp.1</w:t>
+              <w:t xml:space="preserve">VIIth IAHS Scientific Assembly, Foz do Iguaçu, BRA, 3-9 April 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Foz do Iguaçu, Brazil. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02583083v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02586723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assimilation de données d'humidité du sol et de débit dans un modèle hydrologique</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Looking for a relevant potential evapotranspiration model at the watershed scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Oudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Hervieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Anctil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AMA 2002, Atelier de modélisation de l'atmosphère, Toulouse, 17-19 décembre 2002</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Toulouse, France. pp.115-118</w:t>
+              <w:t xml:space="preserve">EGS-AGU-EUG joint assembly, Nice, 7-11 April 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02583105v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02581473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sequential assimilation of runoff and soil moisture data into hydrological models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Loumagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Oudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Ricard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGS 27th General assembly, Nice, FRA, 21-26 avril 2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Nice, France. pp.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02583083v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assimilation de données d'humidité du sol et de débit dans un modèle hydrologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Loumagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Oudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Ricard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AMA 2002, Atelier de modélisation de l'atmosphère, Toulouse, 17-19 décembre 2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Toulouse, France. pp.115-118</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02583105v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Assimilation of soil moisture into hydrological models for flood forecasting : a variational approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Oudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Weisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Loumagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Le Hegarat Mascle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th international workshop application of remote sensing in hydrology, Montpellier, 2-5 octobre 2001</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, Montpellier, France. pp.9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02581224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (7)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation au changement climatique des usages de l’eau du bassin versant de la Moselle</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Large-scale streamflow regionalization in ungauged West African catchments: How do classical and deep learning approaches compare?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Tramblay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serigne Bassirou Diop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadilath Kate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issam Souassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Dieppois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée "Hydrologie de l'Anthropocène" du département AQUA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Vienna, Austria. 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu26-1536⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03922627v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05567994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity analysis for a flood and inundation mapping forecasting modelling chain</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Adaptation au changement climatique des usages de l’eau du bassin versant de la Moselle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Lemaitre-Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Thirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Oudin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Le Moine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">Journée "Hydrologie de l'Anthropocène" du département AQUA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04573572v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03922627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation multi-acteurs de la gestion de l’eau, dans un contexte de changement climatique : le cas de l’oléiculture en Andalousie</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Sensitivity analysis for a flood and inundation mapping forecasting modelling chain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Peredo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Oudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hervé Le Treut</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Moine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier Climat et Impacts, Session 7 : changement climatique, économie et société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Orsay, France. </w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01952395v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04573572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rainfall-runoff model to estimate low-flow indices</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Modélisation multi-acteurs de la gestion de l’eau, dans un contexte de changement climatique : le cas de l’oléiculture en Andalousie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pinna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Oudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josyane Ronchail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Le Treut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Vienna, Austria. Geophysical Research Abstracts, 18, pp.1, 2016</w:t>
+              <w:t xml:space="preserve">Atelier Climat et Impacts, Session 7 : changement climatique, économie et société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Orsay, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02605674v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01952395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study of regionalization methods for simulating low flows from a small number of model parameters</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+                <w:t xml:space="preserve">Rainfall-runoff model to estimate low-flow indices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Folton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Oudin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Vienna, Austria. 17, pp.1, 2015</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Vienna, Austria. Geophysical Research Abstracts, 18, pp.1, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02605680v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02605674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are point streamflow measurements a valid alternative to address the ungauged basins issue ?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Comparative study of regionalization methods for simulating low flows from a small number of model parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Folton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Oudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cécile Loumagne</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th IAHS Scientific Assembly - IAHS Workshops : Regionalisation of models for operational purposes in developing countries, 37th IAH Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Hyderabad, India. pp.1, 2009</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Vienna, Austria. 17, pp.1, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02592326v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02605680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Are point streamflow measurements a valid alternative to address the ungauged basins issue ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Oudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Rojas-Serna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Loumagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8th IAHS Scientific Assembly - IAHS Workshops : Regionalisation of models for operational purposes in developing countries, 37th IAH Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Hyderabad, India. pp.1, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02592326v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Predictions in Ungaged Catchments: Favoring Hydro-diversity rather than Hydro-Eugenics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Oudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Court Of Miracles of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Paris, France. pp.1, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02591432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13290,265 +13778,265 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact du changement climatique sur les ressources en eau du bassin versant de la Seine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Habets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Déqué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Ducharne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Gascoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Agence de l'Eau Seine-Normandie, pp.47, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00667192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact du changement climatique sur les ressources en eau du bassin de la Seine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Habets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Boé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Déqué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Ducharne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Gascoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Agence de l'Eau Seine Normandie, pp.48, 2011, : 978-2-918251-12-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02596850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13558,508 +14046,508 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predictions of runoff hydrographs in ungauged basins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juraj Parajka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stacey Archfield</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andras Bárdossy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Chiew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Runoff prediction in ungauged basins: Synthesis across processes, places and scales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cambridge university press, pp.227-269, 2013, 978-1-107-02818-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02599684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le changement climatique menace-t-il les ressources en eau ? Le cas des bassins de la Seine et de la Somme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Ducharne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Habets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Viennot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bourqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éclairages sur notre futur commun</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau de Recherche sur le Développement Soutenable (R2DS), pp.4, 2009, 6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00507505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How informative is land-cover for the regionalisation of the GR4J rainfall-runoff model? Lessons of a downward approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Oudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Loumagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Large Sample Basin Experiments for Hydrological Model Parameterization: Results of the Model Parameter ExperimentMOPEX. IAHS Publ. 307</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AISH, pp.246-255, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02588694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Has basin-scale modelling advanced beyond empiricism?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Oudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Mathevet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Large Sample Basin Experiments for Hydrological Model Parameterization: Results of the Model Parameter Experiment MOPEX. IAHS Publ. 307</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AISH, pp.108-116, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02588690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14069,345 +14557,257 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testing similarity indices to reduce predictive uncertainty in ungauged basins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Oudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Rojas-Serna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quantification and Reduction of Predictive Uncertainty for Sustainable Water Resources Management, IAHS Publication 313</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, pp.303-310</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02590002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diverse urban effects on precipitation over North American and European cities</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Using global reanalysis and rainfall-runoff model to study multi-decadal variability in catchment hydrology at the European scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brigode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Oudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025</w:t>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...74 lines deleted...]
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04790458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14417,736 +14817,736 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PROSPECTIVE - Surfaces et interfaces continentales 2024-2028</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ayrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucilla Benedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Calmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INSU, CNRS. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04936744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospective Surfaces et Interfaces Continentales : 2024-2028</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ayrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pinay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ferrage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Abcha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ackerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INSU, CNRS; INEE, CNRS. 2024, 147 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-05045026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projections des températures de l'eau de la Seine à Paris à l'horizon 2100</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphné Ladet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Ducharne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mines Paris-PSL. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03533469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inventaire et diagnostic des modèles simples de prévision des crues déjà existants sur le bassin de la Seine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Oudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2005, pp.133</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02587707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prévision des crues sur le bassin amont de la Loire à partir de modèles pluie-débit globaux et de réseaux de neurones. Rapport Final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Jenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Oudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Mathevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2004, pp.85</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02582787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse du rôle de l'information climatique pour la détermination de l'évapotranspiration dans la modélisation pluie-débit. Rapport final - Années 2001-2002</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Oudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hervieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2003, pp.49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02581472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15156,114 +15556,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche d'un modèle d'évapotranspiration potentielle pertinent comme entrée d'un modèle pluie-débit global</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Oudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hydrologie. ENGREF (AgroParisTech), 2004. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pastel-00000931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId375"/>
+      <w:footerReference w:type="default" r:id="rId389"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -15331,51 +15731,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3F823655"/>
+    <w:nsid w:val="318E6D7A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15562,51 +15962,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ludovic-oudin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3712-0933" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/165620137" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/L-5828-2018" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05006074v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Oudin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Caupin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brigode" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2025.133145" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383979v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-29-5535-2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520063v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Mahcer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djelloul Baahmed" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherifa Hanene Kamelia Chemirik" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/johh-2024-0020" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04614411v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lemaitre-Basset" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thirel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dorchies" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2024.101855" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04153014v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ollivier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Carri&#232;re" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Heath" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Olioso" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo Rabefitia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2023.101400" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04171826v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Lalonde Le Pajolec" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bastin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2023.101605" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176233v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Mathevet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Moine" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vazken Andr&#233;assian" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoshin Gupta" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.189" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888430v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dumont" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Plagnes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lachassagne" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Gu&#233;rin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bayu Nugraha" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.192" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519354v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Lalonde" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.146" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03666187v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dumont" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saadi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lachassagne" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nugraha" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2022.101037" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03701195v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-022-03384-1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03658861v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Collet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-26-2147-2022" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03600384v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Peredo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Helena Ramos" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2022.2030864" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03748639v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Arfaoui" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cohen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josyane Ronchail" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/climat/202118004" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03746425v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Sergeant" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Therrien" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jost" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Anctil" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2021.126577" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03371173v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Patind&#233; Belemtougri" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Ducharne" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fowe Tazen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harouna Karambiri" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2021.100908" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03412621v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Saadi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ribstein" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2021.126394" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03104575v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020WR028060" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03060541v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.13808" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03826572v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Li" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ge Sun" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Caldwell" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Cohen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Fang" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019WR026574" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02301466v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2019013" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02303245v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w11081540" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02042677v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Raimonet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thieu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Silvestre" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rabouille" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00136" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01724099v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahar Salavati" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Furusho-Percot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2018.02.064" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985689v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Poncelet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Merz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Merz" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juraj Parajka" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016WR019991" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881318v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Vautard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JHM-D-17-0018.1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734883v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Garcia" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Folton" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2017.1308511" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985673v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2017.1335399" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01311319v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2016.04.010" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400511v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Rojas-Serna" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Lebecherel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015WR018549" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601882v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Salavati" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/20150033" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01224248v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bourgin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-19-2535-2015" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01264350v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.N. Nka" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Karambiri" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Paturel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Ribstein" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-19-4707-2015" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196446v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Mcintyre" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ballard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bruen" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliya Bulygina" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Buytaert" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/nh.2013.145" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196447v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013WR014761" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00762622v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Saleh" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Flipo" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ledoux" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2012.10.027" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZVSQ7Z6C-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00913920v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Habets" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bo&#233;" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel D&#233;qu&#233;" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gascoin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-013-0934-x" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WP9WSWZM-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785252v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2012.11.012" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737778v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.9264" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351639v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sauquet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Guyomarc&#8217;h" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2011006" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196282v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Moussu" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mangin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Bendjoudi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2011.01.047" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F264Z3X3-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557280v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb:2011006" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00578266v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2011.02.001" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-983RHLQ6-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594583v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Boldetti" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Riffard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2010.505171" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594598v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Kay" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009WR008887" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C40C3C1F45543FAF4426CAE788E90842F1EAD8A1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708093v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Longuevergne" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Florsch" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boudin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Camerlynck" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1365-246X.2009.04197.X" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455623v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Berthet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lerat" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457589v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590551v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Michel" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007WR006240" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C8FB6AC37D1AA53E0FA94CDDA09D38B0BBF7F058/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591202v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2008.05.021" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QTCX7RFJ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588933v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589509v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Loumagne" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588063v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lauzon" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2006.01.016" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L3XNL4SZ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587938v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005WR004636" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587564v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingyun Duan" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Schaake" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stewart Franks" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gopi Goteti" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587563v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584170v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hervieu" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2004.08.026" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DB7JBRMS-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584169v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2004.08.025" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-23ZKVML3-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587335v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.5874" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LM1WG6XF-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583491v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004WR003291" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581813v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Weisse" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582775v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aubert" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Hegarat Mascle" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581741v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-1694(03)00229-4" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ND1SWZTG-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582778v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484367v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Durand" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Rousseau" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Weiss" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05208015v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Berthelin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fara Pascale Rakotomandrindra" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rojin Alimohammad Nejad" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ony Nantenaina Andriamiandrisoa" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-17526" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05208046v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon D. Carri&#232;re" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-17813" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04507914v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Arboleda-Obando" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-6183" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04076557v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Fournel" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cardinal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gastineau" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Petetin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiwei Zhu" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318471v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03701241v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217458v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Carriere" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Heath" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-213" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03701242v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03537026v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03533416v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rivi&#232;re" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Thomas" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Ladet" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Breton" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266281v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-9946" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03537380v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouaar Cheikh Larafa" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gob" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573219v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-2984" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03748701v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pinna" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020776v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Wilhelm" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gailhard" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606915v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609920v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018690v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504445v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ribstein" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-370-29-2015" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601945v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601360v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599824v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02053963v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Nka Nnomo" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Karambiri" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Paturel" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03701750v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00800867v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00709789v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal de Fouquet" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594964v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583227v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593763v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593959v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pag&#233;" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Viennot" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00800830v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710442v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Boy" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85426-5_63" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586723v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581473v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583083v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Ricard" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583105v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581224v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03922627v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573572v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952395v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Treut" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605674v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605680v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arnaud" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592326v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591432v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00667192v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596850v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Habets" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bo&#233;" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599684v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacey Archfield" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andras B&#225;rdossy" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Chiew" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00507505v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Viennot" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bourqui" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588694v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588690v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590002v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456596v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790458v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04936744v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Benedetti" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bertrand" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchez" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Calmet" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03533469v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587707v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582787v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Jenni" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581472v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00000931v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ludovic-oudin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3712-0933" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/165620137" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/L-5828-2018" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456596v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Lalonde" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bastin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Oudin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2026.102867" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05006074v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Caupin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brigode" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2025.133145" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383979v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-29-5535-2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520063v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Mahcer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djelloul Baahmed" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherifa Hanene Kamelia Chemirik" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/johh-2024-0020" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04614411v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lemaitre-Basset" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thirel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dorchies" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2024.101855" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04153014v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ollivier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Carri&#232;re" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Heath" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Olioso" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo Rabefitia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2023.101400" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888430v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dumont" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Plagnes" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lachassagne" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Gu&#233;rin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bayu Nugraha" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.192" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04171826v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Lalonde Le Pajolec" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2023.101605" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176233v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Mathevet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Moine" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vazken Andr&#233;assian" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoshin Gupta" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.189" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03701195v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-022-03384-1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519354v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.146" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03666187v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dumont" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saadi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lachassagne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nugraha" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2022.101037" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03658861v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Collet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-26-2147-2022" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03600384v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Peredo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Helena Ramos" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2022.2030864" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03748639v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Arfaoui" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cohen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josyane Ronchail" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/climat/202118004" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03746425v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Sergeant" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Therrien" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jost" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Anctil" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2021.126577" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03371173v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Patind&#233; Belemtougri" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Ducharne" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fowe Tazen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harouna Karambiri" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2021.100908" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03412621v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Saadi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ribstein" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2021.126394" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03826572v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Li" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ge Sun" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Caldwell" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Cohen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Fang" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019WR026574" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03060541v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.13808" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03104575v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020WR028060" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02301466v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2019013" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02303245v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w11081540" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02042677v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Raimonet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thieu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Silvestre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rabouille" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00136" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01724099v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahar Salavati" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Furusho-Percot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2018.02.064" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985689v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Poncelet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Merz" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Merz" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juraj Parajka" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016WR019991" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881318v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Vautard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JHM-D-17-0018.1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734883v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Garcia" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Folton" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2017.1308511" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985673v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2017.1335399" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01311319v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2016.04.010" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400511v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Rojas-Serna" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Lebecherel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015WR018549" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601882v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Salavati" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/20150033" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01224248v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bourgin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-19-2535-2015" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01264350v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.N. Nka" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Karambiri" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Paturel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Ribstein" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-19-4707-2015" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196446v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Mcintyre" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ballard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bruen" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliya Bulygina" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Buytaert" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/nh.2013.145" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196447v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013WR014761" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00913920v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Habets" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bo&#233;" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel D&#233;qu&#233;" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gascoin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-013-0934-x" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WP9WSWZM-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785252v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2012.11.012" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00762622v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Saleh" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Flipo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ledoux" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2012.10.027" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZVSQ7Z6C-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737778v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.9264" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557280v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sauquet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb:2011006" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00578266v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2011.02.001" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-983RHLQ6-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351639v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Guyomarc&#8217;h" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2011006" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196282v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Moussu" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mangin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Bendjoudi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2011.01.047" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F264Z3X3-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594583v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Boldetti" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Riffard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2010.505171" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594598v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Kay" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009WR008887" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C40C3C1F45543FAF4426CAE788E90842F1EAD8A1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455623v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Berthet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lerat" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457589v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708093v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Longuevergne" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Florsch" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boudin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Camerlynck" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1365-246X.2009.04197.X" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590551v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Michel" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007WR006240" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C8FB6AC37D1AA53E0FA94CDDA09D38B0BBF7F058/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591202v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2008.05.021" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QTCX7RFJ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588933v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589509v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Loumagne" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587938v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005WR004636" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587564v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingyun Duan" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Schaake" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stewart Franks" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gopi Goteti" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587563v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588063v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lauzon" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2006.01.016" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L3XNL4SZ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584169v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2004.08.025" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-23ZKVML3-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584170v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hervieu" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2004.08.026" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DB7JBRMS-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587335v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.5874" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LM1WG6XF-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583491v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004WR003291" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582775v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aubert" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Hegarat Mascle" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581813v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Weisse" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581741v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-1694(03)00229-4" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ND1SWZTG-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582778v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483409v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Nathaly Chourio-Camacho" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Anchelia Carhuaricra" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Valdes" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484367v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Durand" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Rousseau" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Weiss" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05208015v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Berthelin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fara Pascale Rakotomandrindra" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rojin Alimohammad Nejad" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ony Nantenaina Andriamiandrisoa" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-17526" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05208046v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon D. Carri&#232;re" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-17813" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519401v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gastineau" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Petetin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina Fifani" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04507914v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Arboleda-Obando" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-6183" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04076557v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Fournel" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cardinal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiwei Zhu" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318471v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217458v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Carriere" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Heath" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-213" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03701242v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03701241v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03533416v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rivi&#232;re" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Thomas" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Ladet" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Breton" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266281v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-9946" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03537026v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03537380v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouaar Cheikh Larafa" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gob" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573219v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-2984" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03748701v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pinna" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020776v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Wilhelm" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gailhard" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606915v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609920v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018690v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504445v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ribstein" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-370-29-2015" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601945v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601360v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02053963v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Nka Nnomo" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Karambiri" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Paturel" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599824v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03701750v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00709789v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal de Fouquet" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594964v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00800867v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593763v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583227v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593959v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pag&#233;" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Viennot" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00800830v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710442v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Boy" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85426-5_63" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586723v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581473v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583083v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Ricard" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583105v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581224v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05567994v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tramblay" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serigne Bassirou Diop" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadilath Kate" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Souassi" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Dieppois" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-1536" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03922627v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573572v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952395v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Treut" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605674v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605680v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arnaud" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592326v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591432v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00667192v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596850v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Habets" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bo&#233;" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599684v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacey Archfield" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andras B&#225;rdossy" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Chiew" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00507505v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Viennot" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bourqui" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588694v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588690v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590002v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790458v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04936744v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Benedetti" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bertrand" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchez" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Calmet" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03533469v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587707v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582787v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Jenni" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581472v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00000931v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>