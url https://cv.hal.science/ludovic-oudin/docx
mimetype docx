--- v1 (2026-04-05)
+++ v2 (2026-05-01)
@@ -2341,177 +2341,147 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03412621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of Urbanization on Watershed Water Balances Across the Conterminous United States</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Beyond Imperviousness: The Role of Antecedent Wetness in Runoff Generation in Urbanized Catchments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Saadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Oudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ribstein</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Resources Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 56 (7), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2019WR026574⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 56 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2020WR028060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03826572v1</w:t>
+                <w:t xml:space="preserve">hal-03104575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crossing the rural–urban boundary in hydrological modelling: How do conceptual rainfall–runoff models handle the specificities of urbanized catchments?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Saadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2530,180 +2500,210 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ribstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrological Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 34 (15), pp.3331-3346. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/hyp.13808⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03060541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond Imperviousness: The Role of Antecedent Wetness in Runoff Generation in Urbanized Catchments</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Impacts of Urbanization on Watershed Water Balances Across the Conterminous United States</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheng Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ge Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Caldwell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuan Fang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Resources Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 56 (11), </w:t>
+              <w:t xml:space="preserve">, 2020, 56 (7), </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2020WR028060⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2019WR026574⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03104575v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03826572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de la sensibilité des paramètres d'un modèle &amp;quot;rural&amp;quot; sur des bassins versants urbanisés</w:t>
               </w:r>
@@ -4523,419 +4523,419 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01196447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of climate change on the hydrogeology of two basins in Northern France</w:t>
+                <w:t xml:space="preserve">Impact of river bed morphology on discharge and water levels simulated by a 1D Saint-Venant hydraulic model at regional scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Habets</w:t>
+                <w:t xml:space="preserve">Firas Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Ducharne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Boé</w:t>
+                <w:t xml:space="preserve">Nicolas Flipo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Oudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Déqué</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emmanuel Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climatic Change</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 476, pp.169-177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2012.10.027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10584-013-0934-x⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00913920v1</w:t>
+                <w:t xml:space="preserve">hal-00762622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrological model parameter instability: A source of additional uncertainty in estimating the hydrological impacts of climate change?</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Impact of climate change on the hydrogeology of two basins in Northern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Habets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Boé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Déqué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Ducharne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Gascoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2012.11.012⟩</w:t>
+              <w:t xml:space="preserve">Climatic Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 121 (4), pp.771-785. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10584-013-0934-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00785252v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00913920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of river bed morphology on discharge and water levels simulated by a 1D Saint-Venant hydraulic model at regional scale</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Flipo</w:t>
+                <w:t xml:space="preserve">Hydrological model parameter instability: A source of additional uncertainty in estimating the hydrological impacts of climate change?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brigode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Oudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Ledoux</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 476, pp.169-177. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 476, pp.410 - 425. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2012.11.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2012.10.027⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00762622v1</w:t>
+                <w:t xml:space="preserve">hal-00785252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">All that glitters is not gold: the case of calibrating hydrological models</w:t>
               </w:r>
@@ -5049,583 +5049,583 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00737778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolution potentielle du régime des crues de la Seine sous changement climatique</w:t>
+                <w:t xml:space="preserve">Potential evolution of the Seine River flood regime under climate change [Ivolution potentielle du régime des crues de la Seine sous changement climatique]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Ducharne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sauquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Guyomarc’h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Déqué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Gascoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 2011 (1), pp.51-57. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/lhb:2011006⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 1 (1), pp.51--57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/lhb/2011006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00557280v1</w:t>
+                <w:t xml:space="preserve">hal-02351639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the impact of in-stream water level fluctuations on stream-aquifer interactions at the regional scale</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Agnès Ducharne</w:t>
+                <w:t xml:space="preserve">A multi-objective calibration framework for rainfall–discharge models applied to karst systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Moussu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Oudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Plagnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Mangin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Bendjoudi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 400 (3-4), pp.490-500. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 400 (3-4), pp.364-376. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2011.01.047⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2011.02.001⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00578266v1</w:t>
+                <w:t xml:space="preserve">hal-03196282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential evolution of the Seine River flood regime under climate change [Ivolution potentielle du régime des crues de la Seine sous changement climatique]</w:t>
+                <w:t xml:space="preserve">Évolution potentielle du régime des crues de la Seine sous changement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Ducharne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sauquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Habets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Déqué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Gascoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 1 (1), pp.51--57. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/lhb/2011006⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 2011 (1), pp.51-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/lhb:2011006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02351639v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00557280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-objective calibration framework for rainfall–discharge models applied to karst systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Moussu</w:t>
+                <w:t xml:space="preserve">Modeling the impact of in-stream water level fluctuations on stream-aquifer interactions at the regional scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Firas Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Flipo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Habets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Ducharne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Oudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 400 (3-4), pp.364-376. </w:t>
+              <w:t xml:space="preserve">, 2011, 400 (3-4), pp.490-500. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2011.01.047⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2011.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03196282v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00578266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data-set cleansing practices and hydrological regionalization: is there any valuable information among outliers?</w:t>
               </w:r>
@@ -6709,545 +6709,545 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02589509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic averaging of rainfall-runoff model simulations from complementary model parameterizations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improvement of rainfall-runoff forecasts through mean areal rainfall optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Anctil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lauzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Oudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claude Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Resources Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2005WR004636⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 328 (3-4), pp.717-725. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2006.01.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02587938v1</w:t>
+                <w:t xml:space="preserve">hal-02588063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model Parameter Estimation Experiment (MOPEX): an overview of science strategy and major results from the second and third workshops</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">John Schaake</w:t>
+                <w:t xml:space="preserve">Dynamic averaging of rainfall-runoff model simulations from complementary model parameterizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Oudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Mathevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Michel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Water Resources Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 42 (7), pp.10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2005WR004636⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02587564v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02587938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of biased and randomly corrupted inputs on the efficiency and the parameters of watershed models</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thibault Mathevet</w:t>
+                <w:t xml:space="preserve">Model Parameter Estimation Experiment (MOPEX): an overview of science strategy and major results from the second and third workshops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qingyun Duan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Schaake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stewart Franks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gopi Goteti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 320, pp.62-83</w:t>
+              <w:t xml:space="preserve">, 2006, 320 (1-2), pp.3-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02587563v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02587564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of rainfall-runoff forecasts through mean areal rainfall optimization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Lauzon</w:t>
+                <w:t xml:space="preserve">Impact of biased and randomly corrupted inputs on the efficiency and the parameters of watershed models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Oudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Mathevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Charles Perrin</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 328 (3-4), pp.717-725. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2006, 320, pp.62-83</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02588063v1</w:t>
+                <w:t xml:space="preserve">hal-02587563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Which potential evapotranspiration input for a lumped rainfall-runoff model? Part 1 Can rainfall-runoff models effectively handle detailed potential evapotranspiration inputs?</w:t>
               </w:r>
@@ -7748,260 +7748,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02583491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assimilation of soil moisture into hydrological models: the sequential method</w:t>
+                <w:t xml:space="preserve">Assimilation de données d'humidité des sols pour la prévision de crues : comparaison d'un modèle pluie-débit conceptuel et d'un modèle intégrant une interface sol-végétation-atmosphère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Aubert</w:t>
+                <w:t xml:space="preserve">Anne Weisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Oudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Loumagne</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Le Hegarat Mascle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Remote Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 29 (6), pp.711-717</w:t>
+              <w:t xml:space="preserve">Revue des Sciences de l'Eau / Journal of Water Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 16 (2), pp.173-197</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02582775v1</w:t>
+                <w:t xml:space="preserve">hal-02581813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assimilation de données d'humidité des sols pour la prévision de crues : comparaison d'un modèle pluie-débit conceptuel et d'un modèle intégrant une interface sol-végétation-atmosphère</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assimilation of soil moisture into hydrological models: the sequential method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Loumagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Oudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Weisse</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cécile Loumagne</w:t>
+                <w:t xml:space="preserve">S. Le Hegarat Mascle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences de l'Eau / Journal of Water Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 16 (2), pp.173-197</w:t>
+              <w:t xml:space="preserve">Canadian Journal of Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 29 (6), pp.711-717</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02581813v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02582775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sequential assimilation of soil moisture and streamflow data in a conceptual rainfall-runoff model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Loumagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8086,77 +8086,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assimilation of soil moisture into hydrological models for flood forecasting: a variational approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Oudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Weisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Loumagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Le Hegarat Mascle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 29 (6), pp.679-686</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8286,51 +8286,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Oudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29ème Réunion des Sciences de la Terre (RST 2025)</w:t>
+              <w:t xml:space="preserve">29ème Réunion des Sciences de la Terre (RST25)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05483409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -8574,286 +8574,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05208015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of ten evapotranspiration estimates using a water balance approach – application to Madagascar.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rojin Alimohammad Nejad</w:t>
+                <w:t xml:space="preserve">Sciences de l'eau en ligne : une UE numérique interactive sur les flux d'eau continentaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Oudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon D. Carrière</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Albert Olioso</w:t>
+                <w:t xml:space="preserve">Sylvie Gastineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Petetin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gina Fifani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">29ème édition de la réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05208046v1</w:t>
+                <w:t xml:space="preserve">hal-05519401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sciences de l'eau en ligne : une UE numérique interactive sur les flux d'eau continentaux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessment of ten evapotranspiration estimates using a water balance approach – application to Madagascar.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rojin Alimohammad Nejad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon D. Carrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Oudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Gina Fifani</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Olioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29ème édition de la réunion des Sciences de la Terre</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EGU, Apr 2025, Vienne (AUT), Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-17813⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05519401v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05208046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explicit representation of cities in the ORCHIDEE land surface model</w:t>
               </w:r>
@@ -8995,64 +8995,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Fournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Cardinal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gastineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Petetin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhiwei Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9170,505 +9170,488 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04318471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of 21 gridded precipitation datasets quality in estimating rainfall in Madagascar</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Albert Olioso</w:t>
+                <w:t xml:space="preserve">Understanding uncertainties in future evapotranspiration projections to study the impact of climate change on hydrology over France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Lemaitre-Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Oudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Thirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lila Collet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIth Scientific Assembly of the International Association of Hydrological Sciences (IAHS 2022)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IAHS-AISH Scientific Assembly 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Montpellier, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04217458v1</w:t>
+                <w:t xml:space="preserve">hal-03701241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling long-term effects of climate change and anthropogenic activities on water resources of the Moselle River basin</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Thirel</w:t>
+                <w:t xml:space="preserve">Assessment of 21 gridded precipitation datasets quality in estimating rainfall in Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Carriere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Heath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Olioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Oudin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAHS-AISH Scientific Assembly 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">XIth Scientific Assembly of the International Association of Hydrological Sciences (IAHS 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IAHS, May 2022, Montpellier (34000), France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/iahs2022-213⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03701242v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04217458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding uncertainties in future evapotranspiration projections to study the impact of climate change on hydrology over France</w:t>
+                <w:t xml:space="preserve">Modelling long-term effects of climate change and anthropogenic activities on water resources of the Moselle River basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Lemaitre-Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Thirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Oudin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lila Collet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAHS-AISH Scientific Assembly 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03701241v1</w:t>
+                <w:t xml:space="preserve">hal-03701242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de la température de la Seine à Paris à l’horizon 2100.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adaptation d’un modèle GR semi-distribué pour la simulation des crues extrêmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Peredo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Oudin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque PIREN Seine 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">4es Rencontres HydroGR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Antony, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03533416v1</w:t>
+                <w:t xml:space="preserve">hal-03537026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncertainty on evapotranspiration formulation and its hydrological implication under climate change over France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Lemaitre-Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9700,184 +9683,201 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lila Collet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-9946⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03266281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation d’un modèle GR semi-distribué pour la simulation des crues extrêmes</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Modélisation de la température de la Seine à Paris à l’horizon 2100.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphné Ladet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Le Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Ducharne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4es Rencontres HydroGR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Antony, France</w:t>
+              <w:t xml:space="preserve">Colloque PIREN Seine 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03537026v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03533416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geomorphological alteration of urban rivers assessed by hydrological modelling</w:t>
               </w:r>
@@ -11276,64 +11276,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of river rating curves interpolation methods on in-stream water level assessment and stream-aquifer exchanges in a regional distributed hydro(geo)logical model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Firas Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Flipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal de Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11395,316 +11395,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00709789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From catchment similarity to hydrological similarity: a review of the difficulties hindering the regionalization of hydrological models</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Charles Perrin</w:t>
+                <w:t xml:space="preserve">Bridging the gap between local scale hydraulic modeling and regional scale hydrological modeling (Oise basin case study, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Firas Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Flipo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Ducharne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Oudin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Habets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Vienna, Austria. pp.1</w:t>
+              <w:t xml:space="preserve">EGU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02594964v1</w:t>
+                <w:t xml:space="preserve">hal-00800867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bridging the gap between local scale hydraulic modeling and regional scale hydrological modeling (Oise basin case study, France)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Agnès Ducharne</w:t>
+                <w:t xml:space="preserve">From catchment similarity to hydrological similarity: a review of the difficulties hindering the regionalization of hydrological models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Oudin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">8th EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Vienna, Austria. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00800867v1</w:t>
+                <w:t xml:space="preserve">hal-02594964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution potentielle du régime des crues de la Seine sous changement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Ducharne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Habets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Oudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Gascoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sauquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11867,51 +11867,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climate change impacts on water resources and hydrological extremes in northern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Ducharne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Habets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pagé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11979,77 +11979,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of 1D river flow modeling to the quantification of stream-aquifer interactions in a regional hydrological model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Firas Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Flipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Habets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Ducharne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12488,51 +12488,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sequential assimilation of runoff and soil moisture data into hydrological models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Loumagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12596,51 +12596,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assimilation de données d'humidité du sol et de débit dans un modèle hydrologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Loumagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12717,77 +12717,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assimilation of soil moisture into hydrological models for flood forecasting : a variational approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Oudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Weisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Loumagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Le Hegarat Mascle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th international workshop application of remote sensing in hydrology, Montpellier, 2-5 octobre 2001</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, Montpellier, France. pp.9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13792,103 +13792,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact du changement climatique sur les ressources en eau du bassin versant de la Seine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Habets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Déqué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Ducharne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Gascoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Agence de l'Eau Seine-Normandie, pp.47, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
@@ -13936,77 +13936,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Habets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Boé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Déqué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Ducharne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Gascoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Agence de l'Eau Seine Normandie, pp.48, 2011, : 978-2-918251-12-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
@@ -14198,77 +14198,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le changement climatique menace-t-il les ressources en eau ? Le cas des bassins de la Seine et de la Somme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Ducharne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Habets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Viennot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bourqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15075,90 +15075,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projections des températures de l'eau de la Seine à Paris à l'horizon 2100</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphné Ladet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Ducharne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15731,51 +15731,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="318E6D7A"/>
+    <w:nsid w:val="2877EC51"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15962,51 +15962,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ludovic-oudin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3712-0933" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/165620137" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/L-5828-2018" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456596v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Lalonde" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bastin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Oudin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2026.102867" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05006074v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Caupin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brigode" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2025.133145" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383979v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-29-5535-2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520063v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Mahcer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djelloul Baahmed" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherifa Hanene Kamelia Chemirik" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/johh-2024-0020" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04614411v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lemaitre-Basset" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thirel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dorchies" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2024.101855" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04153014v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ollivier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Carri&#232;re" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Heath" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Olioso" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo Rabefitia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2023.101400" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888430v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dumont" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Plagnes" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lachassagne" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Gu&#233;rin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bayu Nugraha" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.192" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04171826v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Lalonde Le Pajolec" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2023.101605" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176233v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Mathevet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Moine" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vazken Andr&#233;assian" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoshin Gupta" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.189" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03701195v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-022-03384-1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519354v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.146" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03666187v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dumont" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saadi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lachassagne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nugraha" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2022.101037" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03658861v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Collet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-26-2147-2022" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03600384v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Peredo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Helena Ramos" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2022.2030864" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03748639v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Arfaoui" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cohen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josyane Ronchail" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/climat/202118004" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03746425v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Sergeant" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Therrien" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jost" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Anctil" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2021.126577" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03371173v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Patind&#233; Belemtougri" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Ducharne" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fowe Tazen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harouna Karambiri" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2021.100908" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03412621v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Saadi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ribstein" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2021.126394" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03826572v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Li" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ge Sun" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Caldwell" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Cohen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Fang" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019WR026574" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03060541v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.13808" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03104575v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020WR028060" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02301466v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2019013" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02303245v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w11081540" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02042677v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Raimonet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thieu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Silvestre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rabouille" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00136" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01724099v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahar Salavati" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Furusho-Percot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2018.02.064" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985689v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Poncelet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Merz" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Merz" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juraj Parajka" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016WR019991" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881318v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Vautard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JHM-D-17-0018.1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734883v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Garcia" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Folton" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2017.1308511" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985673v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2017.1335399" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01311319v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2016.04.010" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400511v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Rojas-Serna" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Lebecherel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015WR018549" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601882v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Salavati" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/20150033" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01224248v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bourgin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-19-2535-2015" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01264350v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.N. Nka" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Karambiri" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Paturel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Ribstein" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-19-4707-2015" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196446v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Mcintyre" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ballard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bruen" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliya Bulygina" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Buytaert" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/nh.2013.145" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196447v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013WR014761" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00913920v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Habets" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bo&#233;" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel D&#233;qu&#233;" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gascoin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-013-0934-x" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WP9WSWZM-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785252v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2012.11.012" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00762622v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Saleh" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Flipo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ledoux" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2012.10.027" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZVSQ7Z6C-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737778v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.9264" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557280v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sauquet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb:2011006" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00578266v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2011.02.001" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-983RHLQ6-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351639v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Guyomarc&#8217;h" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2011006" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196282v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Moussu" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mangin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Bendjoudi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2011.01.047" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F264Z3X3-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594583v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Boldetti" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Riffard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2010.505171" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594598v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Kay" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009WR008887" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C40C3C1F45543FAF4426CAE788E90842F1EAD8A1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455623v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Berthet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lerat" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457589v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708093v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Longuevergne" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Florsch" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boudin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Camerlynck" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1365-246X.2009.04197.X" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590551v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Michel" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007WR006240" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C8FB6AC37D1AA53E0FA94CDDA09D38B0BBF7F058/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591202v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2008.05.021" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QTCX7RFJ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588933v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589509v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Loumagne" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587938v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005WR004636" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587564v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingyun Duan" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Schaake" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stewart Franks" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gopi Goteti" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587563v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588063v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lauzon" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2006.01.016" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L3XNL4SZ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584169v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2004.08.025" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-23ZKVML3-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584170v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hervieu" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2004.08.026" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DB7JBRMS-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587335v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.5874" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LM1WG6XF-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583491v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004WR003291" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582775v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aubert" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Hegarat Mascle" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581813v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Weisse" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581741v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-1694(03)00229-4" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ND1SWZTG-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582778v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483409v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Nathaly Chourio-Camacho" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Anchelia Carhuaricra" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Valdes" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484367v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Durand" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Rousseau" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Weiss" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05208015v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Berthelin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fara Pascale Rakotomandrindra" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rojin Alimohammad Nejad" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ony Nantenaina Andriamiandrisoa" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-17526" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05208046v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon D. Carri&#232;re" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-17813" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519401v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gastineau" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Petetin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina Fifani" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04507914v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Arboleda-Obando" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-6183" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04076557v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Fournel" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cardinal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiwei Zhu" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318471v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217458v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Carriere" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Heath" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-213" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03701242v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03701241v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03533416v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rivi&#232;re" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Thomas" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Ladet" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Breton" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266281v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-9946" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03537026v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03537380v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouaar Cheikh Larafa" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gob" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573219v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-2984" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03748701v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pinna" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020776v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Wilhelm" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gailhard" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606915v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609920v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018690v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504445v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ribstein" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-370-29-2015" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601945v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601360v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02053963v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Nka Nnomo" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Karambiri" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Paturel" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599824v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03701750v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00709789v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal de Fouquet" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594964v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00800867v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593763v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583227v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593959v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pag&#233;" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Viennot" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00800830v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710442v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Boy" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85426-5_63" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586723v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581473v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583083v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Ricard" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583105v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581224v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05567994v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tramblay" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serigne Bassirou Diop" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadilath Kate" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Souassi" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Dieppois" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-1536" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03922627v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573572v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952395v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Treut" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605674v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605680v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arnaud" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592326v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591432v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00667192v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596850v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Habets" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bo&#233;" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599684v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacey Archfield" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andras B&#225;rdossy" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Chiew" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00507505v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Viennot" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bourqui" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588694v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588690v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590002v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790458v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04936744v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Benedetti" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bertrand" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchez" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Calmet" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03533469v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587707v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582787v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Jenni" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581472v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00000931v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ludovic-oudin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3712-0933" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/165620137" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/L-5828-2018" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456596v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Lalonde" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bastin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Oudin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2026.102867" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05006074v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Caupin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brigode" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2025.133145" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383979v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-29-5535-2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520063v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Mahcer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djelloul Baahmed" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherifa Hanene Kamelia Chemirik" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/johh-2024-0020" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04614411v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lemaitre-Basset" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thirel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dorchies" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2024.101855" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04153014v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ollivier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Carri&#232;re" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Heath" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Olioso" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo Rabefitia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2023.101400" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888430v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dumont" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Plagnes" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lachassagne" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Gu&#233;rin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bayu Nugraha" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.192" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04171826v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Lalonde Le Pajolec" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2023.101605" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176233v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Mathevet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Moine" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vazken Andr&#233;assian" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoshin Gupta" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.189" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03701195v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-022-03384-1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519354v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.146" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03666187v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dumont" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saadi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lachassagne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nugraha" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2022.101037" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03658861v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Collet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-26-2147-2022" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03600384v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Peredo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Helena Ramos" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2022.2030864" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03748639v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Arfaoui" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cohen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josyane Ronchail" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/climat/202118004" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03746425v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Sergeant" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Therrien" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jost" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Anctil" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2021.126577" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03371173v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Patind&#233; Belemtougri" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Ducharne" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fowe Tazen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harouna Karambiri" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2021.100908" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03412621v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Saadi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ribstein" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2021.126394" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03104575v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020WR028060" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03060541v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.13808" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03826572v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Li" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ge Sun" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Caldwell" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Cohen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Fang" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019WR026574" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02301466v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2019013" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02303245v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w11081540" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02042677v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Raimonet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thieu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Silvestre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rabouille" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00136" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01724099v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahar Salavati" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Furusho-Percot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2018.02.064" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985689v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Poncelet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Merz" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Merz" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juraj Parajka" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016WR019991" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881318v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Vautard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JHM-D-17-0018.1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734883v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Garcia" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Folton" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2017.1308511" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985673v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2017.1335399" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01311319v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2016.04.010" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400511v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Rojas-Serna" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Lebecherel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015WR018549" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601882v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Salavati" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/20150033" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01224248v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bourgin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-19-2535-2015" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01264350v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.N. Nka" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Karambiri" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Paturel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Ribstein" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-19-4707-2015" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196446v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Mcintyre" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ballard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bruen" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliya Bulygina" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Buytaert" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/nh.2013.145" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196447v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013WR014761" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00762622v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Saleh" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Flipo" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ledoux" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2012.10.027" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZVSQ7Z6C-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00913920v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Habets" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bo&#233;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel D&#233;qu&#233;" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gascoin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-013-0934-x" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WP9WSWZM-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785252v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2012.11.012" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737778v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.9264" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351639v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sauquet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Guyomarc&#8217;h" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2011006" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196282v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Moussu" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mangin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Bendjoudi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2011.01.047" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F264Z3X3-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557280v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb:2011006" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00578266v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2011.02.001" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-983RHLQ6-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594583v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Boldetti" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Riffard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2010.505171" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594598v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Kay" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009WR008887" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C40C3C1F45543FAF4426CAE788E90842F1EAD8A1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455623v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Berthet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lerat" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457589v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708093v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Longuevergne" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Florsch" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boudin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Camerlynck" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1365-246X.2009.04197.X" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590551v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Michel" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007WR006240" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C8FB6AC37D1AA53E0FA94CDDA09D38B0BBF7F058/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591202v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2008.05.021" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QTCX7RFJ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588933v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589509v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Loumagne" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588063v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lauzon" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2006.01.016" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L3XNL4SZ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587938v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005WR004636" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587564v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingyun Duan" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Schaake" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stewart Franks" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gopi Goteti" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587563v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584169v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2004.08.025" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-23ZKVML3-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584170v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hervieu" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2004.08.026" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DB7JBRMS-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587335v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.5874" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LM1WG6XF-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583491v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004WR003291" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581813v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Weisse" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582775v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aubert" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Hegarat Mascle" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581741v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-1694(03)00229-4" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ND1SWZTG-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582778v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483409v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Nathaly Chourio-Camacho" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Anchelia Carhuaricra" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Valdes" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484367v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Durand" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Rousseau" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Weiss" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05208015v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Berthelin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fara Pascale Rakotomandrindra" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rojin Alimohammad Nejad" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ony Nantenaina Andriamiandrisoa" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-17526" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519401v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gastineau" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Petetin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina Fifani" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05208046v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon D. Carri&#232;re" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-17813" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04507914v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Arboleda-Obando" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-6183" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04076557v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Fournel" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cardinal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiwei Zhu" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318471v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03701241v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217458v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Carriere" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Heath" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-213" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03701242v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03537026v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266281v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-9946" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03533416v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rivi&#232;re" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Thomas" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Ladet" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Breton" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03537380v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouaar Cheikh Larafa" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gob" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573219v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-2984" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03748701v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pinna" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020776v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Wilhelm" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gailhard" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606915v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609920v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018690v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504445v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ribstein" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-370-29-2015" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601945v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601360v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02053963v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Nka Nnomo" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Karambiri" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Paturel" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599824v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03701750v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00709789v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal de Fouquet" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00800867v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594964v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593763v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583227v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593959v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pag&#233;" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Viennot" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00800830v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710442v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Boy" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85426-5_63" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586723v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581473v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583083v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Ricard" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583105v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581224v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05567994v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tramblay" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serigne Bassirou Diop" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadilath Kate" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Souassi" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Dieppois" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-1536" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03922627v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573572v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952395v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Treut" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605674v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605680v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arnaud" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592326v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591432v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00667192v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596850v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Habets" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bo&#233;" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599684v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacey Archfield" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andras B&#225;rdossy" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Chiew" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00507505v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Viennot" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bourqui" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588694v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588690v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590002v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790458v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04936744v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Benedetti" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bertrand" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchez" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Calmet" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03533469v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587707v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582787v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Jenni" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581472v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00000931v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>