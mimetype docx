--- v0 (2026-03-15)
+++ v1 (2026-04-09)
@@ -178,5790 +178,5790 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05551488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le mirage de l’autodétermination informationnelle du mineur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archivio Giuridico Sassarese. Rivista internazionale di diritto privato antico e contemporaneo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, XXIX, pp.133-148</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05432373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Refus de toute modification ou désindexation d'un article de presse en ligne sur la condamnation pénale d'un ancien dirigeant sportif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lamy Droit de l'immatériel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 226, pp.21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05432367v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Statut personnel du citoyen de l'Union : une dernière fois sur son métier, la Cour de justice a-t-elle remis son ouvrage ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Pailler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 02, pp.98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04881419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Refus de toute modification ou désindexation d'un article de presse en ligne sur la condamnation pénale d'un ancien dirigeant sportif</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le paradoxe de la compliance dans le droit de la protection des données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de droit de l'entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Janvier-Février 2025, Dossier 8 (n°1)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05007282v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Disputatio sur l’application du nouvel article 1254 du code civil en suite d’une violation de données à caractère personnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Musson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, p. 1890</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05349614v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Developing Artificial Intelligence Legislation in Thailand: Lessons from the European Union</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanati Netipatalachoochote</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Human Rights, Culture and Legal System</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5 (1)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05432376v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique de droit de la protection des données à caractère personnel (janvier à mai 2025)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 824</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05432363v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Disputatio sur l'application du nouvel article 1254 du code civil en suite d'une violation de données à caractère personnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Musson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 39, pp.1890</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05390872v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Défaut de nullité du Data Privacy Framework par dilution de l’équivalence de protection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Pailler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Lamy Droit de l'immatériel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 226, pp.21</w:t>
+              <w:t xml:space="preserve">, 2025, 231, pp.24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2025, XXIX, pp.133-148</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05425749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remédier aux déficiences du RGPD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit d'Assas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Disputatio sur l'application du nouvel article 1254 du code civil en suite d'une violation de données à caractère personnel</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05432360v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique de droit de la protection des données à caractère personnel (juin à octobre 2025)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 828</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05432365v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La protection des données à caractère personnel dans le marché européen des données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 3, pp.365</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05321570v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CNIL. Saisine par les personnes physiques. Pouvoirs de contrôle et de sanction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JurisClasseur Communication [Encyclopédie juridique Juris-classeur]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Fasc. 938</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04829398v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Circulez y'a rien à voir ? Commentaire critique sous la communication de la Commission européenne du 15 janvier 2024 relative à la première évaluation des décisions d'adéquation adoptées sur le fondement de la directive 95/46</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04828880v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des effets limités de l'apostasie en droit de la protection des données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04829412v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle protection des données à l’ère de l’hypersurveillance des passagers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Affaires européennes/Law European &amp; Affairs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2024/3, pp. 459-468</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05117303v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'effacement d'office des données à caractère personnel (comm. ss. CJUE, 14 mars 2024, Újpesti Polgármesteri Hivatal, aff. C-46/23)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lamy Droit de l'immatériel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, n° 214, p. 17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04846672v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exécution d'une condamnation pécuniaire pour atteinte à la réputation : la prohibition de la révision au fond à l'épreuve du respect de la liberté de la presse (comm. ss. CJUE, Gde ch., 4 octobre 2024, C-633/22, Real Madrid C.F., AE contre EE, Société Éditrice Le Monde SA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, n°430, p. 605</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04849227v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exécution d'une condamnation pécuniaire étrangère pour atteinte à la réputation : la prohibition de la révision au fond à l'épreuve du respect de la liberté de la presse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 430, pp.605</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04836173v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exécution d'une condamnation pécuniaire pour atteinte à la réputation : la prohibition de la révision au fond à l'épreuve du respect de la liberté de la presse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, p. 605</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04849105v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle protection des données à l'ère de l'hypersurveillance des passagers ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Affaires européennes/Law European &amp; Affairs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2024/3, pp. 459-468</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05007275v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D'un marché unique de la donnée à un espace européen commun des données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lamy de la Concurrence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4577</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04828869v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison Harcourt, Brexit and The Digital Single Market</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 01, pp.III</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04557900v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un grain de SREN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25, pp.1241</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04629465v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La localisation du dommage »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue internationale de droit comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2, pp. 323-344</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04619803v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La Cour de justice de l'Union européenne, pompier pyromane malgré elle : l'articulation des voies de recours ouvertes à la personne concernée par un traitement de données à caractère personnel »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 412, pp. 161-165</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04105768v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Protéger les données jusqu’à l’OS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Pailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Margot Musson</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Tchana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Combemale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz IP/IT : droit de la propriété intellectuelle et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04216866v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">RGPD et droit à la preuve en matière civile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lamy Droit de l'immatériel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, n° 203 (RLDI 4692), p. 8-11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04105778v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Cour de justice de l'Union européenne, pompier pyromane malgré elle : l'articulation des voies de recours ouvertes à la personne concernée par un traitement de données à caractère personnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 412, pp.161</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04066295v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Pas de mercy pour &amp;quot;Madame&amp;quot;, &amp;quot;Monsieur&amp;quot; »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Civil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04619808v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La licéité du traitement de données à caractère personnel »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal du droit international (Clunet)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, comm. 23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04402608v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Protéger les données jusqu’à l’OS »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz IP/IT : droit de la propriété intellectuelle et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.576</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04402602v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La conciliation de la protection des données et des moyens de paiement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit bancaire et financier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, n° 2 (dossier 9)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04105764v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Vérification de majorité et protection des données à caractère personnel »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit de la famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Dossier 16 ((n° 9))</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04619776v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Protéger les données jusqu'à l'OS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Tchana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Combemale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz IP/IT : droit de la propriété intellectuelle et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, pp.576</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04280509v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Confusion dans l’articulation des règles nationales et européennes de compétence internationale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04117807v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discours sur la méthode du déréférencement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal du droit international (Clunet)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, n°2, p. 601</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04083285v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Casarosa, Madalina Moraru (eds.), The Practice of Judicial Interaction in the Field of Fundamental Rights. The Added Value of the Charter of Fundamental Rights of the EU</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 03, pp.VII</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03798681v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Clinicien dans tous ses états – Quelques observations liminaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cliniques juridiques </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, n°6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04000167v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Applications et potentialités de la charte des droits fondamentaux en Droit civil – Aspects substantiels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des droits et libertés fondamentaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03871092v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">RGPD – Traitement transfrontalier – Autorités de contrôle. Commentaire de CJUE, 15 juin 2021, Facebook Ireland, aff. C-645/19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal du droit international (Clunet)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, janvier-mars 2022, n° 1/2022, comm. 5, p. 187-209</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03563793v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bis repetita placent ? Redondances et précisions sur les conditions de conservation et d'accès aux données de trafic et de localisation aux fins de lutter contre la criminalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 04, pp.721</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03900366v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyberdélits : l'instrumentalité du for du lieu de matérialisation du dommage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 03, pp.163</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03638743v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle réparation pour le préjudice moral du fait d’une violation du droit de la protection des données ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03933041v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contrat international en droit de la protection des données à caractère personnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz IP/IT : droit de la propriété intellectuelle et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 04 et 02, p. 197-201</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03218354v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Procédure nationale d’exécution – Règl. (UE) n° 1215/2012 – Élément d’extranéité – Cohérence – Reconnaissance et exécution – Art. 18 TFUE – Art. 47 de la Charte – Droit d’obtenir un titre exécutoire éligible à l’application du règlement (UE) n° 1215/2012. Commentaire de CJUE, 7 mai 2020, aff. C-267/19 et C-323/19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal du droit international (Clunet)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, n° 1/2021, commentaire 5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03142732v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arrêt Schrems III : l’impossible transfert des données vers les États tiers ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal du droit international (Clunet)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, n° 2, commentaire 16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03225778v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La délimitation de l’effet spatial des règles de droit par les droits fondamentaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe des Droits &amp; Libertés / Europe of Rights &amp; Liberties</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, n° 4, p. 168-184, https://www.europedeslibertes.eu/article/la-delimitation-de-leffet-spatial-des-regles-de-droit-par-les-droits-fondamentaux/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03429721v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conventionalité de l’anonymisation d’une archive numérique de presse : les oscillations périlleuses du funambule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, n° 425x8, p. 14-16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03352075v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'art de la fuite en avant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 39, pp.1890</w:t>
+              <w:t xml:space="preserve">, 2021, 37, pp.1928</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03407230v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pas de droit fondamental à la protection des données pour les personnes morales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lamy Droit de l'immatériel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2021/177 (n° 5897), pp. 21-23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03121227v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Much ado about Nothing? À propos des décisions d’adéquation du niveau de protection des données à caractère personnel au Royaume-Uni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lamy Droit de l'immatériel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, n° 184, p. 29-32</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03352068v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une réinterprétation de la notion d'empêchement de l'exécution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Contrats d'affaires : concurrence, distribution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12, pp.536</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03080568v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compétence internationale et action en nullité pour insanité d’esprit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Contrats d'affaires : concurrence, distribution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 08-09, p. 381</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02941699v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Charte des droits fondamentaux : un double anniversaire en demi-teinte », in Blandine de Clavière et Blandine Thellier de Poncheville (dir.), Chronique « L’application du droit de l’Union européenne par le juge judiciaire français – 1er septembre 2019-1er septembre 2020 »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du droit de l'Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, n° 4-2020, p. 86-90</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03065462v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réécriture consumériste de l’office du juge saisi d’une d’injonction de payer européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Critique de Droit International Privé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 02, p. 324-333</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02969969v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">StopCovid : la santé publique au prix de nos libertés ? Brèves observations sur l’application de traçage numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17, pp. 935-936</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02563257v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déréférencement et données à caractère personnel relatives aux infractions et aux condamnations pénales : la Cour de cassation entre orthodoxie et divergence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lamy Droit de l'immatériel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2020/166 (n° 5634)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02453521v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traitement relatif à l’utilisation du système d’exploitation Android : confirmation en demi-teinte de la sanction prononcée par la CNIL contre Google</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La lettre juridique [Lexbase]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, n° 833, 23 juillet 2020 : Données personnelles</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02950268v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Action annexe et traitement autonome de la litispendance dans le règlement insolvabilité.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Critique de Droit International Privé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, n° 1, p. 139 et s</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04621568v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Action annexe et traitement autonome de la litispendance dans le règlement insolvabilité. Commentaire de CJUE, 18 septembre 2019, aff. C-47/18</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Critique de Droit International Privé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, n° 1, p. 139 et suiv</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02615126v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Précisions en clair-obscur du droit au déréférencement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal du droit international (Clunet)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, comm. 6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02480098v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La surveillance sanitaire de la population aux fins de lutter contre la Covid-19. Commentaire de l’article 11 de la loi du 11 mai 2020 prorogeant l’état d’urgence sanitaire et complétant ses dispositions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 638</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02889880v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Problem solving justice in french civil matters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Utrecht Law Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14(3), p. 31-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18352/ulr.467⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02024387v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La normalisation progressive du recours à la Charte des droits fondamentaux », p. 19-25 in Chronique « Jurisprudence 1er janvier 2018-31 juillet 2019 : L’application du droit de l’Union par le juge judiciaire français » / dir. Bl. de Clavière, Bl. Thellier de Poncheville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du droit de l'Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2019/4, p. 13-46</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02387785v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Variation autour du droit des contrats », p. 15-19 in Chronique « Jurisprudence 1er janvier 2018-31 juillet 2019 : L’application du droit de l’Union par le juge judiciaire français » / dir. Bl. de Clavière, Bl. Thellier de Poncheville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du droit de l'Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2019/4, p. 13-46</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02387784v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commentaire de CJUE, 6e ch., 31 janvier 2019, Agostinho da Silva Martins c/ Dekra Claims Services Portugal SA, aff. C-149/18</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal du droit international (Clunet)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, comm. 23, p. 878</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02265334v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les conventions sur les présomptions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Contrats d'affaires : concurrence, distribution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8-9, pp.378-381</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02293743v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’information des droits de la défense dans le procès civil international</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 86, p. 25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02163107v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du faible rôle opératoire de la Charte des droits fondamentaux de l’Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du droit de l'Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Chr. « L’application du droit de l’Union européenne par le juge judiciaire français 2017 (coord. B. de Clavière, B. Thellier de Poncheville), 2018/4, pp.155-159</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01991985v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coopération judiciaire en matière civile et commerciale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal du droit international (Clunet)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2, pp. 585-601</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01845753v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’applicabilité spatiale du Règlement général sur la protection des données (RGPD) – Commentaire de l’article 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal du droit international (Clunet)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Doctrine 9 (n° 3/2018), pp. 823-850</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01897796v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit des obligations : les conséquences des principes de primauté et d’effectivité du droit de l’Union sur les devoirs du juge national</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du droit de l'Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Chr. « L’application du droit de l’Union européenne par le juge judiciaire français 2017 / coord. B. de Clavière, B. Thellier de Poncheville, 2018/4, p. 149-153</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01991979v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le règlement « Rome I » et l’effet à donner aux lois de police étrangères</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.196</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04510364v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« juridiction » en droit international privé de l'Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Critique de Droit International Privé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, N° 3 (3), pp.472-482. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rcdip.173.0472⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04478507v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commentaire de CJUE, 9 mars 2017, Pula Parking, aff. C-551/15 et Zulfikarpašić, aff. C-484/15</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Critique de Droit International Privé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 3, p. 472</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01719653v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commentaire sous l'arrêt Meroni de la Cour de justice de l'Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal du droit international (Clunet)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4, pp.comm.20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04478532v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'article 8 de la Charte des droits fondamentaux de l'Union européenne - Quel apport à la protection des données à caractère personnel ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 332, pp.593</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02449043v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La portée de l’obligation de reconnaître une décision relative à la garde d’un enfant émanant de la juridiction de l’État membre dans lequel l’enfant a été déplacé en application du règlement n° 2201/2003 « Bruxelles II bis »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal du droit international (Clunet)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2, pp.589</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04510356v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'articulation des dispositions impératives objectivement applicables au contrat de travail international et de la loi élue par les parties (à propos de l'article 6 § 1 de la convention de Rome)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 09, p. 741 et suiv</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02199966v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le pouvoir juridictionnel dans l'Espace de liberté, de sécurité et de justice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Sinopoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 5 (1)</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismaël Omarjee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Roccati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aikaterini Angelaki</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 03, pp.529</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5223 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Sinopoli</w:t>
-[...83 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-02261591v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-02199966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle cohérence pour la différenciation en droit de la coopération judiciaire en matière civil ?</w:t>
               </w:r>
@@ -6146,5404 +6146,5568 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02261104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (73)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (75)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">RGPD et Dark patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dark Patterns : quand les plateformes vous manipulent</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bastien Savin, Mar 2026, Université Jean Moulin - Lyon 3, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05573823v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’intelligence artificielle face au droit pénal (dir. sc.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Merabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Kamina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, Université Jean Moulin Lyon 3, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05573792v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La concentration du contentieux à l’aune des droits fondamentaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Pailler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La concentration du contentieux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sandrine CLAVEL; Fabienne JAULT-SESEKE; Estelle GALLANT, Nov 2025, TOULOUSE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05432348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direction scientifique - La cohérence du droit des données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Brunerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Pailler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La cohérence du droit des données</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Jean Moulin Lyon III, Feb 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04966841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux choisis de l’IA générative pour la protection des données à caractère personnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Pailler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PAURA-IAC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Florian MARTIN-BARITEAU; Mouna MOUNCIF MOUNGACHE, Oct 2025, Ottawa (Canada), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05432384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les règles européennes applicables aux clauses attributives de juridiction et aux anti-suit injunction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit civil commercial et européen : comment aborder les conflits de lois et de juridiction ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Délégation des barreaux de France, Jun 2025, Bruxelles, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05432387v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La reconnaissance du changement d’identité de genre en droit de l’Union européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Pailler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le changement de sexe à l'état civil : vers une autodétermination de genre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, H. Fulchiron, Jan 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05117387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Délégation des barreaux de France, Jun 2025, Bruxelles, Belgique</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les dimensions spatiales du droit du numérique de l’Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les conférences de la section de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05117392v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Privacy-Enhancing Technologies (PETs) for Multi-Site ‘Wet-Lab’ Collaboration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Musson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque « The Global Circulation of Health Data »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidade de São Paulo, programme COFECUB, Sep 2025, Visio, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05349711v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Integrity of Legal Clinics’ Ideals in the Digital Context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Navigating New Horizons: Addressing Challenges Confronting Legal Clinics in the Era of Emerging Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elise POILLOT, May 2025, Luxembourg, Luxembourg</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05432389v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discutant - Dialectique des intérêts et globalisation. Étude de droit international privé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Heure Doct'</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, J. Heymann (CREDIP-EDIEC), Jun 2024, Lyon (Université Jean Moulin Lyon III), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04846881v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’adéquation du régime du transfert international de données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Économie numérique et droit du commerce international</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, G. Anou, Nov 2024, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04849160v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Direction scientifique - Droit, quel mariage possible avec l'intelligence artificielle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L. Pailler (CREDIP-EDIEC), en partenariat avec le Réseau MultiJuris Europe et l'Association Droit.org, Sep 2024, Lyon (Université Jean Moulin Lyon III), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04847930v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grand témoin - Table ronde : Traiter les données de la recherche juridique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diffuser, éditer, publier. Entre volonté politique et réalité juridique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, C. Nourissat (EDIEC), May 2024, Lyon (Université Jean Moulin Lyon III), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04846872v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Direction scientifique - Intelligence artificielle générative et protection des données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Webinaire IA Générative</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L. Pailler (CREDIP-EDIEC) et T. Paris, May 2024, Lyon (Université Jean Moulin Lyon III), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04847399v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Direction scientifique - Recouvrement transfrontalier des créances de sécurité sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Attali-Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de restitution du projet Bourgeon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L. Pailler (CREDIP-EDIEC) ; J. Attali-Colas (ELJ), Dec 2024, Université Jean Moulin Lyon III, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04848365v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enseigner le droit avec l'IA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit, quel mariage possible avec l'intelligence artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L. Pailler (CREDIP-EDIEC), en partenariat avec le Réseau MultiJuris Europe et l'Association Droit.org, Sep 2024, Lyon (Université Jean Moulin Lyon III), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04847840v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un marché, mais pour quelles données ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Cassar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Douville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Marquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Petel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque : Le marché Européen des données</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Jean Moulin Lyon III; Centre d’Études Européennes - Équipe de droit international, européen et comparé (CEE-EDIEC), Nov 2024, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04821392v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les données bioéthiques : des données comme les autres ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La bioéthique et les droits fondamentaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Droit public fondamental, Mar 2024, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04835797v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rôle de la compliance pour la protection des données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La compliance : regards croisés droit privé/droit public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, J. Marchand ; A. Maymont, Mar 2024, Clermont-Ferrand, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04835778v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élection de for déséquilibrée : quel(s) contrôle(s) ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Nourissat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La refonte du règlement Bruxelles I bis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cour de cassation, Mar 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04835757v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit transitoire - Approche européaniste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le droit transitoire. L'application de la loi dans le temps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, B. Ménard (ELJ), Apr 2024, Lyon (Université Jean Moulin Lyon III), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04846862v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Direction scientifique - Generative AI and Elections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Savin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Intelligence artificielle générative</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L. Pailler et B. Savin (CREDIP-EDIEC), Oct 2024, Lyon (Université Jean Moulin Lyon III), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04848008v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Concilier la gouvernance des activités numériques et la transition énergétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Negocios internacionais e transição energética</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, M. Rosario, Oct 2024, Rio de Janeiro, Brésil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04849133v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modérateur - Intelligence artificielle générative et protection des données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Webinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L. Pailler (CREDIP-EDIEC) et T. Paris, May 2024, Lyon (Université Jean Moulin Lyon III), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04846877v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle protection des données à l'ère de l'hypersurveillance des passagers ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La protection des passagers en droit européen des transports. Perspectives françaises de réforme et de consolidation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, J. Heymann (CREDIP-EDIEC), Sep 2024, Lyon (Université Jean Moulin Lyon III), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04847847v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les règles de protection des données à caractère personnel dans le marché européen des données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le marché européen des données</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A. Petel (CEE-EDIEC), Nov 2024, Université Jean Moulin Lyon III, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04849142v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La circulation globale des données de santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop COFECUB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Sao Paolo, Apr 2024, Sao Paolo, Brazil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04846868v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Direction scientifique - La circulation globale des données de santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2025, Ottawa, Canada</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Brunerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Musson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L. Pailler (CREDIP-EDIEC), C. Brunerie (CREDIP-EDIEC) et M. Musson (CDF-ELJ), Nov 2024, Lyon (Université Jean Moulin Lyon III), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Margot Musson</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04848116v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Problématiques de l’enseignement moderne du droit en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Développement de l’enseignement du droit : Exemple des cliniques juridiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Le Caire, Égypte</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04105821v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Législateurs et juges : des acteurs dépassés par la globalisation numérique et juridique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Impacts de la globalisation des sources du droit : ordonnancements, acteurs et penseurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de São Paolo (dir. sc. G. Monaco Campos et Hugues Fulchiron), Apr 2023, São Paulo, Brésil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04105828v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Table ronde sur les apports de l'IA-G pour les avocats, enseignants et étudiants en droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les legaltech au service des juristes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFJE, LexisNexis et Université Jean Moulin Lyon 3, Nov 2023, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04823464v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Publicité et Droits de l’homme : Les stéréotypes publicitaires et la régulation de la publicité &amp;quot;abusive&amp;quot; en Argentine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Publicité et Droits de l’homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ludovic Pailler, Feb 2023, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04000187v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les voies de recours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le RGPD 5 ans après : clés de compréhension</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Conseil national des barreaux, Mar 2023, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04000213v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des entreprises gourmandes : la commercialisation des données génétiques et les risques pour le droit à la vie privée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Des tests qui gênent : comment mieux protéger le droit à la vie privée à l'ère des tests génétiques en ligne ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, P.-L. Deziel, Oct 2023, Québec, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04823398v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contrôle de l’accès des mineurs à la pornographie en ligne et le droit de la protection des données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le contrôle de l’accès des mineurs à la pornographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Jean Moulin Lyon 3 (dir. sc. Hugues Fulchiron), May 2023, En ligne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04105804v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit international privé et action des peuples autochtones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regards croisés sur le droit d’accès des peuples et communautés autochtones à la justice environnementale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Jean Moulin Lyon 3 (dir. sc. Victoria Chiu), Jun 2023, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04105787v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Direction scientifique - La cohérence et l'exhaustivité en droit international privé, présenté par G. Ferraz de Campos Monaco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L. Pailler (CREDIP-EDIEC), Nov 2023, Lyon (Université Jean Moulin Lyon III), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04823840v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">rgpdOS: GDPR Enforcement By The Operating System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Tchana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...21 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Combemale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DSN 2023 - 53rd Annual IEEE/IFIP International Conference on Dependable Systems and Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Porto, Portugal. pp.100-104, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DSN-S58398.2023.00032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Elise POILLOT, May 2025, Luxembourg, Luxembourg</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04425768v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plaidoyer contre l’antagonisme des transitions écologiques et numériques. Pour une nouvelle gouvernance des données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Relance et transitions : la nouvel âge de l'intégration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Rouen, Jun 2023, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, J. Marchand ; A. Maymont, Mar 2024, Clermont-Ferrand, France</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04105797v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Direction scientifique - La codification du droit international privé français à l'heure européenne : analyses de droit comparé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L. Pailler (CREDIP-EDIEC), Nov 2023, Lyon (Université Jean Moulin Lyon III), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04823933v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La cohérence de l’ordre juridique interne à l’épreuve de l’intégration du droit international privé de l’Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cohérence et Ordres juridiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de Droit public de l’Université de Poitiers (dir. sc. Federica Rassu et François Hervoüet), May 2023, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04120385v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panorama du droit européen en matière de transfert de données à caractère personnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le transfert des données à l'étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Séminaire franco-chinois, Oct 2023, Pékin, China</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04823421v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les grands enjeux juridiques liés à ces nouvelles technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres ref.LEX : « Blockchain et web 3.0 »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Barreau de Lyon, Nov 2023, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04823435v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clinic Legal Education in the US&amp;quot;, intervention du Professeur Robert E. LANCASTER</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylou Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La clinique juridique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04114521v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La cohérence de l’ordre juridique interne à l’épreuve de l’intégration du droit international privé de l’Union européenne », in F. HERVOUET et F. RASSU (dir.),</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cohérence et Ordres juridiques,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04105813v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les questions sociétales, nouvel écueil de la primauté », (dir. H. Gaudin)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La primauté du droit de l’Union européenne. Nouveaux visages, nouvelles questions, nouveaux raisonnements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Paris (Palais du Luxembourg), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03946580v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Direction scientifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Tchana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atelier rgpdOS 1, organisé dans le cadre du projet MSH-LSE rgpdOS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UJML3, EDIEC-CREDIP, Jan 2022, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03576532v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La compétence des fors européens dans la mise en oeuvre de la loi par les autorités administratives et judiciaires&amp;quot; (dir. M. Ho-Dac et C. Pellegrini)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gouvernance de l’intelligence artificielle dans l’Union européenne : quelle place pour la protection des consommateurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Douai, France, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03946566v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La conciliation de la protection des données et des moyens de paiement », (dir. A. Maymont)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les défis juridiques de l’évolution du paiement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Clermont Ferrand (FR), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03946587v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les difficultés liées à la traduction du droit en langage informatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atelier rgpdOS 1, organisé dans le cadre du projet MSH-LSE rgpdOS (dir. sc. Ludovic Pailler et Alain Tchana)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UJML3, EDIEC-CREDIP, Jan 2022, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03576490v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La protection des données en Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La actualidad de la protección de datos personales en la Unión Europea</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CCI France Argentine, Aug 2022, Buenos Aires, Argentina</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03932781v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Direction scientifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enola Heranval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quels droits pour les étudiants en situation de handicap ? À l’Université et dans la vie active</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UJML3, Faculté de droit, Clinique juridique, Mar 2022, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03607565v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ratio colloqui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Nourissat</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">colloque Existe-t-il un système de droit international privé de l’Union ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CREDIP, Université Jean Moulin Lyon 3, dir. sc. Ludovic Pailler et Cyril Nourissat, Nov 2021, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03516379v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence de lancement de la plateforme EPAPFR (Projet FIJI-CREDIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FIJI Rhône-Alpes/CREDIP (dir. sc. Cécile Corso, Cyril Nourissat et Ludovic Pailler), Feb 2021, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03185203v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transfert des données personnelles, confiance mutuelle et États tiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque La confiance mutuelle dans l’Espace de liberté, de sécurité et de justice : crise(s) et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, université de Strasbourg, dir. Emanuel Castellarin, Étienne Farnoux et Samuel Fulli-Lemaire, Oct 2021, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03516362v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présidence de la table ronde « Premiers regards »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Existe-t-il un système de droit international privé de l’Union ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CREDIP, Université Jean Moulin Lyon 3, dir. sc. Ludovic Pailler et Cyril Nourissat, Nov 2021, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03516354v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Organisation - Colloque La codification du droit international privé français à l’heure européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La codification du droit international privé français à l’heure européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, dir. sc. Ludovic Pailler, Mar 2021, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03185217v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Direction scientifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Cour de cassation, Mar 2024, Paris, France</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Nourissat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Existe-t-il un système de droit international privé de l’Union ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CREDIP, Université Jean Moulin Lyon 3, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, J. Heymann (CREDIP-EDIEC), Jun 2024, Lyon (Université Jean Moulin Lyon III), France</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03516369v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Direction scientifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Corso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Nourissat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférences de lancement de la plateforme EPAPFR, Projet européen EPAPFR (FIJI et CREDIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FIJI et CREDIP, Feb 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, G. Anou, Nov 2024, Grenoble, France</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03516546v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Européanisation du droit de la famille : pour un changement de méthode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Panet-Marre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La famille dans l’ordre juridique de l’Union européenne – Congrès 2020 de l’AFÉE / dir. Elsa Bernard, Marie Cresp et Marion Ho-Dac</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFÉE (ex-CEDECE), Dec 2020, [en ligne], France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, L. Pailler (CREDIP-EDIEC), en partenariat avec le Réseau MultiJuris Europe et l'Association Droit.org, Sep 2024, Lyon (Université Jean Moulin Lyon III), France</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03088765v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le principe de confiance mutuelle, au nom des valeurs de l’Union ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Primauté et clause la plus protectrice. Le nouveau paradigme des droits fondamentaux en Europe /dir. Hélène Gaudin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut fédératif de recherche en droit – IRDEIC (EA 4211), Nov 2020, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, L. Pailler (CREDIP-EDIEC) ; J. Attali-Colas (ELJ), Dec 2024, Université Jean Moulin Lyon III, France</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03088763v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les clauses d’élection de for à l’épreuve des droits fondamentaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les clauses attributives de compétence internationale : de la prévisibilité au désordre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de droit international privé et du commerce international (université Paris 2), Nov 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, L. Pailler (CREDIP-EDIEC), en partenariat avec le Réseau MultiJuris Europe et l'Association Droit.org, Sep 2024, Lyon (Université Jean Moulin Lyon III), France</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02293738v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La famille du citoyen européen : circuler, séjourner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le migrant et sa famille dans un monde globalisé / dir. sc. Hugues Fulchiron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ERLJ – CDF, Nov 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, L. Pailler (CREDIP-EDIEC) et T. Paris, May 2024, Lyon (Université Jean Moulin Lyon III), France</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02377165v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La sensibilité du droit privé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dura lex sed lex ? À la recherche de la sensibilité en droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau européen de recherche en droits de l’homme / dir. Quentin Ricordel, Oct 2019, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, C. Nourissat (EDIEC), May 2024, Lyon (Université Jean Moulin Lyon III), France</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02387230v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’application de la charte au droit de la coopération judiciaire en matière civile : un bilan en trompe-l’œil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les 10 ans de la Charte des droits fondamentaux de l’Union européenne : bilan et perspectives / dir. sc. R. Tinière et C. Vial</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRJ – IDEDH – AFEE – Chaire Jean Monnet, Dec 2019, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Association Droit public fondamental, Mar 2024, Lyon, France</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02359541v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Secret du délibéré et opinions dissidentes à la Cour EDH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Secret du délibéré et opinions dissidentes / dir. M. Nicolas-Gréciano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Michel de l’Hospital, Apr 2019, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...108 lines deleted...]
-              <w:t xml:space="preserve">, Université Jean Moulin Lyon III; Centre d’Études Européennes - Équipe de droit international, européen et comparé (CEE-EDIEC), Nov 2024, Lyon, France</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02265475v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Actualité du droit de la coopération judiciaire en matière civile et commerciale »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le juge national et l’Espace de liberté, de sécurité et de justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 10e Ateliers doctoraux du GDR Espace de liberté, de sécurité et de justice, May 2018, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, B. Ménard (ELJ), Apr 2024, Lyon (Université Jean Moulin Lyon III), France</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01992547v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le juge judiciaire et le droit au respect de la vie privée : aspects de droit international privé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque « Transversales Lyon 2. Vie privée : quelle protection par le juge ? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Equipe Droit, Contrats et Territoires, Nov 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, L. Pailler et B. Savin (CREDIP-EDIEC), Oct 2024, Lyon (Université Jean Moulin Lyon III), France</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01992772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le reflux des éléments de contrôle des situations valablement acquises à l’étranger : l’exemple de la gestation pour autrui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de recherche « La circulation totale au-delà de tout contrôle »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Projet IFITIS, Oct 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, M. Rosario, Oct 2024, Rio de Janeiro, Brésil</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01992753v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réception en France des outils de transmission inconnus en droit interne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "Transmissions hors succession (aspects internes et internationaux)"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lyon 3, ACNODE, l’ARNU-Lyon, Chaire notariale européenne, Nov 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, L. Pailler (CREDIP-EDIEC) et T. Paris, May 2024, Lyon (Université Jean Moulin Lyon III), France</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01992777v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La prise en compte des lois de police par les autorités sportives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de recherche « Normes étatiques et normes sportives : confrontation ou esprit d’équipe ? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Équipe Louis Josserand, Université de Sao Paulo, Oct 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, J. Heymann (CREDIP-EDIEC), Sep 2024, Lyon (Université Jean Moulin Lyon III), France</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01992748v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les conventions sur les présomptions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence d’intégration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Jean Moulin Lyon 3, Oct 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Sao Paolo, Apr 2024, Sao Paolo, Brazil</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02015922v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La circulation des statuts familiaux entre la France, l’Italie et la Suisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université notariale de Franche-Comté, Nov 2017, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, A. Petel (CEE-EDIEC), Nov 2024, Université Jean Moulin Lyon III, France</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01992757v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La coopération judiciaire en matière civile et pénale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Construire et préserver la paix : une ambition européenne La justice, facteur de consolidation de la paix et de la démocratie en Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Europa, Nov 2015, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...3437 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04510362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11553,98 +11717,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RGPD-OS : RGPD aware Operating System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Pailler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Exposition Corridor MSH Lyon Saint-Etienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04236668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11654,98 +11818,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La codification du droit international privé français à l’heure européenne. Actes de la journée d’études, CREDIP, Lyon, du 18 mars 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Pailler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La semaine juridique. Notariale et immobilière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, dossier 1233-1235, p. 29-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03277548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11755,492 +11919,492 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La cohérence du droit des données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Pailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Brunerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dalloz, 2026, 978-2-247-24631-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05444114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le recouvrement à l'étranger des créances de sécurité sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Pailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Attali-Colas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">EDIEC. n°4, 39 p., 2025, Les Cahiers de l'EDIEC</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05120677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droit international privé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Panet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Fulchiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Pailler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LexisNexis, 2025, Objectif Droit TD, 2711028194</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05312085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un système de droit international privé de l'Union européenne ? Bilan et perspectives de 20 ans de coopération judiciaire en matière civile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Pailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Nourissat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bruylant, 624 p., 2023, Droit de l'Union européenne : Colloques, 9782802772521</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04051793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droit des activités numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Le Goffic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Grynbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Pailler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lefebvre Dalloz. Dalloz, 2è éd., pp.1044, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04611084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le respect de la Charte des droits fondamentaux de l’Union européenne dans l’espace judiciaire européen en matière civile et commerciale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Pailler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pedone, 2017, 9782233008381</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01847079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12250,2110 +12414,2110 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le droit prétorien des données, une source de domination de la Cour de justice?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Pailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Brunerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La cohérence du droit des données?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lefèbvre-Dalloz, pp.49-60, 2026, 978-2-247-24631-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05495600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'action des peuples autochtones en droit international privé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le droit d'accès à la justice environnementale des peuples et communautés autochtones</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruylant, 612 p., pp. 227 et s., 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05117205v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La circulation des titres exécutoires des organismes de sécurité sociale : focale d’un interprivatiste sur la contrainte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Pailler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le recouvrement à l'étranger des créances de sécurité sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, n°3, 39 p., pp. 22-27, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05120679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Bruylant, 612 p., pp. 227 et s., 2025</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’extension du domaine des droits fondamentaux de ­l’Union à l’arbitrage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Arbitrage et Droit de l’Union</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9782802776390</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 9782802776390</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05432356v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La protection des données du consommateur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les nouveaux enjeux du droit européen de la consommation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruylant, 612 p., pp. 373 et s., 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Bruylant, 612 p., pp. 373 et s., 2025</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05117214v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plaidoyer contre l'antagonisme des transitions écologiques et numériques. Pour une nouvelle gouvernance des données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le plan de relance européen et l'impératif de transition écologique et numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruylant, 518 p., pp. 47 et s., 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Bruylant, 518 p., pp. 47 et s., 2025</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05117196v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liberté d’expression et droit international privé de l'Union</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sébastien PLATON; Christophe MAUBERNARD; Romaine TINIERE. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les mutations de la liberté d'expression dans l'Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruylant, 2025, 9782807948051</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Bruylant, 2025, 9782807948051</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05432370v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les questions sociétales, nouvel écueil de la primauté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La primauté du droit de l'Union européenne. Nouveaux visages, nouvelles questions, nouveaux raisonnements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mare &amp; Martin, 204 p., pp. 181 et s., 2024, 978-2-84934-818-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04828615v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dimensions spatiales du droit de l'Union applicable à internet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Pailler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions Panthéon-Assas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annuaire de droit de l'Union européenne 2023 (dir. Cl. Blumann et F. Picod)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04849604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Mare &amp; Martin, 204 p., pp. 181 et s., 2024, 978-2-84934-818-5</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relecture des présomptions à l'aune de leur fonction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Présomptions et responsabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mare &amp; Martin, 252 p., pp. 11 et s., 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mare &amp; Martin, 252 p., pp. 11 et s., 2024</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04846446v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ratio colloqui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Nourissat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ludovic Pailler, Cyril Nourissat (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Un système de droit international privé de l’Union européenne ? Bilan et perspectives de 20 ans de coopération judiciaire en matière civile</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 15-25, Bruylant, 624 p., 2023, Droit de l'Union européenne : Colloques, 9782802772521</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04209345v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« International Jurisdiction of Administrative and Judicial Authorities in Consumer Disputes Involving AI system »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Pailler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Governance of Artificial Intelligence in the European Union - What Place for Consumer Protection? (dir. M. Ho-Dac et C. Pellegrini)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bruylant, 416 p., pp. 273-291, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04619761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...51 lines deleted...]
-              <w:t xml:space="preserve">, p. 15-25, Bruylant, 624 p., 2023, Droit de l'Union européenne : Colloques, 9782802772521</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La fondamentalisation des droits du consommateur », p. 58-68 in</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mathieu Combet (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le droit européen de la consommation au XXIe siècle. État des lieux et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruylant, 587 p., 2022, 9782802769293</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Bruylant, 587 p., 2022, 9782802769293</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03613754v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le fabuleux destin des motifs du droit dérivé devant le juge judiciaire français ou la densification normative des considérants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le droit européen, source de droits, source du droit, Etudes en l’honneur de Vassilio Skouris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 978-2-84934-665-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 978-2-84934-665-5</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03837732v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’invocation du principe de confiance mutuelle en droit de la coopération judiciaire en matière civile : un mal pour un bien ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La confiance mutuelle dans l’Union européenne. De l’objectif politique au principe juridique.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.51, 2022, 978-2-84934-630-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, pp.51, 2022, 978-2-84934-630-3</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03837718v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commentaire de CJUE, gr. ch., 6 octobre 2015, Maximilian Schrems c/ Data Protection Commissioner, aff. C-362/14, comm. n° 117, p. 601-605 in Michaël Karpenschif et Cyril Nourissat (dir.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les grands arrêts de la jurisprudence de l’Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4e éd. mise à jour, 824 p., PUF, 2021, 9782130829867</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03337774v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commentaire de CJUE, gr. ch., 13 mai 2014, Google Spain SL, Google Inc. c/ Agencia Española de Protección de Datos (AEPD), Mario Costeja González, aff. C-131/12, comm. n° 111, p. 539-544 in Michaël Karpenschif et Cyril Nourissat (dir.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les grands arrêts de la jurisprudence de l’Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4e éd. mise à jour, 824 p., PUF, 2021, 9782130829867</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03337772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commentaire de CJUE, gr. ch., 8 avril 2014, Digital Rights Ireland et Seitlinger e.a., aff. C-293/12 et C-594/12, comm. n° 110, conjoint avec commentaire de CJUE, gr. ch., 21 décembre 2015, Tele2 Sverige c/ Post- och telestyrelsen, et Secretary of State for the Home Department c/ Tom Watson, Peter Brice et Geoffrey Lewis, aff. C-203/15, comm. n° 118, p. 606-610 in Michaël Karpenschif et Cyril Nourissat (dir.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les grands arrêts de la jurisprudence de l’Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4e éd. mise à jour, 824 p., PUF, 2021, 9782130829867</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03337771v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commentaire de CJUE, gr. ch., 10 juillet 2018, Jehovan todistajat, aff. C-25/17, comm. n° 134, p. 683-687 in Michaël Karpenschif et Cyril Nourissat (dir.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Pailler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les grands arrêts de la jurisprudence de l’Union européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4e éd. mise à jour, 824 p., PUF, 2021, 9782130829867</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03337775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Technological Tools, Compliance by Design and the GDPR: Data Protection by Design », p. 299-306 in</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Pailler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie-Anne Frison-Roche (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Compliance Tools</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bruylant, 357 p., 2021, 9782802768883</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03277545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, 4e éd. mise à jour, 824 p., PUF, 2021, 9782130829867</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les outils technologiques, la compliance by design et le RGPD : la protection des données dès la conception », p. 279-286 in</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Anne Frison-Roche (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les outils de la compliance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz, 323 p., 2021, 9782247198085</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 4e éd. mise à jour, 824 p., PUF, 2021, 9782130829867</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03277544v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les outils technologiques, la compliance by design et le RGPD : la protection des données dès la conception », p. 279-286 in</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Anne Frison-Roche. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les outils de la compliance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 323 p., Dalloz, 2021, 9782247198085</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 4e éd. mise à jour, 824 p., PUF, 2021, 9782130829867</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03225045v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’application de la charte au droit de la coopération judiciaire en matière civile : un bilan en trompe-l’oeil », p. 41-56 in</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les 10 ans de la charte des droits fondamentaux de l’Union européenne. Bilan et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 446 p., Bruylant, 2020, 9782802766186</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, 323 p., Dalloz, 2021, 9782247198085</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02945056v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La famille du citoyen européen. l’émergence d’une famille fonctionnelle du citoyen de l’Union européenne », p. 5-17 in</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La famille du migrant / dir. Hugues Fulchiron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LexisNexis, 310 p., 2020, 9782711034710</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Dalloz, 323 p., 2021, 9782247198085</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03043198v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La coexistence paisible du secret des délibérations et du droit d’opiner », in</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie Nicolas-Gréciano. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Secret du délibéré et opinions dissidentes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut francophone pour la justice et la démocratie, coll. « Colloques et essais », 2020, 198 p., 9782370322609</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 446 p., Bruylant, 2020, 9782802766186</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02889881v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’invocabilité de la Charte des droits fondamentaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le rôle politique de la Cour de justice / dir. L. Clément-Wilz.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruylant, p. 121-143, 2019, 9782802761488</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01991971v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La protection du sous-traitant dans l’ordre international, p. 177-190</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sécuriser la sous-traitance. Quels nouveaux défis ? / dir. S. Tisseyre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 326 p., Presses de l'Université Toulouse 1 Capitole, 2019, Actes de colloques, vol. 40, 9782361701956. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.putc.7177⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Institut francophone pour la justice et la démocratie, coll. « Colloques et essais », 2020, 198 p., 9782370322609</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02351487v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Charte des droits fondamentaux de l’Union européenne, p. 77-86</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La circulation des personnes et de leur statut dans un monde globalisé / dir. H. Fulchiron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 472 p., LexisNexis, 2019, 9782711032839</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Bruylant, p. 121-143, 2019, 9782802761488</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02343014v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La disparition de la définition des présomptions après l’ordonnance du 10 février 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les définitions. Les artifices du droit (II) / A.-B. Caire et C. Dounot (dir.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ed. du Centre Michel de L’Hospital - PU Droit Clermont-Ferrand, 2019, 9782912589569</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...215 lines deleted...]
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02024396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14363,167 +14527,167 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Accès aux biens et aux services », in</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Pailler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire juridique de l’égalité et de la non-discrimination / dir. Delphine Tharaud et Caroline Boyer-Capelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03185416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Charte des droits fondamentaux », in</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Pailler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire juridique de l’égalité et de la non-discrimination / dir. Delphine Tharaud et Caroline Boyer-Capelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03185413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14533,231 +14697,231 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le droit d’accès à la justice environnementale des peuples et communautés autochtones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Chiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Cloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Gadea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">21.23, IERDJ - Institut des Études et de la Recherche sur le Droit et la Justice. 2025, pp.264</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor David</w:t>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">21.23, IERDJ - Institut des Études et de la Recherche sur le Droit et la Justice. 2025, pp.264</w:t>
+                <w:t xml:space="preserve">hal-05164984v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Handle With Care. Assessing and designing methods for evaluation and development of the quality of justice. – Rapport national / dir. H. Pauliat (OMIJ)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] OMIJ. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...65 lines deleted...]
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01847073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId246"/>
+      <w:footerReference w:type="default" r:id="rId250"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14904,51 +15068,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551488v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pailler" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04881419v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gaudin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432367v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432373v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05390872v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Musson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432376v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanati Netipatalachoochote" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432363v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349614v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007282v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425749v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432360v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432365v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05321570v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04836173v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829398v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828880v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829412v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117303v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846672v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849227v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849105v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828869v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007275v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04557900v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04629465v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04402608v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04402602v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04619808v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04619803v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04105768v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04216866v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tchana" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Combemale" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04066295v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04105778v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04105764v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04117807v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04280509v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Combemale" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04619776v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04083285v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03871092v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04000167v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03798681v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03563793v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03900366v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03638743v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933041v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03218354v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03225778v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03429721v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03142732v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03352075v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03407230v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03121227v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03352068v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03080568v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02941699v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03065462v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02563257v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02969969v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02453521v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04621568v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02950268v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02480098v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02615126v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02889880v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02024387v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18352/ulr.467" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02387785v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02387784v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02265334v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02293743v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02163107v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01897796v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01991985v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01845753v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01991979v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510364v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478507v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rcdip.173.0472" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01719653v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478532v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02449043v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510356v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02261591v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Sinopoli" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#235;l Omarjee" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Roccati" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aikaterini Angelaki" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02199966v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510359v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04477681v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02261104v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432348v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966841v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Brunerie" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432384v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-05117387v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432387v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-05117392v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349711v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432389v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835778v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835757v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Nourissat" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846881v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849160v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847930v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848365v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Attali-Colas" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847840v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847399v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846872v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835797v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04821392v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cassar" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Douville" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Marquier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Petel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846862v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848008v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Savin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849133v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846877v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847847v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846868v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849142v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848116v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823398v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04105804v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04105821v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04105828v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823464v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04000187v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04000213v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04105787v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823840v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04105797v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04425768v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Colin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Le Berre" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berger" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSN-S58398.2023.00032" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823933v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04114521v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylou Fran&#231;oise" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823421v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823435v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04120385v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04105813v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03946580v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03576532v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03946566v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03946587v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03576490v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03932781v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03607565v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enola Heranval" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03516362v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03516354v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03185217v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03516379v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03185203v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03516369v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03516546v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Corso" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03088765v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Panet-Marre" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03088763v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02387230v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02293738v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02377165v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02359541v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02265475v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01992547v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01992753v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01992772v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01992777v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01992748v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02015922v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01992757v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510362v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04236668v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03277548v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444114v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120677v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312085v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Panet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Fulchiron" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04051793v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611084v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Goffic" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Grynbaum" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01847079v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495600v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120679v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-05117205v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432356v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-05117214v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-05117196v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432370v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849604v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828615v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846446v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04619761v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04209345v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03613754v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03837732v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03837718v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03337775v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03277545v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03337774v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03337772v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03337771v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03225045v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03277544v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02945056v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03043198v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02889881v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01991971v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02351487v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.putc.7177" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02343014v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02024396v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03185416v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03185413v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164984v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Chiu" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Billet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Cloud" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor David" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Gadea" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01847073v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551488v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pailler" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432373v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432367v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04881419v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gaudin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007282v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349614v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Musson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432376v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanati Netipatalachoochote" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432363v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05390872v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425749v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432360v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432365v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05321570v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829398v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828880v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829412v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117303v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846672v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849227v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04836173v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849105v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007275v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828869v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04557900v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04629465v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04619803v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04105768v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04216866v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tchana" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Combemale" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04105778v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04066295v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04619808v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04402608v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04402602v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04105764v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04619776v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04280509v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Combemale" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04117807v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04083285v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03798681v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04000167v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03871092v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03563793v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03900366v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03638743v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933041v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03218354v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03142732v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03225778v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03429721v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03352075v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03407230v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03121227v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03352068v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03080568v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02941699v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03065462v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02969969v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02563257v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02453521v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02950268v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04621568v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02615126v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02480098v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02889880v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02024387v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18352/ulr.467" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02387785v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02387784v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02265334v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02293743v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02163107v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01991985v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01845753v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01897796v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01991979v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510364v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478507v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rcdip.173.0472" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01719653v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478532v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02449043v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510356v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02199966v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02261591v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Sinopoli" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#235;l Omarjee" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Roccati" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aikaterini Angelaki" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510359v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04477681v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02261104v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573823v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573792v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Merabet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Kamina" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432348v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966841v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Brunerie" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432384v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432387v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-05117387v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-05117392v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349711v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432389v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846881v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849160v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847930v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846872v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847399v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848365v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Attali-Colas" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847840v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04821392v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cassar" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Douville" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Marquier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Petel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835797v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835778v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835757v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Nourissat" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846862v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848008v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Savin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849133v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846877v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847847v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849142v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846868v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848116v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04105821v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04105828v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823464v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04000187v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04000213v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823398v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04105804v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04105787v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823840v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04425768v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Colin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Le Berre" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berger" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSN-S58398.2023.00032" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04105797v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823933v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04120385v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823421v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823435v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04114521v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylou Fran&#231;oise" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04105813v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03946580v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03576532v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03946566v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03946587v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03576490v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03932781v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03607565v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enola Heranval" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03516379v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03185203v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03516362v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03516354v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03185217v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03516369v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03516546v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Corso" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03088765v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Panet-Marre" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03088763v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02293738v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02377165v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02387230v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02359541v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02265475v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01992547v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01992772v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01992753v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01992777v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01992748v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02015922v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01992757v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510362v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04236668v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03277548v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444114v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120677v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312085v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Panet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Fulchiron" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04051793v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611084v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Goffic" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Grynbaum" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01847079v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495600v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-05117205v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120679v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432356v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-05117214v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-05117196v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432370v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828615v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849604v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846446v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04209345v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04619761v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03613754v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03837732v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03837718v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03337774v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03337772v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03337771v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03337775v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03277545v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03277544v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03225045v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02945056v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03043198v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02889881v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01991971v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02351487v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.putc.7177" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02343014v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02024396v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03185416v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03185413v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164984v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Chiu" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Billet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Cloud" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor David" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Gadea" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01847073v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>