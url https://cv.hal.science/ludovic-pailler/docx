--- v1 (2026-04-09)
+++ v2 (2026-05-04)
@@ -75,11639 +75,12023 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (85)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (88)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Chronique de droit international privé du numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Falilou Diop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves El Hage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lamy Droit de l'immatériel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05596856v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit de l’Union et identité de genre : jusqu’où ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit international d'Assas / Assas International Law Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05596831v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’état civil pris d’assaut par le droit de l’Union ou la chute du dernier bastion (commentaire sous l'arrêt Shipova)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Panet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05596834v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Proposition de règlement « Omnibus numérique » ; un nivellement par le bas du RGPD ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Pailler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Lamy Droit de l'immatériel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 234, pp.29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05551488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le mirage de l’autodétermination informationnelle du mineur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Pailler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archivio Giuridico Sassarese. Rivista internazionale di diritto privato antico e contemporaneo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, XXIX, pp.133-148</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05432373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Refus de toute modification ou désindexation d'un article de presse en ligne sur la condamnation pénale d'un ancien dirigeant sportif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Pailler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Lamy Droit de l'immatériel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 226, pp.21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05432367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statut personnel du citoyen de l'Union : une dernière fois sur son métier, la Cour de justice a-t-elle remis son ouvrage ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Pailler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 02, pp.98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04881419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le paradoxe de la compliance dans le droit de la protection des données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Pailler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de droit de l'entreprise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Janvier-Février 2025, Dossier 8 (n°1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05007282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disputatio sur l’application du nouvel article 1254 du code civil en suite d’une violation de données à caractère personnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Musson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Pailler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, p. 1890</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05349614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developing Artificial Intelligence Legislation in Thailand: Lessons from the European Union</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Pailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanati Netipatalachoochote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Human Rights, Culture and Legal System</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 5 (1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05432376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronique de droit de la protection des données à caractère personnel (janvier à mai 2025)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Pailler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lexbase affaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 824</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05432363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disputatio sur l'application du nouvel article 1254 du code civil en suite d'une violation de données à caractère personnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Pailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Musson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 39, pp.1890</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05390872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Défaut de nullité du Data Privacy Framework par dilution de l’équivalence de protection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Pailler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Lamy Droit de l'immatériel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 231, pp.24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05425749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La protection des données à caractère personnel dans le marché européen des données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 3, pp.365</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05321570v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique de droit de la protection des données à caractère personnel (juin à octobre 2025)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 828</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05432365v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remédier aux déficiences du RGPD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Pailler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de droit d'Assas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05432360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Chronique de droit de la protection des données à caractère personnel (juin à octobre 2025)</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CNIL. Saisine par les personnes physiques. Pouvoirs de contrôle et de sanction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JurisClasseur Communication [Encyclopédie juridique Juris-classeur]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Fasc. 938</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04829398v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle protection des données à l’ère de l’hypersurveillance des passagers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Affaires européennes/Law European &amp; Affairs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2024/3, pp. 459-468</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05117303v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'effacement d'office des données à caractère personnel (comm. ss. CJUE, 14 mars 2024, Újpesti Polgármesteri Hivatal, aff. C-46/23)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lamy Droit de l'immatériel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, n° 214, p. 17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04846672v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exécution d'une condamnation pécuniaire pour atteinte à la réputation : la prohibition de la révision au fond à l'épreuve du respect de la liberté de la presse (comm. ss. CJUE, Gde ch., 4 octobre 2024, C-633/22, Real Madrid C.F., AE contre EE, Société Éditrice Le Monde SA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, n°430, p. 605</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04849227v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Circulez y'a rien à voir ? Commentaire critique sous la communication de la Commission européenne du 15 janvier 2024 relative à la première évaluation des décisions d'adéquation adoptées sur le fondement de la directive 95/46</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04828880v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des effets limités de l'apostasie en droit de la protection des données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04829412v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exécution d'une condamnation pécuniaire étrangère pour atteinte à la réputation : la prohibition de la révision au fond à l'épreuve du respect de la liberté de la presse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 430, pp.605</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04836173v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exécution d'une condamnation pécuniaire pour atteinte à la réputation : la prohibition de la révision au fond à l'épreuve du respect de la liberté de la presse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, p. 605</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04849105v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D'un marché unique de la donnée à un espace européen commun des données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lamy de la Concurrence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4577</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04828869v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle protection des données à l'ère de l'hypersurveillance des passagers ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Affaires européennes/Law European &amp; Affairs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2024/3, pp. 459-468</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05007275v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un grain de SREN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25, pp.1241</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04629465v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison Harcourt, Brexit and The Digital Single Market</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 01, pp.III</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04557900v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La localisation du dommage »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue internationale de droit comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2, pp. 323-344</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04619803v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La Cour de justice de l'Union européenne, pompier pyromane malgré elle : l'articulation des voies de recours ouvertes à la personne concernée par un traitement de données à caractère personnel »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 412, pp. 161-165</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04105768v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Protéger les données jusqu’à l’OS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Tchana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Combemale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz IP/IT : droit de la propriété intellectuelle et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04216866v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">RGPD et droit à la preuve en matière civile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lamy Droit de l'immatériel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, n° 203 (RLDI 4692), p. 8-11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04105778v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Cour de justice de l'Union européenne, pompier pyromane malgré elle : l'articulation des voies de recours ouvertes à la personne concernée par un traitement de données à caractère personnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 412, pp.161</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04066295v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Pas de mercy pour &amp;quot;Madame&amp;quot;, &amp;quot;Monsieur&amp;quot; »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Civil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04619808v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La licéité du traitement de données à caractère personnel »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal du droit international (Clunet)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, comm. 23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04402608v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Protéger les données jusqu’à l’OS »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz IP/IT : droit de la propriété intellectuelle et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.576</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04402602v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La conciliation de la protection des données et des moyens de paiement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit bancaire et financier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, n° 2 (dossier 9)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04105764v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Confusion dans l’articulation des règles nationales et européennes de compétence internationale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04117807v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Protéger les données jusqu'à l'OS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Tchana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Combemale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz IP/IT : droit de la propriété intellectuelle et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, pp.576</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04280509v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Vérification de majorité et protection des données à caractère personnel »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit de la famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Dossier 16 ((n° 9))</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04619776v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discours sur la méthode du déréférencement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal du droit international (Clunet)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, n°2, p. 601</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04083285v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Casarosa, Madalina Moraru (eds.), The Practice of Judicial Interaction in the Field of Fundamental Rights. The Added Value of the Charter of Fundamental Rights of the EU</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 03, pp.VII</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03798681v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Clinicien dans tous ses états – Quelques observations liminaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cliniques juridiques </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, n°6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04000167v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Applications et potentialités de la charte des droits fondamentaux en Droit civil – Aspects substantiels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des droits et libertés fondamentaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03871092v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bis repetita placent ? Redondances et précisions sur les conditions de conservation et d'accès aux données de trafic et de localisation aux fins de lutter contre la criminalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 04, pp.721</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03900366v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">RGPD – Traitement transfrontalier – Autorités de contrôle. Commentaire de CJUE, 15 juin 2021, Facebook Ireland, aff. C-645/19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal du droit international (Clunet)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, janvier-mars 2022, n° 1/2022, comm. 5, p. 187-209</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03563793v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyberdélits : l'instrumentalité du for du lieu de matérialisation du dommage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 03, pp.163</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03638743v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle réparation pour le préjudice moral du fait d’une violation du droit de la protection des données ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03933041v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arrêt Schrems III : l’impossible transfert des données vers les États tiers ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal du droit international (Clunet)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, n° 2, commentaire 16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03225778v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La délimitation de l’effet spatial des règles de droit par les droits fondamentaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe des Droits &amp; Libertés / Europe of Rights &amp; Liberties</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, n° 4, p. 168-184, https://www.europedeslibertes.eu/article/la-delimitation-de-leffet-spatial-des-regles-de-droit-par-les-droits-fondamentaux/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03429721v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Procédure nationale d’exécution – Règl. (UE) n° 1215/2012 – Élément d’extranéité – Cohérence – Reconnaissance et exécution – Art. 18 TFUE – Art. 47 de la Charte – Droit d’obtenir un titre exécutoire éligible à l’application du règlement (UE) n° 1215/2012. Commentaire de CJUE, 7 mai 2020, aff. C-267/19 et C-323/19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal du droit international (Clunet)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, n° 1/2021, commentaire 5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03142732v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contrat international en droit de la protection des données à caractère personnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz IP/IT : droit de la propriété intellectuelle et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 04 et 02, p. 197-201</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03218354v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conventionalité de l’anonymisation d’une archive numérique de presse : les oscillations périlleuses du funambule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, n° 425x8, p. 14-16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03352075v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'art de la fuite en avant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 37, pp.1928</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03407230v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pas de droit fondamental à la protection des données pour les personnes morales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lamy Droit de l'immatériel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2021/177 (n° 5897), pp. 21-23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03121227v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Much ado about Nothing? À propos des décisions d’adéquation du niveau de protection des données à caractère personnel au Royaume-Uni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lamy Droit de l'immatériel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, n° 184, p. 29-32</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03352068v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une réinterprétation de la notion d'empêchement de l'exécution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Contrats d'affaires : concurrence, distribution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12, pp.536</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03080568v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compétence internationale et action en nullité pour insanité d’esprit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Contrats d'affaires : concurrence, distribution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 08-09, p. 381</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02941699v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Charte des droits fondamentaux : un double anniversaire en demi-teinte », in Blandine de Clavière et Blandine Thellier de Poncheville (dir.), Chronique « L’application du droit de l’Union européenne par le juge judiciaire français – 1er septembre 2019-1er septembre 2020 »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du droit de l'Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, n° 4-2020, p. 86-90</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03065462v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déréférencement et données à caractère personnel relatives aux infractions et aux condamnations pénales : la Cour de cassation entre orthodoxie et divergence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lamy Droit de l'immatériel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2020/166 (n° 5634)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02453521v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traitement relatif à l’utilisation du système d’exploitation Android : confirmation en demi-teinte de la sanction prononcée par la CNIL contre Google</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La lettre juridique [Lexbase]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, n° 833, 23 juillet 2020 : Données personnelles</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02950268v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Action annexe et traitement autonome de la litispendance dans le règlement insolvabilité.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Critique de Droit International Privé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, n° 1, p. 139 et s</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04621568v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réécriture consumériste de l’office du juge saisi d’une d’injonction de payer européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Critique de Droit International Privé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 02, p. 324-333</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02969969v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">StopCovid : la santé publique au prix de nos libertés ? Brèves observations sur l’application de traçage numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17, pp. 935-936</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02563257v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Action annexe et traitement autonome de la litispendance dans le règlement insolvabilité. Commentaire de CJUE, 18 septembre 2019, aff. C-47/18</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Critique de Droit International Privé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, n° 1, p. 139 et suiv</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02615126v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Précisions en clair-obscur du droit au déréférencement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal du droit international (Clunet)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, comm. 6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02480098v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La surveillance sanitaire de la population aux fins de lutter contre la Covid-19. Commentaire de l’article 11 de la loi du 11 mai 2020 prorogeant l’état d’urgence sanitaire et complétant ses dispositions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Pailler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lexbase affaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 828</w:t>
+              <w:t xml:space="preserve">, 2020, 638</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02889880v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Problem solving justice in french civil matters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Utrecht Law Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14(3), p. 31-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18352/ulr.467⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02024387v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commentaire de CJUE, 6e ch., 31 janvier 2019, Agostinho da Silva Martins c/ Dekra Claims Services Portugal SA, aff. C-149/18</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal du droit international (Clunet)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, comm. 23, p. 878</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02265334v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les conventions sur les présomptions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Contrats d'affaires : concurrence, distribution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8-9, pp.378-381</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02293743v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La normalisation progressive du recours à la Charte des droits fondamentaux », p. 19-25 in Chronique « Jurisprudence 1er janvier 2018-31 juillet 2019 : L’application du droit de l’Union par le juge judiciaire français » / dir. Bl. de Clavière, Bl. Thellier de Poncheville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du droit de l'Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2019/4, p. 13-46</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02387785v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Variation autour du droit des contrats », p. 15-19 in Chronique « Jurisprudence 1er janvier 2018-31 juillet 2019 : L’application du droit de l’Union par le juge judiciaire français » / dir. Bl. de Clavière, Bl. Thellier de Poncheville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du droit de l'Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2019/4, p. 13-46</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02387784v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’information des droits de la défense dans le procès civil international</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 86, p. 25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02163107v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du faible rôle opératoire de la Charte des droits fondamentaux de l’Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du droit de l'Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Chr. « L’application du droit de l’Union européenne par le juge judiciaire français 2017 (coord. B. de Clavière, B. Thellier de Poncheville), 2018/4, pp.155-159</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01991985v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coopération judiciaire en matière civile et commerciale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal du droit international (Clunet)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2, pp. 585-601</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01845753v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’applicabilité spatiale du Règlement général sur la protection des données (RGPD) – Commentaire de l’article 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal du droit international (Clunet)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Doctrine 9 (n° 3/2018), pp. 823-850</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01897796v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit des obligations : les conséquences des principes de primauté et d’effectivité du droit de l’Union sur les devoirs du juge national</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du droit de l'Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Chr. « L’application du droit de l’Union européenne par le juge judiciaire français 2017 / coord. B. de Clavière, B. Thellier de Poncheville, 2018/4, p. 149-153</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01991979v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le règlement « Rome I » et l’effet à donner aux lois de police étrangères</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.196</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04510364v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« juridiction » en droit international privé de l'Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Critique de Droit International Privé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, N° 3 (3), pp.472-482. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rcdip.173.0472⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04478507v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commentaire de CJUE, 9 mars 2017, Pula Parking, aff. C-551/15 et Zulfikarpašić, aff. C-484/15</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Critique de Droit International Privé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 3, p. 472</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01719653v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commentaire sous l'arrêt Meroni de la Cour de justice de l'Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal du droit international (Clunet)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4, pp.comm.20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04478532v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'article 8 de la Charte des droits fondamentaux de l'Union européenne - Quel apport à la protection des données à caractère personnel ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 332, pp.593</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02449043v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La portée de l’obligation de reconnaître une décision relative à la garde d’un enfant émanant de la juridiction de l’État membre dans lequel l’enfant a été déplacé en application du règlement n° 2201/2003 « Bruxelles II bis »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal du droit international (Clunet)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2, pp.589</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04510356v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'articulation des dispositions impératives objectivement applicables au contrat de travail international et de la loi élue par les parties (à propos de l'article 6 § 1 de la convention de Rome)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 09, p. 741 et suiv</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02199966v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le pouvoir juridictionnel dans l'Espace de liberté, de sécurité et de justice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Sinopoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismaël Omarjee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Roccati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aikaterini Angelaki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 3, pp.365</w:t>
+              <w:t xml:space="preserve">, 2015, 03, pp.529</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Fasc. 938</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02261591v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle cohérence pour la différenciation en droit de la coopération judiciaire en matière civil ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annuaire de droit de l'Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2013, pp.171</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2024</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04510359v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'article 8 de la Charte des droits fondamentaux de l'Union européenne. Quel apport à la protection des données à caractère personnel ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2024</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04477681v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Espace de liberté sécurité justice : un droit à géométrie variable ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 04, pp.839</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...4882 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02261104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (75)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (77)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RGPD et Dark patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Pailler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dark Patterns : quand les plateformes vous manipulent</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bastien Savin, Mar 2026, Université Jean Moulin - Lyon 3, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05573823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La protection pénale des personnes contre les traitements de données à caractère personnel à l'épreuve de l'IA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les défis contemporains des applications de l’intelligence artificielle en droit pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L. Pailler, P. Kamina, S. Merabet, Apr 2026, Université Jean Moulin Lyon 3, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05596840v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'identité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les services de paiement, les nouvelles technologies et le projet de DSP3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association du LLM Droit bancaire et financier, May 2026, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05596844v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’intelligence artificielle face au droit pénal (dir. sc.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Pailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Merabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Kamina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2026, Université Jean Moulin Lyon 3, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05573792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La concentration du contentieux à l’aune des droits fondamentaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Pailler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La concentration du contentieux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sandrine CLAVEL; Fabienne JAULT-SESEKE; Estelle GALLANT, Nov 2025, TOULOUSE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05432348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direction scientifique - La cohérence du droit des données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Brunerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Pailler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La cohérence du droit des données</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Jean Moulin Lyon III, Feb 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04966841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La reconnaissance du changement d’identité de genre en droit de l’Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le changement de sexe à l'état civil : vers une autodétermination de genre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, H. Fulchiron, Jan 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05117387v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les règles européennes applicables aux clauses attributives de juridiction et aux anti-suit injunction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit civil commercial et européen : comment aborder les conflits de lois et de juridiction ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Délégation des barreaux de France, Jun 2025, Bruxelles, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05432387v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux choisis de l’IA générative pour la protection des données à caractère personnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Pailler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PAURA-IAC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Florian MARTIN-BARITEAU; Mouna MOUNCIF MOUNGACHE, Oct 2025, Ottawa (Canada), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05432384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Délégation des barreaux de France, Jun 2025, Bruxelles, Belgique</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les dimensions spatiales du droit du numérique de l’Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les conférences de la section de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, H. Fulchiron, Jan 2025, Paris, France</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05117392v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Privacy-Enhancing Technologies (PETs) for Multi-Site ‘Wet-Lab’ Collaboration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Musson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque « The Global Circulation of Health Data »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidade de São Paulo, programme COFECUB, Sep 2025, Visio, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2025, Ottawa, Canada</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05349711v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Integrity of Legal Clinics’ Ideals in the Digital Context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Navigating New Horizons: Addressing Challenges Confronting Legal Clinics in the Era of Emerging Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elise POILLOT, May 2025, Luxembourg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05432389v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discutant - Dialectique des intérêts et globalisation. Étude de droit international privé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Heure Doct'</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, J. Heymann (CREDIP-EDIEC), Jun 2024, Lyon (Université Jean Moulin Lyon III), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04846881v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’adéquation du régime du transfert international de données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Économie numérique et droit du commerce international</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, G. Anou, Nov 2024, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04849160v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Direction scientifique - Droit, quel mariage possible avec l'intelligence artificielle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L. Pailler (CREDIP-EDIEC), en partenariat avec le Réseau MultiJuris Europe et l'Association Droit.org, Sep 2024, Lyon (Université Jean Moulin Lyon III), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04847930v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les données bioéthiques : des données comme les autres ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La bioéthique et les droits fondamentaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Droit public fondamental, Mar 2024, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04835797v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un marché, mais pour quelles données ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Cassar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Douville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Marquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Petel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque : Le marché Européen des données</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Jean Moulin Lyon III; Centre d’Études Européennes - Équipe de droit international, européen et comparé (CEE-EDIEC), Nov 2024, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04821392v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grand témoin - Table ronde : Traiter les données de la recherche juridique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diffuser, éditer, publier. Entre volonté politique et réalité juridique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, C. Nourissat (EDIEC), May 2024, Lyon (Université Jean Moulin Lyon III), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04846872v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Direction scientifique - Intelligence artificielle générative et protection des données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Webinaire IA Générative</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L. Pailler (CREDIP-EDIEC) et T. Paris, May 2024, Lyon (Université Jean Moulin Lyon III), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04847399v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Direction scientifique - Recouvrement transfrontalier des créances de sécurité sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Attali-Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de restitution du projet Bourgeon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L. Pailler (CREDIP-EDIEC) ; J. Attali-Colas (ELJ), Dec 2024, Université Jean Moulin Lyon III, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04848365v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enseigner le droit avec l'IA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit, quel mariage possible avec l'intelligence artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L. Pailler (CREDIP-EDIEC), en partenariat avec le Réseau MultiJuris Europe et l'Association Droit.org, Sep 2024, Lyon (Université Jean Moulin Lyon III), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04847840v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rôle de la compliance pour la protection des données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La compliance : regards croisés droit privé/droit public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, J. Marchand ; A. Maymont, Mar 2024, Clermont-Ferrand, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04835778v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élection de for déséquilibrée : quel(s) contrôle(s) ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Nourissat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La refonte du règlement Bruxelles I bis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cour de cassation, Mar 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04835757v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Direction scientifique - Generative AI and Elections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Savin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Intelligence artificielle générative</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L. Pailler et B. Savin (CREDIP-EDIEC), Oct 2024, Lyon (Université Jean Moulin Lyon III), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04848008v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit transitoire - Approche européaniste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le droit transitoire. L'application de la loi dans le temps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, B. Ménard (ELJ), Apr 2024, Lyon (Université Jean Moulin Lyon III), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04846862v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Concilier la gouvernance des activités numériques et la transition énergétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Negocios internacionais e transição energética</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, M. Rosario, Oct 2024, Rio de Janeiro, Brésil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04849133v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modérateur - Intelligence artificielle générative et protection des données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Webinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L. Pailler (CREDIP-EDIEC) et T. Paris, May 2024, Lyon (Université Jean Moulin Lyon III), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04846877v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle protection des données à l'ère de l'hypersurveillance des passagers ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La protection des passagers en droit européen des transports. Perspectives françaises de réforme et de consolidation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, J. Heymann (CREDIP-EDIEC), Sep 2024, Lyon (Université Jean Moulin Lyon III), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04847847v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La circulation globale des données de santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop COFECUB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Sao Paolo, Apr 2024, Sao Paolo, Brazil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04846868v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les règles de protection des données à caractère personnel dans le marché européen des données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le marché européen des données</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A. Petel (CEE-EDIEC), Nov 2024, Université Jean Moulin Lyon III, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04849142v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Direction scientifique - La circulation globale des données de santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Brunerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Musson</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L. Pailler (CREDIP-EDIEC), C. Brunerie (CREDIP-EDIEC) et M. Musson (CDF-ELJ), Nov 2024, Lyon (Université Jean Moulin Lyon III), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04848116v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Problématiques de l’enseignement moderne du droit en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Développement de l’enseignement du droit : Exemple des cliniques juridiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Le Caire, Égypte</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04105821v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Législateurs et juges : des acteurs dépassés par la globalisation numérique et juridique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Impacts de la globalisation des sources du droit : ordonnancements, acteurs et penseurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de São Paolo (dir. sc. G. Monaco Campos et Hugues Fulchiron), Apr 2023, São Paulo, Brésil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04105828v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Publicité et Droits de l’homme : Les stéréotypes publicitaires et la régulation de la publicité &amp;quot;abusive&amp;quot; en Argentine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Publicité et Droits de l’homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ludovic Pailler, Feb 2023, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04000187v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les voies de recours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le RGPD 5 ans après : clés de compréhension</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Conseil national des barreaux, Mar 2023, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04000213v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Table ronde sur les apports de l'IA-G pour les avocats, enseignants et étudiants en droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les legaltech au service des juristes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFJE, LexisNexis et Université Jean Moulin Lyon 3, Nov 2023, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04823464v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des entreprises gourmandes : la commercialisation des données génétiques et les risques pour le droit à la vie privée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Des tests qui gênent : comment mieux protéger le droit à la vie privée à l'ère des tests génétiques en ligne ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, P.-L. Deziel, Oct 2023, Québec, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04823398v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contrôle de l’accès des mineurs à la pornographie en ligne et le droit de la protection des données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le contrôle de l’accès des mineurs à la pornographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Jean Moulin Lyon 3 (dir. sc. Hugues Fulchiron), May 2023, En ligne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04105804v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit international privé et action des peuples autochtones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regards croisés sur le droit d’accès des peuples et communautés autochtones à la justice environnementale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Jean Moulin Lyon 3 (dir. sc. Victoria Chiu), Jun 2023, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04105787v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Direction scientifique - La cohérence et l'exhaustivité en droit international privé, présenté par G. Ferraz de Campos Monaco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L. Pailler (CREDIP-EDIEC), Nov 2023, Lyon (Université Jean Moulin Lyon III), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04823840v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">rgpdOS: GDPR Enforcement By The Operating System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Tchana</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...21 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Combemale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DSN 2023 - 53rd Annual IEEE/IFIP International Conference on Dependable Systems and Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Porto, Portugal. pp.100-104, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DSN-S58398.2023.00032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Elise POILLOT, May 2025, Luxembourg, Luxembourg</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04425768v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plaidoyer contre l’antagonisme des transitions écologiques et numériques. Pour une nouvelle gouvernance des données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Relance et transitions : la nouvel âge de l'intégration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Rouen, Jun 2023, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, J. Heymann (CREDIP-EDIEC), Jun 2024, Lyon (Université Jean Moulin Lyon III), France</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04105797v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Direction scientifique - La codification du droit international privé français à l'heure européenne : analyses de droit comparé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L. Pailler (CREDIP-EDIEC), Nov 2023, Lyon (Université Jean Moulin Lyon III), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, G. Anou, Nov 2024, Grenoble, France</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04823933v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clinic Legal Education in the US&amp;quot;, intervention du Professeur Robert E. LANCASTER</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylou Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La clinique juridique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, L. Pailler (CREDIP-EDIEC), en partenariat avec le Réseau MultiJuris Europe et l'Association Droit.org, Sep 2024, Lyon (Université Jean Moulin Lyon III), France</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04114521v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panorama du droit européen en matière de transfert de données à caractère personnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le transfert des données à l'étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Séminaire franco-chinois, Oct 2023, Pékin, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, C. Nourissat (EDIEC), May 2024, Lyon (Université Jean Moulin Lyon III), France</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04823421v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les grands enjeux juridiques liés à ces nouvelles technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres ref.LEX : « Blockchain et web 3.0 »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Barreau de Lyon, Nov 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, L. Pailler (CREDIP-EDIEC) et T. Paris, May 2024, Lyon (Université Jean Moulin Lyon III), France</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04823435v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La cohérence de l’ordre juridique interne à l’épreuve de l’intégration du droit international privé de l’Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cohérence et Ordres juridiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de Droit public de l’Université de Poitiers (dir. sc. Federica Rassu et François Hervoüet), May 2023, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Direction scientifique - Recouvrement transfrontalier des créances de sécurité sociale</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04120385v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La cohérence de l’ordre juridique interne à l’épreuve de l’intégration du droit international privé de l’Union européenne », in F. HERVOUET et F. RASSU (dir.),</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cohérence et Ordres juridiques,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04105813v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les questions sociétales, nouvel écueil de la primauté », (dir. H. Gaudin)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La primauté du droit de l’Union européenne. Nouveaux visages, nouvelles questions, nouveaux raisonnements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Paris (Palais du Luxembourg), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03946580v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Direction scientifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Pailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, L. Pailler (CREDIP-EDIEC) ; J. Attali-Colas (ELJ), Dec 2024, Université Jean Moulin Lyon III, France</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Tchana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atelier rgpdOS 1, organisé dans le cadre du projet MSH-LSE rgpdOS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UJML3, EDIEC-CREDIP, Jan 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, L. Pailler (CREDIP-EDIEC), en partenariat avec le Réseau MultiJuris Europe et l'Association Droit.org, Sep 2024, Lyon (Université Jean Moulin Lyon III), France</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03576532v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La compétence des fors européens dans la mise en oeuvre de la loi par les autorités administratives et judiciaires&amp;quot; (dir. M. Ho-Dac et C. Pellegrini)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gouvernance de l’intelligence artificielle dans l’Union européenne : quelle place pour la protection des consommateurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Douai, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Cassar</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03946566v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La conciliation de la protection des données et des moyens de paiement », (dir. A. Maymont)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les défis juridiques de l’évolution du paiement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Clermont Ferrand (FR), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03946587v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La protection des données en Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La actualidad de la protección de datos personales en la Unión Europea</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CCI France Argentine, Aug 2022, Buenos Aires, Argentina</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03932781v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les difficultés liées à la traduction du droit en langage informatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atelier rgpdOS 1, organisé dans le cadre du projet MSH-LSE rgpdOS (dir. sc. Ludovic Pailler et Alain Tchana)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UJML3, EDIEC-CREDIP, Jan 2022, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03576490v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Direction scientifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enola Heranval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quels droits pour les étudiants en situation de handicap ? À l’Université et dans la vie active</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UJML3, Faculté de droit, Clinique juridique, Mar 2022, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03607565v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ratio colloqui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Pailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thibault Douville</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Nourissat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">colloque Existe-t-il un système de droit international privé de l’Union ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CREDIP, Université Jean Moulin Lyon 3, dir. sc. Ludovic Pailler et Cyril Nourissat, Nov 2021, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03516379v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence de lancement de la plateforme EPAPFR (Projet FIJI-CREDIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FIJI Rhône-Alpes/CREDIP (dir. sc. Cécile Corso, Cyril Nourissat et Ludovic Pailler), Feb 2021, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03185203v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transfert des données personnelles, confiance mutuelle et États tiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque La confiance mutuelle dans l’Espace de liberté, de sécurité et de justice : crise(s) et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, université de Strasbourg, dir. Emanuel Castellarin, Étienne Farnoux et Samuel Fulli-Lemaire, Oct 2021, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03516362v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présidence de la table ronde « Premiers regards »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Existe-t-il un système de droit international privé de l’Union ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CREDIP, Université Jean Moulin Lyon 3, dir. sc. Ludovic Pailler et Cyril Nourissat, Nov 2021, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03516354v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Organisation - Colloque La codification du droit international privé français à l’heure européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La codification du droit international privé français à l’heure européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, dir. sc. Ludovic Pailler, Mar 2021, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03185217v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Direction scientifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rémi Marquier</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Nourissat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Existe-t-il un système de droit international privé de l’Union ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CREDIP, Université Jean Moulin Lyon 3, Nov 2021, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03516369v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Direction scientifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Corso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Université Jean Moulin Lyon III; Centre d’Études Européennes - Équipe de droit international, européen et comparé (CEE-EDIEC), Nov 2024, Lyon, France</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Nourissat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférences de lancement de la plateforme EPAPFR, Projet européen EPAPFR (FIJI et CREDIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FIJI et CREDIP, Feb 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Association Droit public fondamental, Mar 2024, Lyon, France</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03516546v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Européanisation du droit de la famille : pour un changement de méthode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Panet-Marre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La famille dans l’ordre juridique de l’Union européenne – Congrès 2020 de l’AFÉE / dir. Elsa Bernard, Marie Cresp et Marion Ho-Dac</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFÉE (ex-CEDECE), Dec 2020, [en ligne], France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, J. Marchand ; A. Maymont, Mar 2024, Clermont-Ferrand, France</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03088765v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le principe de confiance mutuelle, au nom des valeurs de l’Union ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Primauté et clause la plus protectrice. Le nouveau paradigme des droits fondamentaux en Europe /dir. Hélène Gaudin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut fédératif de recherche en droit – IRDEIC (EA 4211), Nov 2020, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Cour de cassation, Mar 2024, Paris, France</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03088763v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les clauses d’élection de for à l’épreuve des droits fondamentaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les clauses attributives de compétence internationale : de la prévisibilité au désordre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de droit international privé et du commerce international (université Paris 2), Nov 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, B. Ménard (ELJ), Apr 2024, Lyon (Université Jean Moulin Lyon III), France</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02293738v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La famille du citoyen européen : circuler, séjourner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le migrant et sa famille dans un monde globalisé / dir. sc. Hugues Fulchiron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ERLJ – CDF, Nov 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, L. Pailler et B. Savin (CREDIP-EDIEC), Oct 2024, Lyon (Université Jean Moulin Lyon III), France</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02377165v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La sensibilité du droit privé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dura lex sed lex ? À la recherche de la sensibilité en droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau européen de recherche en droits de l’homme / dir. Quentin Ricordel, Oct 2019, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, M. Rosario, Oct 2024, Rio de Janeiro, Brésil</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02387230v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’application de la charte au droit de la coopération judiciaire en matière civile : un bilan en trompe-l’œil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les 10 ans de la Charte des droits fondamentaux de l’Union européenne : bilan et perspectives / dir. sc. R. Tinière et C. Vial</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRJ – IDEDH – AFEE – Chaire Jean Monnet, Dec 2019, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, L. Pailler (CREDIP-EDIEC) et T. Paris, May 2024, Lyon (Université Jean Moulin Lyon III), France</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02359541v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Secret du délibéré et opinions dissidentes à la Cour EDH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Secret du délibéré et opinions dissidentes / dir. M. Nicolas-Gréciano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Michel de l’Hospital, Apr 2019, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, J. Heymann (CREDIP-EDIEC), Sep 2024, Lyon (Université Jean Moulin Lyon III), France</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02265475v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Actualité du droit de la coopération judiciaire en matière civile et commerciale »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le juge national et l’Espace de liberté, de sécurité et de justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 10e Ateliers doctoraux du GDR Espace de liberté, de sécurité et de justice, May 2018, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, A. Petel (CEE-EDIEC), Nov 2024, Université Jean Moulin Lyon III, France</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01992547v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le juge judiciaire et le droit au respect de la vie privée : aspects de droit international privé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque « Transversales Lyon 2. Vie privée : quelle protection par le juge ? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Equipe Droit, Contrats et Territoires, Nov 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Sao Paolo, Apr 2024, Sao Paolo, Brazil</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01992772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le reflux des éléments de contrôle des situations valablement acquises à l’étranger : l’exemple de la gestation pour autrui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de recherche « La circulation totale au-delà de tout contrôle »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Projet IFITIS, Oct 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...82 lines deleted...]
-              <w:t xml:space="preserve">, L. Pailler (CREDIP-EDIEC), C. Brunerie (CREDIP-EDIEC) et M. Musson (CDF-ELJ), Nov 2024, Lyon (Université Jean Moulin Lyon III), France</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01992753v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réception en France des outils de transmission inconnus en droit interne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "Transmissions hors succession (aspects internes et internationaux)"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lyon 3, ACNODE, l’ARNU-Lyon, Chaire notariale européenne, Nov 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Le Caire, Égypte</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01992777v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La prise en compte des lois de police par les autorités sportives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de recherche « Normes étatiques et normes sportives : confrontation ou esprit d’équipe ? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Équipe Louis Josserand, Université de Sao Paulo, Oct 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de São Paolo (dir. sc. G. Monaco Campos et Hugues Fulchiron), Apr 2023, São Paulo, Brésil</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01992748v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les conventions sur les présomptions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence d’intégration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Jean Moulin Lyon 3, Oct 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, AFJE, LexisNexis et Université Jean Moulin Lyon 3, Nov 2023, Lyon, France</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02015922v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La circulation des statuts familiaux entre la France, l’Italie et la Suisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université notariale de Franche-Comté, Nov 2017, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Ludovic Pailler, Feb 2023, Lyon, France</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01992757v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La coopération judiciaire en matière civile et pénale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Construire et préserver la paix : une ambition européenne La justice, facteur de consolidation de la paix et de la démocratie en Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Europa, Nov 2015, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...3066 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04510362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11717,98 +12101,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RGPD-OS : RGPD aware Operating System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Pailler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Exposition Corridor MSH Lyon Saint-Etienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04236668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11818,98 +12202,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La codification du droit international privé français à l’heure européenne. Actes de la journée d’études, CREDIP, Lyon, du 18 mars 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Pailler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La semaine juridique. Notariale et immobilière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, dossier 1233-1235, p. 29-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03277548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11919,492 +12303,492 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La cohérence du droit des données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Pailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Brunerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dalloz, 2026, 978-2-247-24631-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05444114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le recouvrement à l'étranger des créances de sécurité sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Pailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Attali-Colas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">EDIEC. n°4, 39 p., 2025, Les Cahiers de l'EDIEC</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05120677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droit international privé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Panet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Fulchiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Pailler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LexisNexis, 2025, Objectif Droit TD, 2711028194</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05312085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un système de droit international privé de l'Union européenne ? Bilan et perspectives de 20 ans de coopération judiciaire en matière civile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Pailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Nourissat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bruylant, 624 p., 2023, Droit de l'Union européenne : Colloques, 9782802772521</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04051793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droit des activités numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Le Goffic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Grynbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Pailler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lefebvre Dalloz. Dalloz, 2è éd., pp.1044, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04611084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le respect de la Charte des droits fondamentaux de l’Union européenne dans l’espace judiciaire européen en matière civile et commerciale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Pailler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pedone, 2017, 9782233008381</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01847079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12414,2110 +12798,2110 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le droit prétorien des données, une source de domination de la Cour de justice?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Pailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Brunerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La cohérence du droit des données?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lefèbvre-Dalloz, pp.49-60, 2026, 978-2-247-24631-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05495600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'action des peuples autochtones en droit international privé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Pailler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le droit d'accès à la justice environnementale des peuples et communautés autochtones</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bruylant, 612 p., pp. 227 et s., 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05117205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La circulation des titres exécutoires des organismes de sécurité sociale : focale d’un interprivatiste sur la contrainte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Pailler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le recouvrement à l'étranger des créances de sécurité sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, n°3, 39 p., pp. 22-27, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05120679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’extension du domaine des droits fondamentaux de ­l’Union à l’arbitrage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Pailler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arbitrage et Droit de l’Union</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 9782802776390</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05432356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La protection des données du consommateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Pailler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les nouveaux enjeux du droit européen de la consommation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bruylant, 612 p., pp. 373 et s., 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05117214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plaidoyer contre l'antagonisme des transitions écologiques et numériques. Pour une nouvelle gouvernance des données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Pailler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le plan de relance européen et l'impératif de transition écologique et numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bruylant, 518 p., pp. 47 et s., 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05117196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liberté d’expression et droit international privé de l'Union</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Pailler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sébastien PLATON; Christophe MAUBERNARD; Romaine TINIERE. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les mutations de la liberté d'expression dans l'Union européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bruylant, 2025, 9782807948051</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05432370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les questions sociétales, nouvel écueil de la primauté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Pailler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La primauté du droit de l'Union européenne. Nouveaux visages, nouvelles questions, nouveaux raisonnements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mare &amp; Martin, 204 p., pp. 181 et s., 2024, 978-2-84934-818-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04828615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dimensions spatiales du droit de l'Union applicable à internet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Pailler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions Panthéon-Assas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annuaire de droit de l'Union européenne 2023 (dir. Cl. Blumann et F. Picod)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04849604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relecture des présomptions à l'aune de leur fonction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Pailler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Présomptions et responsabilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mare &amp; Martin, 252 p., pp. 11 et s., 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04846446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ratio colloqui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Pailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Nourissat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ludovic Pailler, Cyril Nourissat (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Un système de droit international privé de l’Union européenne ? Bilan et perspectives de 20 ans de coopération judiciaire en matière civile</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 15-25, Bruylant, 624 p., 2023, Droit de l'Union européenne : Colloques, 9782802772521</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04209345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« International Jurisdiction of Administrative and Judicial Authorities in Consumer Disputes Involving AI system »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Pailler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Governance of Artificial Intelligence in the European Union - What Place for Consumer Protection? (dir. M. Ho-Dac et C. Pellegrini)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bruylant, 416 p., pp. 273-291, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04619761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La fondamentalisation des droits du consommateur », p. 58-68 in</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Pailler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mathieu Combet (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le droit européen de la consommation au XXIe siècle. État des lieux et perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bruylant, 587 p., 2022, 9782802769293</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03613754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le fabuleux destin des motifs du droit dérivé devant le juge judiciaire français ou la densification normative des considérants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Pailler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le droit européen, source de droits, source du droit, Etudes en l’honneur de Vassilio Skouris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 978-2-84934-665-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03837732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’invocation du principe de confiance mutuelle en droit de la coopération judiciaire en matière civile : un mal pour un bien ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Pailler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La confiance mutuelle dans l’Union européenne. De l’objectif politique au principe juridique.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.51, 2022, 978-2-84934-630-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03837718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commentaire de CJUE, gr. ch., 6 octobre 2015, Maximilian Schrems c/ Data Protection Commissioner, aff. C-362/14, comm. n° 117, p. 601-605 in Michaël Karpenschif et Cyril Nourissat (dir.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Pailler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les grands arrêts de la jurisprudence de l’Union européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4e éd. mise à jour, 824 p., PUF, 2021, 9782130829867</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03337774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commentaire de CJUE, gr. ch., 13 mai 2014, Google Spain SL, Google Inc. c/ Agencia Española de Protección de Datos (AEPD), Mario Costeja González, aff. C-131/12, comm. n° 111, p. 539-544 in Michaël Karpenschif et Cyril Nourissat (dir.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Pailler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les grands arrêts de la jurisprudence de l’Union européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4e éd. mise à jour, 824 p., PUF, 2021, 9782130829867</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03337772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commentaire de CJUE, gr. ch., 8 avril 2014, Digital Rights Ireland et Seitlinger e.a., aff. C-293/12 et C-594/12, comm. n° 110, conjoint avec commentaire de CJUE, gr. ch., 21 décembre 2015, Tele2 Sverige c/ Post- och telestyrelsen, et Secretary of State for the Home Department c/ Tom Watson, Peter Brice et Geoffrey Lewis, aff. C-203/15, comm. n° 118, p. 606-610 in Michaël Karpenschif et Cyril Nourissat (dir.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Pailler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les grands arrêts de la jurisprudence de l’Union européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4e éd. mise à jour, 824 p., PUF, 2021, 9782130829867</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03337771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commentaire de CJUE, gr. ch., 10 juillet 2018, Jehovan todistajat, aff. C-25/17, comm. n° 134, p. 683-687 in Michaël Karpenschif et Cyril Nourissat (dir.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Pailler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les grands arrêts de la jurisprudence de l’Union européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4e éd. mise à jour, 824 p., PUF, 2021, 9782130829867</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03337775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Technological Tools, Compliance by Design and the GDPR: Data Protection by Design », p. 299-306 in</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Pailler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie-Anne Frison-Roche (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Compliance Tools</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bruylant, 357 p., 2021, 9782802768883</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03277545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les outils technologiques, la compliance by design et le RGPD : la protection des données dès la conception », p. 279-286 in</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Pailler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">Marie-Anne Frison-Roche. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les outils de la compliance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 323 p., Dalloz, 2021, 9782247198085</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03225045v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les outils technologiques, la compliance by design et le RGPD : la protection des données dès la conception », p. 279-286 in</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">Marie-Anne Frison-Roche (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les outils de la compliance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dalloz, 323 p., 2021, 9782247198085</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03277544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...38 lines deleted...]
-              <w:t xml:space="preserve">, 323 p., Dalloz, 2021, 9782247198085</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’application de la charte au droit de la coopération judiciaire en matière civile : un bilan en trompe-l’oeil », p. 41-56 in</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les 10 ans de la charte des droits fondamentaux de l’Union européenne. Bilan et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 446 p., Bruylant, 2020, 9782802766186</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 446 p., Bruylant, 2020, 9782802766186</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02945056v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La famille du citoyen européen. l’émergence d’une famille fonctionnelle du citoyen de l’Union européenne », p. 5-17 in</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La famille du migrant / dir. Hugues Fulchiron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LexisNexis, 310 p., 2020, 9782711034710</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, LexisNexis, 310 p., 2020, 9782711034710</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03043198v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La coexistence paisible du secret des délibérations et du droit d’opiner », in</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie Nicolas-Gréciano. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Secret du délibéré et opinions dissidentes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut francophone pour la justice et la démocratie, coll. « Colloques et essais », 2020, 198 p., 9782370322609</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Institut francophone pour la justice et la démocratie, coll. « Colloques et essais », 2020, 198 p., 9782370322609</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02889881v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’invocabilité de la Charte des droits fondamentaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le rôle politique de la Cour de justice / dir. L. Clément-Wilz.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruylant, p. 121-143, 2019, 9782802761488</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01991971v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La protection du sous-traitant dans l’ordre international, p. 177-190</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sécuriser la sous-traitance. Quels nouveaux défis ? / dir. S. Tisseyre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 326 p., Presses de l'Université Toulouse 1 Capitole, 2019, Actes de colloques, vol. 40, 9782361701956. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.putc.7177⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02351487v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Charte des droits fondamentaux de l’Union européenne, p. 77-86</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La circulation des personnes et de leur statut dans un monde globalisé / dir. H. Fulchiron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 472 p., LexisNexis, 2019, 9782711032839</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 472 p., LexisNexis, 2019, 9782711032839</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02343014v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La disparition de la définition des présomptions après l’ordonnance du 10 février 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les définitions. Les artifices du droit (II) / A.-B. Caire et C. Dounot (dir.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ed. du Centre Michel de L’Hospital - PU Droit Clermont-Ferrand, 2019, 9782912589569</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02024396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14527,167 +14911,167 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Accès aux biens et aux services », in</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Pailler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire juridique de l’égalité et de la non-discrimination / dir. Delphine Tharaud et Caroline Boyer-Capelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03185416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Charte des droits fondamentaux », in</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Pailler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire juridique de l’égalité et de la non-discrimination / dir. Delphine Tharaud et Caroline Boyer-Capelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03185413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14697,231 +15081,231 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le droit d’accès à la justice environnementale des peuples et communautés autochtones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Chiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Cloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Gadea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">21.23, IERDJ - Institut des Études et de la Recherche sur le Droit et la Justice. 2025, pp.264</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05164984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Handle With Care. Assessing and designing methods for evaluation and development of the quality of justice. – Rapport national / dir. H. Pauliat (OMIJ)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Pailler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] OMIJ. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01847073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId250"/>
+      <w:footerReference w:type="default" r:id="rId257"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -15068,51 +15452,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551488v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pailler" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432373v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432367v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04881419v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gaudin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007282v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349614v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Musson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432376v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanati Netipatalachoochote" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432363v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05390872v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425749v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432360v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432365v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05321570v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829398v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828880v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829412v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117303v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846672v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849227v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04836173v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849105v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007275v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828869v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04557900v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04629465v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04619803v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04105768v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04216866v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tchana" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Combemale" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04105778v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04066295v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04619808v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04402608v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04402602v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04105764v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04619776v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04280509v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Combemale" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04117807v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04083285v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03798681v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04000167v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03871092v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03563793v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03900366v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03638743v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933041v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03218354v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03142732v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03225778v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03429721v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03352075v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03407230v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03121227v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03352068v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03080568v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02941699v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03065462v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02969969v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02563257v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02453521v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02950268v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04621568v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02615126v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02480098v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02889880v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02024387v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18352/ulr.467" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02387785v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02387784v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02265334v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02293743v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02163107v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01991985v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01845753v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01897796v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01991979v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510364v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478507v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rcdip.173.0472" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01719653v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478532v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02449043v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510356v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02199966v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02261591v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Sinopoli" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#235;l Omarjee" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Roccati" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aikaterini Angelaki" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510359v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04477681v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02261104v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573823v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573792v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Merabet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Kamina" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432348v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966841v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Brunerie" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432384v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432387v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-05117387v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-05117392v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349711v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432389v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846881v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849160v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847930v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846872v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847399v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848365v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Attali-Colas" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847840v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04821392v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cassar" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Douville" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Marquier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Petel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835797v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835778v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835757v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Nourissat" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846862v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848008v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Savin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849133v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846877v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847847v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849142v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846868v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848116v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04105821v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04105828v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823464v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04000187v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04000213v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823398v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04105804v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04105787v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823840v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04425768v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Colin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Le Berre" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berger" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSN-S58398.2023.00032" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04105797v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823933v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04120385v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823421v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823435v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04114521v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylou Fran&#231;oise" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04105813v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03946580v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03576532v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03946566v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03946587v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03576490v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03932781v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03607565v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enola Heranval" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03516379v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03185203v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03516362v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03516354v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03185217v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03516369v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03516546v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Corso" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03088765v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Panet-Marre" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03088763v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02293738v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02377165v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02387230v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02359541v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02265475v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01992547v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01992772v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01992753v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01992777v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01992748v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02015922v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01992757v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510362v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04236668v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03277548v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444114v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120677v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312085v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Panet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Fulchiron" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04051793v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611084v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Goffic" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Grynbaum" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01847079v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495600v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-05117205v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120679v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432356v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-05117214v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-05117196v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432370v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828615v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849604v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846446v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04209345v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04619761v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03613754v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03837732v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03837718v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03337774v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03337772v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03337771v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03337775v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03277545v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03277544v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03225045v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02945056v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03043198v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02889881v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01991971v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02351487v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.putc.7177" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02343014v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02024396v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03185416v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03185413v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164984v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Chiu" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Billet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Cloud" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor David" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Gadea" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01847073v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596856v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pailler" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falilou Diop" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves El Hage" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596831v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596834v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Panet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551488v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432373v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432367v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04881419v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gaudin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007282v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349614v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Musson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432376v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanati Netipatalachoochote" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432363v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05390872v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425749v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05321570v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432365v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432360v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829398v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117303v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846672v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849227v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828880v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829412v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04836173v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849105v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828869v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007275v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04629465v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04557900v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04619803v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04105768v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04216866v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tchana" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Combemale" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04105778v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04066295v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04619808v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04402608v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04402602v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04105764v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04117807v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04280509v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Combemale" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04619776v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04083285v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03798681v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04000167v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03871092v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03900366v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03563793v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03638743v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933041v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03225778v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03429721v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03142732v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03218354v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03352075v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03407230v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03121227v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03352068v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03080568v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02941699v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03065462v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02453521v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02950268v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04621568v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02969969v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02563257v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02615126v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02480098v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02889880v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02024387v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18352/ulr.467" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02265334v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02293743v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02387785v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02387784v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02163107v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01991985v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01845753v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01897796v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01991979v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510364v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478507v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rcdip.173.0472" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01719653v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478532v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02449043v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510356v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02199966v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02261591v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Sinopoli" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#235;l Omarjee" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Roccati" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aikaterini Angelaki" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510359v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04477681v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02261104v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573823v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596840v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596844v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573792v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Merabet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Kamina" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432348v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966841v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Brunerie" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-05117387v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432387v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432384v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-05117392v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349711v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432389v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846881v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849160v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847930v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835797v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04821392v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cassar" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Douville" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Marquier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Petel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846872v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847399v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848365v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Attali-Colas" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847840v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835778v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835757v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Nourissat" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848008v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Savin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846862v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849133v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846877v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847847v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846868v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849142v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848116v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04105821v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04105828v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04000187v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04000213v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823464v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823398v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04105804v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04105787v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823840v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04425768v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Colin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Le Berre" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berger" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSN-S58398.2023.00032" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04105797v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823933v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04114521v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylou Fran&#231;oise" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823421v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823435v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04120385v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04105813v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03946580v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03576532v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03946566v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03946587v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03932781v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03576490v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03607565v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enola Heranval" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03516379v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03185203v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03516362v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03516354v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03185217v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03516369v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03516546v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Corso" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03088765v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Panet-Marre" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03088763v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02293738v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02377165v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02387230v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02359541v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02265475v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01992547v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01992772v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01992753v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01992777v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01992748v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02015922v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01992757v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510362v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04236668v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03277548v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444114v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120677v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312085v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Fulchiron" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04051793v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611084v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Goffic" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Grynbaum" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01847079v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495600v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-05117205v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120679v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432356v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-05117214v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-05117196v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432370v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828615v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849604v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846446v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04209345v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04619761v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03613754v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03837732v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03837718v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03337774v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03337772v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03337771v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03337775v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03277545v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03225045v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03277544v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02945056v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03043198v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02889881v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01991971v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02351487v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.putc.7177" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02343014v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02024396v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03185416v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03185413v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164984v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Chiu" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Billet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Cloud" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor David" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Gadea" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01847073v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>