--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -109,6273 +109,6273 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'état civil pris d'assaut par le droit de l'Union ou la chute du dernier bastion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Panet-Marre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 18, pp.841</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05612407v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Proposition de règlement « Omnibus numérique » ; un nivellement par le bas du RGPD ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lamy Droit de l'immatériel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 234, pp.29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05551488v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit de l’Union et identité de genre : jusqu’où ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit international d'Assas / Assas International Law Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05596831v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Chronique de droit international privé du numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Pailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Falilou Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves El Hage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Lamy Droit de l'immatériel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05596856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, A paraître</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remédier aux déficiences du RGPD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit d'Assas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Amélie Panet</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05432360v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique de droit de la protection des données à caractère personnel (juin à octobre 2025)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 828</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05432365v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La protection des données à caractère personnel dans le marché européen des données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 3, pp.365</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05321570v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Refus de toute modification ou désindexation d'un article de presse en ligne sur la condamnation pénale d'un ancien dirigeant sportif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lamy Droit de l'immatériel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 226, pp.21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05432367v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Statut personnel du citoyen de l'Union : une dernière fois sur son métier, la Cour de justice a-t-elle remis son ouvrage ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Pailler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, A paraître</w:t>
+              <w:t xml:space="preserve">, 2025, 02, pp.98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04881419v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le mirage de l’autodétermination informationnelle du mineur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archivio Giuridico Sassarese. Rivista internazionale di diritto privato antico e contemporaneo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, XXIX, pp.133-148</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05432373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Disputatio sur l'application du nouvel article 1254 du code civil en suite d'une violation de données à caractère personnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Musson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 39, pp.1890</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05390872v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Developing Artificial Intelligence Legislation in Thailand: Lessons from the European Union</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanati Netipatalachoochote</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Human Rights, Culture and Legal System</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5 (1)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05432376v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique de droit de la protection des données à caractère personnel (janvier à mai 2025)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 824</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05432363v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Disputatio sur l’application du nouvel article 1254 du code civil en suite d’une violation de données à caractère personnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Musson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, p. 1890</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05349614v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le paradoxe de la compliance dans le droit de la protection des données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de droit de l'entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Janvier-Février 2025, Dossier 8 (n°1)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05007282v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Défaut de nullité du Data Privacy Framework par dilution de l’équivalence de protection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Pailler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Lamy Droit de l'immatériel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 234, pp.29</w:t>
+              <w:t xml:space="preserve">, 2025, 231, pp.24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2025, XXIX, pp.133-148</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05425749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison Harcourt, Brexit and The Digital Single Market</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 01, pp.III</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04557900v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un grain de SREN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25, pp.1241</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04629465v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exécution d'une condamnation pécuniaire étrangère pour atteinte à la réputation : la prohibition de la révision au fond à l'épreuve du respect de la liberté de la presse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 430, pp.605</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04836173v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Circulez y'a rien à voir ? Commentaire critique sous la communication de la Commission européenne du 15 janvier 2024 relative à la première évaluation des décisions d'adéquation adoptées sur le fondement de la directive 95/46</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04828880v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des effets limités de l'apostasie en droit de la protection des données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04829412v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle protection des données à l’ère de l’hypersurveillance des passagers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Affaires européennes/Law European &amp; Affairs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2024/3, pp. 459-468</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05117303v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'effacement d'office des données à caractère personnel (comm. ss. CJUE, 14 mars 2024, Újpesti Polgármesteri Hivatal, aff. C-46/23)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Pailler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Lamy Droit de l'immatériel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 226, pp.21</w:t>
+              <w:t xml:space="preserve">, 2024, n° 214, p. 17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Hélène Gaudin</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04846672v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exécution d'une condamnation pécuniaire pour atteinte à la réputation : la prohibition de la révision au fond à l'épreuve du respect de la liberté de la presse (comm. ss. CJUE, Gde ch., 4 octobre 2024, C-633/22, Real Madrid C.F., AE contre EE, Société Éditrice Le Monde SA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, n°430, p. 605</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04849227v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CNIL. Saisine par les personnes physiques. Pouvoirs de contrôle et de sanction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JurisClasseur Communication [Encyclopédie juridique Juris-classeur]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Fasc. 938</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04829398v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exécution d'une condamnation pécuniaire pour atteinte à la réputation : la prohibition de la révision au fond à l'épreuve du respect de la liberté de la presse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, p. 605</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04849105v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle protection des données à l'ère de l'hypersurveillance des passagers ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Affaires européennes/Law European &amp; Affairs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2024/3, pp. 459-468</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05007275v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D'un marché unique de la donnée à un espace européen commun des données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lamy de la Concurrence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4577</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04828869v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discours sur la méthode du déréférencement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal du droit international (Clunet)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, n°2, p. 601</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04083285v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Pas de mercy pour &amp;quot;Madame&amp;quot;, &amp;quot;Monsieur&amp;quot; »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Civil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04619808v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La licéité du traitement de données à caractère personnel »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal du droit international (Clunet)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, comm. 23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04402608v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Protéger les données jusqu’à l’OS »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz IP/IT : droit de la propriété intellectuelle et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.576</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04402602v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">RGPD et droit à la preuve en matière civile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lamy Droit de l'immatériel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, n° 203 (RLDI 4692), p. 8-11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04105778v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Cour de justice de l'Union européenne, pompier pyromane malgré elle : l'articulation des voies de recours ouvertes à la personne concernée par un traitement de données à caractère personnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 412, pp.161</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04066295v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La localisation du dommage »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue internationale de droit comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2, pp. 323-344</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04619803v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La Cour de justice de l'Union européenne, pompier pyromane malgré elle : l'articulation des voies de recours ouvertes à la personne concernée par un traitement de données à caractère personnel »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 412, pp. 161-165</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04105768v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Protéger les données jusqu’à l’OS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Tchana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Combemale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz IP/IT : droit de la propriété intellectuelle et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04216866v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La conciliation de la protection des données et des moyens de paiement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit bancaire et financier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, n° 2 (dossier 9)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04105764v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Vérification de majorité et protection des données à caractère personnel »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit de la famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Dossier 16 ((n° 9))</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04619776v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Protéger les données jusqu'à l'OS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Tchana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Combemale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz IP/IT : droit de la propriété intellectuelle et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, pp.576</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04280509v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Confusion dans l’articulation des règles nationales et européennes de compétence internationale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04117807v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle réparation pour le préjudice moral du fait d’une violation du droit de la protection des données ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03933041v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Clinicien dans tous ses états – Quelques observations liminaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cliniques juridiques </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, n°6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04000167v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Applications et potentialités de la charte des droits fondamentaux en Droit civil – Aspects substantiels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des droits et libertés fondamentaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03871092v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Casarosa, Madalina Moraru (eds.), The Practice of Judicial Interaction in the Field of Fundamental Rights. The Added Value of the Charter of Fundamental Rights of the EU</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 03, pp.VII</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03798681v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bis repetita placent ? Redondances et précisions sur les conditions de conservation et d'accès aux données de trafic et de localisation aux fins de lutter contre la criminalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 04, pp.721</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03900366v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">RGPD – Traitement transfrontalier – Autorités de contrôle. Commentaire de CJUE, 15 juin 2021, Facebook Ireland, aff. C-645/19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal du droit international (Clunet)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, janvier-mars 2022, n° 1/2022, comm. 5, p. 187-209</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03563793v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyberdélits : l'instrumentalité du for du lieu de matérialisation du dommage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 03, pp.163</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03638743v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pas de droit fondamental à la protection des données pour les personnes morales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lamy Droit de l'immatériel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2021/177 (n° 5897), pp. 21-23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03121227v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Much ado about Nothing? À propos des décisions d’adéquation du niveau de protection des données à caractère personnel au Royaume-Uni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lamy Droit de l'immatériel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, n° 184, p. 29-32</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03352068v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contrat international en droit de la protection des données à caractère personnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz IP/IT : droit de la propriété intellectuelle et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 04 et 02, p. 197-201</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03218354v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Procédure nationale d’exécution – Règl. (UE) n° 1215/2012 – Élément d’extranéité – Cohérence – Reconnaissance et exécution – Art. 18 TFUE – Art. 47 de la Charte – Droit d’obtenir un titre exécutoire éligible à l’application du règlement (UE) n° 1215/2012. Commentaire de CJUE, 7 mai 2020, aff. C-267/19 et C-323/19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal du droit international (Clunet)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, n° 1/2021, commentaire 5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03142732v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arrêt Schrems III : l’impossible transfert des données vers les États tiers ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal du droit international (Clunet)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, n° 2, commentaire 16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03225778v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La délimitation de l’effet spatial des règles de droit par les droits fondamentaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe des Droits &amp; Libertés / Europe of Rights &amp; Liberties</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, n° 4, p. 168-184, https://www.europedeslibertes.eu/article/la-delimitation-de-leffet-spatial-des-regles-de-droit-par-les-droits-fondamentaux/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03429721v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conventionalité de l’anonymisation d’une archive numérique de presse : les oscillations périlleuses du funambule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, n° 425x8, p. 14-16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03352075v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'art de la fuite en avant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Pailler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 02, pp.98</w:t>
+              <w:t xml:space="preserve">, 2021, 37, pp.1928</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Janvier-Février 2025, Dossier 8 (n°1)</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03407230v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La surveillance sanitaire de la population aux fins de lutter contre la Covid-19. Commentaire de l’article 11 de la loi du 11 mai 2020 prorogeant l’état d’urgence sanitaire et complétant ses dispositions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 638</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Margot Musson</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02889880v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réécriture consumériste de l’office du juge saisi d’une d’injonction de payer européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Critique de Droit International Privé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 02, p. 324-333</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02969969v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">StopCovid : la santé publique au prix de nos libertés ? Brèves observations sur l’application de traçage numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17, pp. 935-936</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02563257v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déréférencement et données à caractère personnel relatives aux infractions et aux condamnations pénales : la Cour de cassation entre orthodoxie et divergence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lamy Droit de l'immatériel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2020/166 (n° 5634)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02453521v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traitement relatif à l’utilisation du système d’exploitation Android : confirmation en demi-teinte de la sanction prononcée par la CNIL contre Google</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La lettre juridique [Lexbase]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, n° 833, 23 juillet 2020 : Données personnelles</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02950268v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Action annexe et traitement autonome de la litispendance dans le règlement insolvabilité.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Critique de Droit International Privé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, n° 1, p. 139 et s</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04621568v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une réinterprétation de la notion d'empêchement de l'exécution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Contrats d'affaires : concurrence, distribution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12, pp.536</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03080568v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compétence internationale et action en nullité pour insanité d’esprit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Contrats d'affaires : concurrence, distribution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 08-09, p. 381</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02941699v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Charte des droits fondamentaux : un double anniversaire en demi-teinte », in Blandine de Clavière et Blandine Thellier de Poncheville (dir.), Chronique « L’application du droit de l’Union européenne par le juge judiciaire français – 1er septembre 2019-1er septembre 2020 »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du droit de l'Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, n° 4-2020, p. 86-90</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03065462v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Action annexe et traitement autonome de la litispendance dans le règlement insolvabilité. Commentaire de CJUE, 18 septembre 2019, aff. C-47/18</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Critique de Droit International Privé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, n° 1, p. 139 et suiv</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02615126v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Précisions en clair-obscur du droit au déréférencement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal du droit international (Clunet)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, comm. 6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02480098v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’information des droits de la défense dans le procès civil international</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 86, p. 25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02163107v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La normalisation progressive du recours à la Charte des droits fondamentaux », p. 19-25 in Chronique « Jurisprudence 1er janvier 2018-31 juillet 2019 : L’application du droit de l’Union par le juge judiciaire français » / dir. Bl. de Clavière, Bl. Thellier de Poncheville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du droit de l'Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2019/4, p. 13-46</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02387785v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Variation autour du droit des contrats », p. 15-19 in Chronique « Jurisprudence 1er janvier 2018-31 juillet 2019 : L’application du droit de l’Union par le juge judiciaire français » / dir. Bl. de Clavière, Bl. Thellier de Poncheville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du droit de l'Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2019/4, p. 13-46</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02387784v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commentaire de CJUE, 6e ch., 31 janvier 2019, Agostinho da Silva Martins c/ Dekra Claims Services Portugal SA, aff. C-149/18</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal du droit international (Clunet)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, comm. 23, p. 878</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02265334v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les conventions sur les présomptions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Contrats d'affaires : concurrence, distribution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8-9, pp.378-381</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02293743v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Problem solving justice in french civil matters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Utrecht Law Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14(3), p. 31-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18352/ulr.467⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02024387v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’applicabilité spatiale du Règlement général sur la protection des données (RGPD) – Commentaire de l’article 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal du droit international (Clunet)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Doctrine 9 (n° 3/2018), pp. 823-850</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01897796v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coopération judiciaire en matière civile et commerciale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal du droit international (Clunet)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2, pp. 585-601</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01845753v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du faible rôle opératoire de la Charte des droits fondamentaux de l’Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du droit de l'Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Chr. « L’application du droit de l’Union européenne par le juge judiciaire français 2017 (coord. B. de Clavière, B. Thellier de Poncheville), 2018/4, pp.155-159</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01991985v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit des obligations : les conséquences des principes de primauté et d’effectivité du droit de l’Union sur les devoirs du juge national</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du droit de l'Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Chr. « L’application du droit de l’Union européenne par le juge judiciaire français 2017 / coord. B. de Clavière, B. Thellier de Poncheville, 2018/4, p. 149-153</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01991979v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« juridiction » en droit international privé de l'Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Critique de Droit International Privé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, N° 3 (3), pp.472-482. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rcdip.173.0472⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04478507v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commentaire de CJUE, 9 mars 2017, Pula Parking, aff. C-551/15 et Zulfikarpašić, aff. C-484/15</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Critique de Droit International Privé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 3, p. 472</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01719653v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le règlement « Rome I » et l’effet à donner aux lois de police étrangères</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.196</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04510364v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commentaire sous l'arrêt Meroni de la Cour de justice de l'Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal du droit international (Clunet)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4, pp.comm.20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04478532v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'article 8 de la Charte des droits fondamentaux de l'Union européenne. Quel apport à la protection des données à caractère personnel ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04477681v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'article 8 de la Charte des droits fondamentaux de l'Union européenne - Quel apport à la protection des données à caractère personnel ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 332, pp.593</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02449043v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La portée de l’obligation de reconnaître une décision relative à la garde d’un enfant émanant de la juridiction de l’État membre dans lequel l’enfant a été déplacé en application du règlement n° 2201/2003 « Bruxelles II bis »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal du droit international (Clunet)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2, pp.589</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04510356v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le pouvoir juridictionnel dans l'Espace de liberté, de sécurité et de justice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Sinopoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 2025, p. 1890</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismaël Omarjee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Roccati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aikaterini Angelaki</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 03, pp.529</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 5 (1)</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02261591v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'articulation des dispositions impératives objectivement applicables au contrat de travail international et de la loi élue par les parties (à propos de l'article 6 § 1 de la convention de Rome)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 09, p. 741 et suiv</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 824</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02199966v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle cohérence pour la différenciation en droit de la coopération judiciaire en matière civil ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annuaire de droit de l'Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2013, pp.171</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5309 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04510359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Espace de liberté sécurité justice : un droit à géométrie variable ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Pailler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 04, pp.839</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6392,5706 +6392,5913 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02261104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (77)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (80)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La protection des données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les services de paiement, les nouvelles technologies et le projet de DSP3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05630398v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">RGPD et Dark patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dark Patterns : quand les plateformes vous manipulent</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bastien Savin, Mar 2026, Université Jean Moulin - Lyon 3, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05573823v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discutant, in La concentration du contentieux en droit international privé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">S. Clavel, F. Jault-Seseke, E. Gallant (dir.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05630399v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La protection pénale des personnes contre les traitements de données à caractère personnel à l'épreuve de l'IA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les défis contemporains des applications de l’intelligence artificielle en droit pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L. Pailler, P. Kamina, S. Merabet, Apr 2026, Université Jean Moulin Lyon 3, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05596840v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'identité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les services de paiement, les nouvelles technologies et le projet de DSP3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association du LLM Droit bancaire et financier, May 2026, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05596844v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’intelligence artificielle face au droit pénal (dir. sc.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Merabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Kamina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, Université Jean Moulin Lyon 3, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05573792v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une IA responsable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Université d'été "Une IA responsable"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculté de droit - Université Jean Moulin Lyon 3; Université de Montréal, Jun 2026, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05630404v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Integrity of Legal Clinics’ Ideals in the Digital Context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Navigating New Horizons: Addressing Challenges Confronting Legal Clinics in the Era of Emerging Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elise POILLOT, May 2025, Luxembourg, Luxembourg</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05432389v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enjeux choisis de l’IA générative pour la protection des données à caractère personnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PAURA-IAC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Florian MARTIN-BARITEAU; Mouna MOUNCIF MOUNGACHE, Oct 2025, Ottawa (Canada), Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05432384v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les règles européennes applicables aux clauses attributives de juridiction et aux anti-suit injunction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit civil commercial et européen : comment aborder les conflits de lois et de juridiction ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Délégation des barreaux de France, Jun 2025, Bruxelles, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05432387v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La reconnaissance du changement d’identité de genre en droit de l’Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le changement de sexe à l'état civil : vers une autodétermination de genre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, H. Fulchiron, Jan 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05117387v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La concentration du contentieux à l’aune des droits fondamentaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La concentration du contentieux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sandrine CLAVEL; Fabienne JAULT-SESEKE; Estelle GALLANT, Nov 2025, TOULOUSE, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05432348v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Direction scientifique - La cohérence du droit des données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Brunerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La cohérence du droit des données</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Jean Moulin Lyon III, Feb 2025, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04966841v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les dimensions spatiales du droit du numérique de l’Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les conférences de la section de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, Ottawa, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05117392v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Privacy-Enhancing Technologies (PETs) for Multi-Site ‘Wet-Lab’ Collaboration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Musson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque « The Global Circulation of Health Data »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidade de São Paulo, programme COFECUB, Sep 2025, Visio, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05349711v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Direction scientifique - La circulation globale des données de santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Brunerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Musson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L. Pailler (CREDIP-EDIEC), C. Brunerie (CREDIP-EDIEC) et M. Musson (CDF-ELJ), Nov 2024, Lyon (Université Jean Moulin Lyon III), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04848116v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rôle de la compliance pour la protection des données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La compliance : regards croisés droit privé/droit public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, J. Marchand ; A. Maymont, Mar 2024, Clermont-Ferrand, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04835778v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élection de for déséquilibrée : quel(s) contrôle(s) ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Nourissat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La refonte du règlement Bruxelles I bis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cour de cassation, Mar 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04835757v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grand témoin - Table ronde : Traiter les données de la recherche juridique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diffuser, éditer, publier. Entre volonté politique et réalité juridique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, C. Nourissat (EDIEC), May 2024, Lyon (Université Jean Moulin Lyon III), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04846872v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Direction scientifique - Intelligence artificielle générative et protection des données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Webinaire IA Générative</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L. Pailler (CREDIP-EDIEC) et T. Paris, May 2024, Lyon (Université Jean Moulin Lyon III), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04847399v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Direction scientifique - Recouvrement transfrontalier des créances de sécurité sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Attali-Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de restitution du projet Bourgeon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L. Pailler (CREDIP-EDIEC) ; J. Attali-Colas (ELJ), Dec 2024, Université Jean Moulin Lyon III, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04848365v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enseigner le droit avec l'IA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit, quel mariage possible avec l'intelligence artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L. Pailler (CREDIP-EDIEC), en partenariat avec le Réseau MultiJuris Europe et l'Association Droit.org, Sep 2024, Lyon (Université Jean Moulin Lyon III), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04847840v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un marché, mais pour quelles données ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Cassar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Douville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Marquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Petel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque : Le marché Européen des données</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Jean Moulin Lyon III; Centre d’Études Européennes - Équipe de droit international, européen et comparé (CEE-EDIEC), Nov 2024, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04821392v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les données bioéthiques : des données comme les autres ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La bioéthique et les droits fondamentaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Droit public fondamental, Mar 2024, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04835797v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discutant - Dialectique des intérêts et globalisation. Étude de droit international privé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Heure Doct'</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, J. Heymann (CREDIP-EDIEC), Jun 2024, Lyon (Université Jean Moulin Lyon III), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04846881v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’adéquation du régime du transfert international de données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Économie numérique et droit du commerce international</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, G. Anou, Nov 2024, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04849160v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Direction scientifique - Droit, quel mariage possible avec l'intelligence artificielle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L. Pailler (CREDIP-EDIEC), en partenariat avec le Réseau MultiJuris Europe et l'Association Droit.org, Sep 2024, Lyon (Université Jean Moulin Lyon III), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04847930v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Concilier la gouvernance des activités numériques et la transition énergétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Negocios internacionais e transição energética</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, M. Rosario, Oct 2024, Rio de Janeiro, Brésil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04849133v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit transitoire - Approche européaniste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le droit transitoire. L'application de la loi dans le temps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, B. Ménard (ELJ), Apr 2024, Lyon (Université Jean Moulin Lyon III), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04846862v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Direction scientifique - Generative AI and Elections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Savin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Intelligence artificielle générative</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L. Pailler et B. Savin (CREDIP-EDIEC), Oct 2024, Lyon (Université Jean Moulin Lyon III), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04848008v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modérateur - Intelligence artificielle générative et protection des données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Webinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L. Pailler (CREDIP-EDIEC) et T. Paris, May 2024, Lyon (Université Jean Moulin Lyon III), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04846877v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle protection des données à l'ère de l'hypersurveillance des passagers ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La protection des passagers en droit européen des transports. Perspectives françaises de réforme et de consolidation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, J. Heymann (CREDIP-EDIEC), Sep 2024, Lyon (Université Jean Moulin Lyon III), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04847847v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les règles de protection des données à caractère personnel dans le marché européen des données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le marché européen des données</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A. Petel (CEE-EDIEC), Nov 2024, Université Jean Moulin Lyon III, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04849142v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La circulation globale des données de santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop COFECUB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Sao Paolo, Apr 2024, Sao Paolo, Brazil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04846868v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La cohérence de l’ordre juridique interne à l’épreuve de l’intégration du droit international privé de l’Union européenne », in F. HERVOUET et F. RASSU (dir.),</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cohérence et Ordres juridiques,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04105813v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des entreprises gourmandes : la commercialisation des données génétiques et les risques pour le droit à la vie privée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Des tests qui gênent : comment mieux protéger le droit à la vie privée à l'ère des tests génétiques en ligne ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, P.-L. Deziel, Oct 2023, Québec, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04823398v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contrôle de l’accès des mineurs à la pornographie en ligne et le droit de la protection des données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le contrôle de l’accès des mineurs à la pornographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Jean Moulin Lyon 3 (dir. sc. Hugues Fulchiron), May 2023, En ligne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04105804v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Table ronde sur les apports de l'IA-G pour les avocats, enseignants et étudiants en droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les legaltech au service des juristes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFJE, LexisNexis et Université Jean Moulin Lyon 3, Nov 2023, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04823464v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Publicité et Droits de l’homme : Les stéréotypes publicitaires et la régulation de la publicité &amp;quot;abusive&amp;quot; en Argentine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Publicité et Droits de l’homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ludovic Pailler, Feb 2023, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04000187v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les voies de recours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le RGPD 5 ans après : clés de compréhension</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Conseil national des barreaux, Mar 2023, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04000213v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Problématiques de l’enseignement moderne du droit en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Développement de l’enseignement du droit : Exemple des cliniques juridiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Le Caire, Égypte</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04105821v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Législateurs et juges : des acteurs dépassés par la globalisation numérique et juridique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Impacts de la globalisation des sources du droit : ordonnancements, acteurs et penseurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de São Paolo (dir. sc. G. Monaco Campos et Hugues Fulchiron), Apr 2023, São Paulo, Brésil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04105828v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Direction scientifique - La cohérence et l'exhaustivité en droit international privé, présenté par G. Ferraz de Campos Monaco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L. Pailler (CREDIP-EDIEC), Nov 2023, Lyon (Université Jean Moulin Lyon III), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04823840v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit international privé et action des peuples autochtones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regards croisés sur le droit d’accès des peuples et communautés autochtones à la justice environnementale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Jean Moulin Lyon 3 (dir. sc. Victoria Chiu), Jun 2023, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04105787v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plaidoyer contre l’antagonisme des transitions écologiques et numériques. Pour une nouvelle gouvernance des données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Relance et transitions : la nouvel âge de l'intégration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Rouen, Jun 2023, Rouen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04105797v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">rgpdOS: GDPR Enforcement By The Operating System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Tchana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Combemale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DSN 2023 - 53rd Annual IEEE/IFIP International Conference on Dependable Systems and Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Porto, Portugal. pp.100-104, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DSN-S58398.2023.00032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04425768v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Direction scientifique - La codification du droit international privé français à l'heure européenne : analyses de droit comparé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L. Pailler (CREDIP-EDIEC), Nov 2023, Lyon (Université Jean Moulin Lyon III), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04823933v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La cohérence de l’ordre juridique interne à l’épreuve de l’intégration du droit international privé de l’Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cohérence et Ordres juridiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de Droit public de l’Université de Poitiers (dir. sc. Federica Rassu et François Hervoüet), May 2023, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04120385v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panorama du droit européen en matière de transfert de données à caractère personnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le transfert des données à l'étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Séminaire franco-chinois, Oct 2023, Pékin, China</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04823421v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les grands enjeux juridiques liés à ces nouvelles technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres ref.LEX : « Blockchain et web 3.0 »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Barreau de Lyon, Nov 2023, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04823435v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clinic Legal Education in the US&amp;quot;, intervention du Professeur Robert E. LANCASTER</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylou Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La clinique juridique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04114521v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La compétence des fors européens dans la mise en oeuvre de la loi par les autorités administratives et judiciaires&amp;quot; (dir. M. Ho-Dac et C. Pellegrini)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gouvernance de l’intelligence artificielle dans l’Union européenne : quelle place pour la protection des consommateurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Douai, France, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03946566v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La conciliation de la protection des données et des moyens de paiement », (dir. A. Maymont)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les défis juridiques de l’évolution du paiement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Clermont Ferrand (FR), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03946587v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les questions sociétales, nouvel écueil de la primauté », (dir. H. Gaudin)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La primauté du droit de l’Union européenne. Nouveaux visages, nouvelles questions, nouveaux raisonnements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Paris (Palais du Luxembourg), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03946580v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Direction scientifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Tchana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atelier rgpdOS 1, organisé dans le cadre du projet MSH-LSE rgpdOS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UJML3, EDIEC-CREDIP, Jan 2022, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03576532v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La protection des données en Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La actualidad de la protección de datos personales en la Unión Europea</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CCI France Argentine, Aug 2022, Buenos Aires, Argentina</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03932781v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les difficultés liées à la traduction du droit en langage informatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atelier rgpdOS 1, organisé dans le cadre du projet MSH-LSE rgpdOS (dir. sc. Ludovic Pailler et Alain Tchana)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UJML3, EDIEC-CREDIP, Jan 2022, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03576490v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Direction scientifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enola Heranval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quels droits pour les étudiants en situation de handicap ? À l’Université et dans la vie active</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UJML3, Faculté de droit, Clinique juridique, Mar 2022, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03607565v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présidence de la table ronde « Premiers regards »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Existe-t-il un système de droit international privé de l’Union ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CREDIP, Université Jean Moulin Lyon 3, dir. sc. Ludovic Pailler et Cyril Nourissat, Nov 2021, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03516354v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transfert des données personnelles, confiance mutuelle et États tiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque La confiance mutuelle dans l’Espace de liberté, de sécurité et de justice : crise(s) et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, université de Strasbourg, dir. Emanuel Castellarin, Étienne Farnoux et Samuel Fulli-Lemaire, Oct 2021, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03516362v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Organisation - Colloque La codification du droit international privé français à l’heure européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La codification du droit international privé français à l’heure européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, dir. sc. Ludovic Pailler, Mar 2021, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03185217v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ratio colloqui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Nourissat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">colloque Existe-t-il un système de droit international privé de l’Union ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CREDIP, Université Jean Moulin Lyon 3, dir. sc. Ludovic Pailler et Cyril Nourissat, Nov 2021, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03516379v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence de lancement de la plateforme EPAPFR (Projet FIJI-CREDIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FIJI Rhône-Alpes/CREDIP (dir. sc. Cécile Corso, Cyril Nourissat et Ludovic Pailler), Feb 2021, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03185203v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Direction scientifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Corso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Nourissat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférences de lancement de la plateforme EPAPFR, Projet européen EPAPFR (FIJI et CREDIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FIJI et CREDIP, Feb 2021, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03516546v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Direction scientifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Nourissat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Existe-t-il un système de droit international privé de l’Union ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CREDIP, Université Jean Moulin Lyon 3, Nov 2021, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03516369v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le principe de confiance mutuelle, au nom des valeurs de l’Union ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Primauté et clause la plus protectrice. Le nouveau paradigme des droits fondamentaux en Europe /dir. Hélène Gaudin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut fédératif de recherche en droit – IRDEIC (EA 4211), Nov 2020, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03088763v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Européanisation du droit de la famille : pour un changement de méthode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Pailler</w:t>
-[...14 lines deleted...]
-              <w:t xml:space="preserve">, Bastien Savin, Mar 2026, Université Jean Moulin - Lyon 3, France</w:t>
+                <w:t xml:space="preserve">Amélie Panet-Marre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La famille dans l’ordre juridique de l’Union européenne – Congrès 2020 de l’AFÉE / dir. Elsa Bernard, Marie Cresp et Marion Ho-Dac</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFÉE (ex-CEDECE), Dec 2020, [en ligne], France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, L. Pailler, P. Kamina, S. Merabet, Apr 2026, Université Jean Moulin Lyon 3, France</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03088765v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Secret du délibéré et opinions dissidentes à la Cour EDH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Secret du délibéré et opinions dissidentes / dir. M. Nicolas-Gréciano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Michel de l’Hospital, Apr 2019, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Association du LLM Droit bancaire et financier, May 2026, Paris, France</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02265475v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La sensibilité du droit privé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dura lex sed lex ? À la recherche de la sensibilité en droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau européen de recherche en droits de l’homme / dir. Quentin Ricordel, Oct 2019, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...82 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2026, Université Jean Moulin Lyon 3, France</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02387230v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La famille du citoyen européen : circuler, séjourner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le migrant et sa famille dans un monde globalisé / dir. sc. Hugues Fulchiron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ERLJ – CDF, Nov 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sandrine CLAVEL; Fabienne JAULT-SESEKE; Estelle GALLANT, Nov 2025, TOULOUSE, France</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02377165v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les clauses d’élection de for à l’épreuve des droits fondamentaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les clauses attributives de compétence internationale : de la prévisibilité au désordre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de droit international privé et du commerce international (université Paris 2), Nov 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Université Jean Moulin Lyon III, Feb 2025, Lyon, France</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02293738v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’application de la charte au droit de la coopération judiciaire en matière civile : un bilan en trompe-l’œil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les 10 ans de la Charte des droits fondamentaux de l’Union européenne : bilan et perspectives / dir. sc. R. Tinière et C. Vial</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRJ – IDEDH – AFEE – Chaire Jean Monnet, Dec 2019, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, H. Fulchiron, Jan 2025, Paris, France</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02359541v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Actualité du droit de la coopération judiciaire en matière civile et commerciale »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le juge national et l’Espace de liberté, de sécurité et de justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 10e Ateliers doctoraux du GDR Espace de liberté, de sécurité et de justice, May 2018, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Délégation des barreaux de France, Jun 2025, Bruxelles, Belgique</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01992547v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La circulation des statuts familiaux entre la France, l’Italie et la Suisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université notariale de Franche-Comté, Nov 2017, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Florian MARTIN-BARITEAU; Mouna MOUNCIF MOUNGACHE, Oct 2025, Ottawa (Canada), Canada</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01992757v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le reflux des éléments de contrôle des situations valablement acquises à l’étranger : l’exemple de la gestation pour autrui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de recherche « La circulation totale au-delà de tout contrôle »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Projet IFITIS, Oct 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2025, Ottawa, Canada</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01992753v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le juge judiciaire et le droit au respect de la vie privée : aspects de droit international privé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque « Transversales Lyon 2. Vie privée : quelle protection par le juge ? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Equipe Droit, Contrats et Territoires, Nov 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Universidade de São Paulo, programme COFECUB, Sep 2025, Visio, France</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01992772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réception en France des outils de transmission inconnus en droit interne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "Transmissions hors succession (aspects internes et internationaux)"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lyon 3, ACNODE, l’ARNU-Lyon, Chaire notariale européenne, Nov 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Elise POILLOT, May 2025, Luxembourg, Luxembourg</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01992777v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La prise en compte des lois de police par les autorités sportives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de recherche « Normes étatiques et normes sportives : confrontation ou esprit d’équipe ? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Équipe Louis Josserand, Université de Sao Paulo, Oct 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, J. Heymann (CREDIP-EDIEC), Jun 2024, Lyon (Université Jean Moulin Lyon III), France</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01992748v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les conventions sur les présomptions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence d’intégration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Jean Moulin Lyon 3, Oct 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, G. Anou, Nov 2024, Grenoble, France</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02015922v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La coopération judiciaire en matière civile et pénale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Construire et préserver la paix : une ambition européenne La justice, facteur de consolidation de la paix et de la démocratie en Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Europa, Nov 2015, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...4632 lines deleted...]
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04510362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12101,98 +12308,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RGPD-OS : RGPD aware Operating System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Pailler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Exposition Corridor MSH Lyon Saint-Etienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04236668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12202,98 +12409,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La codification du droit international privé français à l’heure européenne. Actes de la journée d’études, CREDIP, Lyon, du 18 mars 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Pailler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La semaine juridique. Notariale et immobilière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, dossier 1233-1235, p. 29-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03277548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12303,492 +12510,492 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La cohérence du droit des données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Pailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Brunerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dalloz, 2026, 978-2-247-24631-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05444114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le recouvrement à l'étranger des créances de sécurité sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Pailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Attali-Colas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">EDIEC. n°4, 39 p., 2025, Les Cahiers de l'EDIEC</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05120677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droit international privé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Panet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Fulchiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Pailler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LexisNexis, 2025, Objectif Droit TD, 2711028194</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05312085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit des activités numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Le Goffic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Grynbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lefebvre Dalloz. Dalloz, 2è éd., pp.1044, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04611084v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un système de droit international privé de l'Union européenne ? Bilan et perspectives de 20 ans de coopération judiciaire en matière civile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Pailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Nourissat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bruylant, 624 p., 2023, Droit de l'Union européenne : Colloques, 9782802772521</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04051793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...53 lines deleted...]
-              <w:t xml:space="preserve">Lefebvre Dalloz. Dalloz, 2è éd., pp.1044, 2023</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le respect de la Charte des droits fondamentaux de l’Union européenne dans l’espace judiciaire européen en matière civile et commerciale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pedone, 2017, 9782233008381</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01847079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12798,2110 +13005,2110 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le droit prétorien des données, une source de domination de la Cour de justice?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Pailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Brunerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La cohérence du droit des données?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lefèbvre-Dalloz, pp.49-60, 2026, 978-2-247-24631-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05495600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liberté d’expression et droit international privé de l'Union</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sébastien PLATON; Christophe MAUBERNARD; Romaine TINIERE. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les mutations de la liberté d'expression dans l'Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruylant, 2025, 9782807948051</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05432370v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La circulation des titres exécutoires des organismes de sécurité sociale : focale d’un interprivatiste sur la contrainte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le recouvrement à l'étranger des créances de sécurité sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, n°3, 39 p., pp. 22-27, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05120679v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'action des peuples autochtones en droit international privé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Pailler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le droit d'accès à la justice environnementale des peuples et communautés autochtones</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bruylant, 612 p., pp. 227 et s., 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05117205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, n°3, 39 p., pp. 22-27, 2025</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’extension du domaine des droits fondamentaux de ­l’Union à l’arbitrage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Arbitrage et Droit de l’Union</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9782802776390</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 9782802776390</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05432356v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La protection des données du consommateur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les nouveaux enjeux du droit européen de la consommation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruylant, 612 p., pp. 373 et s., 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Bruylant, 612 p., pp. 373 et s., 2025</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05117214v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plaidoyer contre l'antagonisme des transitions écologiques et numériques. Pour une nouvelle gouvernance des données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le plan de relance européen et l'impératif de transition écologique et numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruylant, 518 p., pp. 47 et s., 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Bruylant, 518 p., pp. 47 et s., 2025</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05117196v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les dimensions spatiales du droit de l'Union applicable à internet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions Panthéon-Assas. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annuaire de droit de l'Union européenne 2023 (dir. Cl. Blumann et F. Picod)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Bruylant, 2025, 9782807948051</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04849604v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les questions sociétales, nouvel écueil de la primauté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La primauté du droit de l'Union européenne. Nouveaux visages, nouvelles questions, nouveaux raisonnements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mare &amp; Martin, 204 p., pp. 181 et s., 2024, 978-2-84934-818-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mare &amp; Martin, 204 p., pp. 181 et s., 2024, 978-2-84934-818-5</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04828615v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relecture des présomptions à l'aune de leur fonction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Présomptions et responsabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mare &amp; Martin, 252 p., pp. 11 et s., 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, 2024</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04846446v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« International Jurisdiction of Administrative and Judicial Authorities in Consumer Disputes Involving AI system »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Governance of Artificial Intelligence in the European Union - What Place for Consumer Protection? (dir. M. Ho-Dac et C. Pellegrini)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruylant, 416 p., pp. 273-291, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mare &amp; Martin, 252 p., pp. 11 et s., 2024</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04619761v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ratio colloqui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Nourissat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ludovic Pailler, Cyril Nourissat (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Un système de droit international privé de l’Union européenne ? Bilan et perspectives de 20 ans de coopération judiciaire en matière civile</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 15-25, Bruylant, 624 p., 2023, Droit de l'Union européenne : Colloques, 9782802772521</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, p. 15-25, Bruylant, 624 p., 2023, Droit de l'Union européenne : Colloques, 9782802772521</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04209345v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La fondamentalisation des droits du consommateur », p. 58-68 in</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mathieu Combet (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le droit européen de la consommation au XXIe siècle. État des lieux et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruylant, 587 p., 2022, 9782802769293</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Bruylant, 416 p., pp. 273-291, 2023</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03613754v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le fabuleux destin des motifs du droit dérivé devant le juge judiciaire français ou la densification normative des considérants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le droit européen, source de droits, source du droit, Etudes en l’honneur de Vassilio Skouris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 978-2-84934-665-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Bruylant, 587 p., 2022, 9782802769293</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03837732v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’invocation du principe de confiance mutuelle en droit de la coopération judiciaire en matière civile : un mal pour un bien ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La confiance mutuelle dans l’Union européenne. De l’objectif politique au principe juridique.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.51, 2022, 978-2-84934-630-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 978-2-84934-665-5</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03837718v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commentaire de CJUE, gr. ch., 10 juillet 2018, Jehovan todistajat, aff. C-25/17, comm. n° 134, p. 683-687 in Michaël Karpenschif et Cyril Nourissat (dir.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les grands arrêts de la jurisprudence de l’Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4e éd. mise à jour, 824 p., PUF, 2021, 9782130829867</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, pp.51, 2022, 978-2-84934-630-3</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03337775v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Technological Tools, Compliance by Design and the GDPR: Data Protection by Design », p. 299-306 in</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Anne Frison-Roche (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Compliance Tools</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruylant, 357 p., 2021, 9782802768883</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03277545v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commentaire de CJUE, gr. ch., 13 mai 2014, Google Spain SL, Google Inc. c/ Agencia Española de Protección de Datos (AEPD), Mario Costeja González, aff. C-131/12, comm. n° 111, p. 539-544 in Michaël Karpenschif et Cyril Nourissat (dir.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les grands arrêts de la jurisprudence de l’Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4e éd. mise à jour, 824 p., PUF, 2021, 9782130829867</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03337772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commentaire de CJUE, gr. ch., 8 avril 2014, Digital Rights Ireland et Seitlinger e.a., aff. C-293/12 et C-594/12, comm. n° 110, conjoint avec commentaire de CJUE, gr. ch., 21 décembre 2015, Tele2 Sverige c/ Post- och telestyrelsen, et Secretary of State for the Home Department c/ Tom Watson, Peter Brice et Geoffrey Lewis, aff. C-203/15, comm. n° 118, p. 606-610 in Michaël Karpenschif et Cyril Nourissat (dir.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les grands arrêts de la jurisprudence de l’Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4e éd. mise à jour, 824 p., PUF, 2021, 9782130829867</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03337771v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commentaire de CJUE, gr. ch., 6 octobre 2015, Maximilian Schrems c/ Data Protection Commissioner, aff. C-362/14, comm. n° 117, p. 601-605 in Michaël Karpenschif et Cyril Nourissat (dir.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Pailler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les grands arrêts de la jurisprudence de l’Union européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4e éd. mise à jour, 824 p., PUF, 2021, 9782130829867</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03337774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, 4e éd. mise à jour, 824 p., PUF, 2021, 9782130829867</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les outils technologiques, la compliance by design et le RGPD : la protection des données dès la conception », p. 279-286 in</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Anne Frison-Roche (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les outils de la compliance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz, 323 p., 2021, 9782247198085</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 4e éd. mise à jour, 824 p., PUF, 2021, 9782130829867</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03277544v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les outils technologiques, la compliance by design et le RGPD : la protection des données dès la conception », p. 279-286 in</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Anne Frison-Roche. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les outils de la compliance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 323 p., Dalloz, 2021, 9782247198085</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 4e éd. mise à jour, 824 p., PUF, 2021, 9782130829867</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03225045v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’application de la charte au droit de la coopération judiciaire en matière civile : un bilan en trompe-l’oeil », p. 41-56 in</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les 10 ans de la charte des droits fondamentaux de l’Union européenne. Bilan et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 446 p., Bruylant, 2020, 9782802766186</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Bruylant, 357 p., 2021, 9782802768883</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02945056v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La famille du citoyen européen. l’émergence d’une famille fonctionnelle du citoyen de l’Union européenne », p. 5-17 in</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La famille du migrant / dir. Hugues Fulchiron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LexisNexis, 310 p., 2020, 9782711034710</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, 323 p., Dalloz, 2021, 9782247198085</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03043198v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La coexistence paisible du secret des délibérations et du droit d’opiner », in</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie Nicolas-Gréciano. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Secret du délibéré et opinions dissidentes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut francophone pour la justice et la démocratie, coll. « Colloques et essais », 2020, 198 p., 9782370322609</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Dalloz, 323 p., 2021, 9782247198085</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02889881v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’invocabilité de la Charte des droits fondamentaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le rôle politique de la Cour de justice / dir. L. Clément-Wilz.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruylant, p. 121-143, 2019, 9782802761488</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01991971v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La protection du sous-traitant dans l’ordre international, p. 177-190</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sécuriser la sous-traitance. Quels nouveaux défis ? / dir. S. Tisseyre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 326 p., Presses de l'Université Toulouse 1 Capitole, 2019, Actes de colloques, vol. 40, 9782361701956. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.putc.7177⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, LexisNexis, 310 p., 2020, 9782711034710</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02351487v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Charte des droits fondamentaux de l’Union européenne, p. 77-86</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La circulation des personnes et de leur statut dans un monde globalisé / dir. H. Fulchiron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 472 p., LexisNexis, 2019, 9782711032839</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Institut francophone pour la justice et la démocratie, coll. « Colloques et essais », 2020, 198 p., 9782370322609</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02343014v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La disparition de la définition des présomptions après l’ordonnance du 10 février 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les définitions. Les artifices du droit (II) / A.-B. Caire et C. Dounot (dir.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ed. du Centre Michel de L’Hospital - PU Droit Clermont-Ferrand, 2019, 9782912589569</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...284 lines deleted...]
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02024396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14911,167 +15118,167 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Accès aux biens et aux services », in</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Pailler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire juridique de l’égalité et de la non-discrimination / dir. Delphine Tharaud et Caroline Boyer-Capelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03185416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Charte des droits fondamentaux », in</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Pailler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire juridique de l’égalité et de la non-discrimination / dir. Delphine Tharaud et Caroline Boyer-Capelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03185413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15081,231 +15288,231 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le droit d’accès à la justice environnementale des peuples et communautés autochtones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Chiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Cloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Gadea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">21.23, IERDJ - Institut des Études et de la Recherche sur le Droit et la Justice. 2025, pp.264</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leslie Cloud</w:t>
-[...37 lines deleted...]
-              <w:t xml:space="preserve">21.23, IERDJ - Institut des Études et de la Recherche sur le Droit et la Justice. 2025, pp.264</w:t>
+                <w:t xml:space="preserve">hal-05164984v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Handle With Care. Assessing and designing methods for evaluation and development of the quality of justice. – Rapport national / dir. H. Pauliat (OMIJ)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] OMIJ. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...65 lines deleted...]
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01847073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId257"/>
+      <w:footerReference w:type="default" r:id="rId260"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -15452,51 +15659,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596856v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pailler" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falilou Diop" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves El Hage" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596831v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596834v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Panet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551488v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432373v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432367v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04881419v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gaudin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007282v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349614v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Musson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432376v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanati Netipatalachoochote" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432363v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05390872v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425749v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05321570v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432365v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432360v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829398v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117303v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846672v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849227v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828880v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829412v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04836173v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849105v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828869v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007275v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04629465v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04557900v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04619803v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04105768v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04216866v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tchana" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Combemale" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04105778v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04066295v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04619808v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04402608v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04402602v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04105764v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04117807v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04280509v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Combemale" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04619776v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04083285v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03798681v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04000167v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03871092v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03900366v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03563793v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03638743v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933041v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03225778v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03429721v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03142732v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03218354v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03352075v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03407230v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03121227v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03352068v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03080568v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02941699v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03065462v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02453521v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02950268v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04621568v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02969969v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02563257v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02615126v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02480098v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02889880v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02024387v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18352/ulr.467" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02265334v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02293743v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02387785v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02387784v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02163107v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01991985v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01845753v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01897796v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01991979v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510364v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478507v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rcdip.173.0472" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01719653v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478532v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02449043v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510356v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02199966v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02261591v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Sinopoli" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#235;l Omarjee" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Roccati" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aikaterini Angelaki" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510359v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04477681v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02261104v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573823v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596840v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596844v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573792v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Merabet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Kamina" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432348v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966841v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Brunerie" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-05117387v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432387v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432384v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-05117392v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349711v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432389v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846881v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849160v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847930v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835797v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04821392v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cassar" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Douville" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Marquier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Petel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846872v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847399v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848365v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Attali-Colas" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847840v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835778v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835757v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Nourissat" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848008v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Savin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846862v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849133v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846877v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847847v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846868v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849142v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848116v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04105821v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04105828v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04000187v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04000213v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823464v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823398v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04105804v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04105787v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823840v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04425768v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Colin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Le Berre" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berger" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSN-S58398.2023.00032" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04105797v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823933v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04114521v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylou Fran&#231;oise" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823421v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823435v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04120385v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04105813v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03946580v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03576532v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03946566v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03946587v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03932781v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03576490v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03607565v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enola Heranval" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03516379v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03185203v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03516362v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03516354v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03185217v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03516369v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03516546v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Corso" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03088765v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Panet-Marre" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03088763v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02293738v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02377165v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02387230v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02359541v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02265475v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01992547v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01992772v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01992753v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01992777v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01992748v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02015922v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01992757v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510362v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04236668v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03277548v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444114v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120677v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312085v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Fulchiron" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04051793v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611084v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Goffic" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Grynbaum" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01847079v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495600v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-05117205v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120679v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432356v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-05117214v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-05117196v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432370v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828615v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849604v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846446v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04209345v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04619761v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03613754v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03837732v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03837718v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03337774v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03337772v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03337771v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03337775v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03277545v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03225045v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03277544v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02945056v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03043198v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02889881v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01991971v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02351487v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.putc.7177" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02343014v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02024396v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03185416v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03185413v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164984v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Chiu" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Billet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Cloud" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor David" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Gadea" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01847073v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05612407v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Panet-Marre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pailler" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551488v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596831v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596856v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falilou Diop" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves El Hage" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432360v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432365v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05321570v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432367v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04881419v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gaudin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432373v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05390872v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Musson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432376v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanati Netipatalachoochote" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432363v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349614v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007282v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425749v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04557900v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04629465v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04836173v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828880v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829412v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117303v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846672v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849227v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829398v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849105v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007275v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828869v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04083285v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04619808v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04402608v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04402602v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04105778v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04066295v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04619803v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04105768v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04216866v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tchana" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Combemale" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04105764v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04619776v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04280509v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Combemale" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04117807v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933041v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04000167v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03871092v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03798681v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03900366v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03563793v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03638743v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03121227v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03352068v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03218354v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03142732v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03225778v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03429721v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03352075v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03407230v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02889880v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02969969v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02563257v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02453521v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02950268v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04621568v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03080568v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02941699v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03065462v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02615126v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02480098v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02163107v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02387785v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02387784v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02265334v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02293743v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02024387v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18352/ulr.467" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01897796v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01845753v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01991985v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01991979v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478507v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rcdip.173.0472" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01719653v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510364v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478532v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04477681v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02449043v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510356v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02261591v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Sinopoli" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#235;l Omarjee" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Roccati" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aikaterini Angelaki" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02199966v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510359v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02261104v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05630398v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573823v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05630399v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596840v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596844v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573792v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Merabet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Kamina" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05630404v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432389v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432384v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432387v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-05117387v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432348v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966841v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Brunerie" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-05117392v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349711v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848116v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835778v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835757v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Nourissat" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846872v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847399v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848365v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Attali-Colas" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847840v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04821392v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cassar" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Douville" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Marquier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Petel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835797v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846881v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849160v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847930v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849133v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846862v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848008v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Savin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846877v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847847v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849142v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846868v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04105813v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823398v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04105804v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823464v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04000187v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04000213v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04105821v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04105828v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823840v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04105787v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04105797v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04425768v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Colin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Le Berre" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berger" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSN-S58398.2023.00032" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823933v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04120385v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823421v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823435v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04114521v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylou Fran&#231;oise" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03946566v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03946587v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03946580v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03576532v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03932781v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03576490v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03607565v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enola Heranval" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03516354v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03516362v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03185217v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03516379v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03185203v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03516546v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Corso" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03516369v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03088763v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03088765v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02265475v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02387230v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02377165v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02293738v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02359541v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01992547v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01992757v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01992753v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01992772v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01992777v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01992748v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02015922v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510362v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04236668v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03277548v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444114v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120677v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312085v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Panet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Fulchiron" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611084v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Goffic" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Grynbaum" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04051793v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01847079v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495600v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432370v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120679v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-05117205v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432356v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-05117214v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-05117196v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849604v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828615v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846446v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04619761v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04209345v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03613754v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03837732v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03837718v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03337775v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03277545v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03337772v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03337771v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03337774v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03277544v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03225045v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02945056v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03043198v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02889881v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01991971v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02351487v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.putc.7177" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02343014v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02024396v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03185416v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03185413v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164984v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Chiu" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Billet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Cloud" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor David" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Gadea" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01847073v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>