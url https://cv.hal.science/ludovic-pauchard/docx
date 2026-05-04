--- v0 (2026-03-20)
+++ v1 (2026-05-04)
@@ -66,6298 +66,6636 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (56)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (59)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crack patterns induced by auto-stratification in drying sessile droplets of dairy proteins</w:t>
+                <w:t xml:space="preserve">Quantitative analysis of crack patterns in coatings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Le Floch-Fouéré</w:t>
+                <w:t xml:space="preserve">Tristan Schweiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Yu</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ludovic Pauchard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2025.114761⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 113 (4), pp.045503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/93w4-6xc6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05163766v1</w:t>
+                <w:t xml:space="preserve">hal-05597349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of the crack patterns in nanostructured films with subsequent wetting and drying cycles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Crack patterns induced by auto-stratification in drying sessile droplets of dairy proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Le Floch-Fouéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Boissel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Mcilroy</w:t>
+                <w:t xml:space="preserve">Romain Jeantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Pauchard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L Pauchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 147 (5), pp.56002. </w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 253, pp.114761. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1209/0295-5075/ad6478⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2025.114761⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04663052v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05163766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structuration and deformation of colloidal hydrogels</w:t>
+                <w:t xml:space="preserve">Interfacial healing driven by wetting of nanoparticle films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Souhaila N'Mar</w:t>
+                <w:t xml:space="preserve">Claire Hotton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Pauchard</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Giorgiutti-Dauphiné</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pauchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D2SM01532C⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 21 (41), pp.8025-8034. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d5sm00750j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04066257v1</w:t>
+                <w:t xml:space="preserve">hal-05602933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of colloidal coatings due to a wetting and drying process</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Evolution of the crack patterns in nanostructured films with subsequent wetting and drying cycles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mcilroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Pauchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0153415⟩</w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 147 (5), pp.56002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/ad6478⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04170640v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04663052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconciliation between simulated and measured microstructures of metastable FeCr alloys: A phase field approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structuration and deformation of colloidal hydrogels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souhaila N'Mar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Pauchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Tissot</w:t>
+                <w:t xml:space="preserve">Patrick Guenoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Gokelaere</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frédérique Giorgiutti-Dauphiné</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2023.119303⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D2SM01532C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04209094v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04066257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salinity induced stiffening of drying particulate film and dynamic warping</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Evolution of colloidal coatings due to a wetting and drying process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Pauchard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sanjoy Khawas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/physrevmaterials.7.025604⟩</w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 35 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0153415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05195881v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04170640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salinity induced stiffening of drying particulate film and dynamic warping</w:t>
+                <w:t xml:space="preserve">Reconciliation between simulated and measured microstructures of metastable FeCr alloys: A phase field approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hisay Lama</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Giorgiutti-Dauphiné</w:t>
+                <w:t xml:space="preserve">O. Tissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sanjoy Khawas</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P. Gokelaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Pauchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Pareige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 7 (2), pp.025604. </w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 260, pp.119303. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.7.025604⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2023.119303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04014566v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04209094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of colloidal coatings due to a wetting and drying process</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Salinity induced stiffening of drying particulate film and dynamic warping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hisay Lama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Pauchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Giorgiutti-Dauphiné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanjoy Khawas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0153415⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7, pp.025604. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physrevmaterials.7.025604⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05195288v1</w:t>
+                <w:t xml:space="preserve">hal-05195881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Egg-speriments: Stretch, crack, and spin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Salinity induced stiffening of drying particulate film and dynamic warping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hisay Lama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pauchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Giorgiutti-Dauphiné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Bertho</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Pauchard</w:t>
+                <w:t xml:space="preserve">Sanjoy Khawas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7 (2), pp.025604. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.7.025604⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0082489⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03797298v1</w:t>
+                <w:t xml:space="preserve">hal-04014566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shaping gels and gels mixture to create helices</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">B Darbois Texier</w:t>
+                <w:t xml:space="preserve">Evolution of colloidal coatings due to a wetting and drying process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pauchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 34 (077116), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0089934⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 35 (6), pp.067107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0153415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03707051v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05195288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crack quasi-healing in films of vertically aligned 1D nanostructures: Impact of compliance in a 1D geometry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Egg-speriments: Stretch, crack, and spin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bertho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Darbois Texier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Pauchard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Mcilroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0086061⟩</w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 34 (3), pp.033101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0082489⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03816398v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03797298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des craquelures dans les peintures, quand le temps fait son œuvre</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Pauchard</w:t>
+                <w:t xml:space="preserve">Shaping gels and gels mixture to create helices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M V d'Angelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Pauchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Auradou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Darbois Texier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Conversation France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 34 (077116), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0089934⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03925871v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03707051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synergy between the crack pattern and substrate elasticity in colloidal deposits</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Crack quasi-healing in films of vertically aligned 1D nanostructures: Impact of compliance in a 1D geometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Pauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dillip Satapathy</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Giorgiutti-Dauphiné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mcilroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 103 (3), pp.032602. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 131 (16), pp.164701. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.103.032602⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0086061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03294506v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03816398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Skin layer stratification in drying droplets of dairy colloids</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Des craquelures dans les peintures, quand le temps fait son œuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Pauchard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03194114v1</w:t>
+                <w:t xml:space="preserve">hal-03925871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imbibition and structure of silica nanoporous media characterized by neutron imaging</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Synergy between the crack pattern and substrate elasticity in colloidal deposits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hisay Lama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tonmoy Gogoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madivala Basavaraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Pauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lay-Theng Lee</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dillip Satapathy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2020.01.052⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 103 (3), pp.032602. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.103.032602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03028852v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03294506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cracking to curling transition in drying colloidal films</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Skin layer stratification in drying droplets of dairy colloids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ming Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Pauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Boissel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nan Fu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epje/i2020-11985-4⟩</w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 620, pp.126560. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2021.126560⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03014388v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03194114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Craquelures and pictorial matter</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Imbibition and structure of silica nanoporous media characterized by neutron imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marguerite Léang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Giorgiutti-Dauphiné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Pauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Giorgiutti-Dauphiné</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lay-Theng Lee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cultural Heritage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.culher.2020.08.007⟩</w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 565, pp.474-482. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2020.01.052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03014457v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03028852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphogenetic processes: from leaves to embryos</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Cracking to curling transition in drying colloidal films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weipeng Meng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mingchao Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yixiang Gan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Pauchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/crmeca.33⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 43 (10), pp.64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epje/i2020-11985-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03015235v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03014388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Bénard–Marangoni instability on the morphology of drying colloidal films</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Craquelures and pictorial matter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Pauchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Giorgiutti-Dauphiné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 15 (11), pp.2381 - 2390. </w:t>
+              <w:t xml:space="preserve">Journal of Cultural Heritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c8sm02494d⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.culher.2020.08.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05195682v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03014457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imbibition on a porous layer: dynamical and mechanical characterization</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Morphogenetic processes: from leaves to embryos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Pauchard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Giorgiutti-Dauphiné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c8sm02295j⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 348 (6-7), pp.637-648. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crmeca.33⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02333955v1</w:t>
+                <w:t xml:space="preserve">hal-03015235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Craquelures et art : le temps et la matière</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Imbibition on a porous layer: dynamical and mechanical characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marguerite Leang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pauchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lay-Theng Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Giorgiutti-Dauphiné</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Pauchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reflets de la Physique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 63, pp.32-37. </w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (10), pp.2277-2283. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/refdp/201963032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c8sm02295j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02996893v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02333955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Bénard–Marangoni instability on the morphology of drying colloidal films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Sobac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Colinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Pauchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 15 (11), pp.2381-2390. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C8SM02494D⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 15 (11), pp.2381 - 2390. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c8sm02494D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02352511v1</w:t>
+                <w:t xml:space="preserve">hal-05195682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structuration of the surface layer during drying of colloidal dispersions</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Craquelures et art : le temps et la matière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Giorgiutti-Dauphiné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Pauchard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 35 (7), pp.2692-2701. </w:t>
+              <w:t xml:space="preserve">Reflets de la Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 63, pp.32-37. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.8b03772⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/refdp/201963032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02333962v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02996893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The solute mechanical properties impact on the drying of dairy and model colloidal systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t>
+                <w:t xml:space="preserve">Structuration of the surface layer during drying of colloidal dispersions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marguerite Leang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luca Lanotte</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Didier Lairez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Giorgiutti-Dauphiné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Pauchard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C9SM00373H⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 35 (7), pp.2692-2701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.8b03772⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02284136v1</w:t>
+                <w:t xml:space="preserve">hal-02333962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accretion mode of oceanic ridges governed by axial mechanical strength</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. L. R. Sibrant</w:t>
+                <w:t xml:space="preserve">The solute mechanical properties impact on the drying of dairy and model colloidal systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Mittelstaedt</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Luca Lanotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Jeantet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pauchard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Geoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41561-018-0084-x⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C9SM00373H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02354509v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02284136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drying colloidal systems: Laboratory models for a wide range of applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Accretion mode of oceanic ridges governed by axial mechanical strength</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. L. R. Sibrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Mittelstaedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Bacchin</w:t>
+                <w:t xml:space="preserve">A. Davaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Pauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Brutin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Xiao Dong Chen</w:t>
+                <w:t xml:space="preserve">A. Aubertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epje/i2018-11712-x⟩</w:t>
+              <w:t xml:space="preserve">Nature Geoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 (4), pp.274-279. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41561-018-0084-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01864878v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02354509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crack opening: from colloidal systems to paintings</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Drying colloidal systems: Laboratory models for a wide range of applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bacchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Brutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Davaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Di Giuseppe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao Dong Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C7SM00985B⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 41 (8), pp.94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epje/i2018-11712-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03903134v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01864878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the particle interactions on the structuration and mechanical strength of particulate materials</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pauchard Ludovic</w:t>
+                <w:t xml:space="preserve">Crack opening: from colloidal systems to paintings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marguerite Léang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Giorgiutti-Dauphiné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lay-Theng Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pauchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 116 (4), pp.49002. </w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13 (34), pp.5802-5808. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1209/0295-5075/116/49002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C7SM00985B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03898859v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03903134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Painting cracks: A way to investigate the pictorial matter</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Pauchard</w:t>
+                <w:t xml:space="preserve">Effect of the particle interactions on the structuration and mechanical strength of particulate materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sibrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauchard Ludovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4960438⟩</w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 116 (4), pp.49002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/116/49002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04009463v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03898859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical properties of milk protein skins layers after drying: understanding the mechanisms of particle formation from whey protein isolate and native phosphocaseinate</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Painting cracks: A way to investigate the pictorial matter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Giorgiutti-Dauphiné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Pauchard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2015.01.014⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 120 (6), pp.065107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4960438⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01123351v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04009463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface patterns in drying films of silica colloidal dispersions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mechanical properties of milk protein skins layers after drying: understanding the mechanisms of particle formation from whey protein isolate and native phosphocaseinate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Sadek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pauchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Schuck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Boulogne</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yannick Fallourd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pradeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c4sm02106a⟩</w:t>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 48, pp.8 -16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2015.01.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01873291v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01123351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Striped patterns induced by delamination of drying colloidal films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Giorgiutti-Dauphiné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Pauchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 11 (7), pp.1397-1402. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C4SM02374A⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04009683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic delamination of drying colloidal films: Warping and creep behavior</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Surface patterns in drying films of silica colloidal dispersions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Boulogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Giorgiutti-Dauphiné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Pauchard</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Pauchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11 (1), pp.102 - 108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c4sm02106a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2014.11.061⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04009687v1</w:t>
+                <w:t xml:space="preserve">hal-01873291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to Reduce the Crack Density in Drying Colloidal Material?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Dynamic delamination of drying colloidal films: Warping and creep behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Giorgiutti-Dauphiné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">L. Pauchard</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pauchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 466, pp.203-209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2014.11.061⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2516/ogst/2013119⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01933384v1</w:t>
+                <w:t xml:space="preserve">hal-04009687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elapsed time for crack formation during drying</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">How to Reduce the Crack Density in Drying Colloidal Material?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Boulogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Giorgiutti-Dauphiné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Pauchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 69 (3), pp.397-404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2516/ogst/2013119⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epje/i2014-14039-8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04009693v1</w:t>
+                <w:t xml:space="preserve">hal-01933384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural anisotropy of directionally dried colloids</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Elapsed time for crack formation during drying</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Giorgiutti-Dauphiné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Pauchard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 105 (3), </w:t>
+              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 37 (5), pp.39. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1209/0295-5075/105/38005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epje/i2014-14039-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01873295v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04009693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annular cracks in thin films of nanoparticle suspensions drying on a fiber</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+                <w:t xml:space="preserve">Structural anisotropy of directionally dried colloids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Boulogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">L. Pauchard</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pauchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Giorgiutti-Dauphiné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Giorgiutti-Dauphiné</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Robert Botet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralf Schweins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 102 (3), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1209/0295-5075/102/39002⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 105 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/105/38005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01873307v1</w:t>
+                <w:t xml:space="preserve">hal-01873295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The buckling and invagination process during consolidation of colloidal droplets</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+                <w:t xml:space="preserve">Annular cracks in thin films of nanoparticle suspensions drying on a fiber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Boulogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Pauchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Giorgiutti-Dauphiné</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Pauchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 102 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/102/39002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C2SM26530C⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01873269v1</w:t>
+                <w:t xml:space="preserve">hal-01873307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suppression of the Rayleigh–Plateau instability on a vertical fibre coated with wormlike micelle solutions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+                <w:t xml:space="preserve">The buckling and invagination process during consolidation of colloidal droplets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Boulogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Giorgiutti-Dauphiné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Pauchard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Giorgiutti-Dauphiné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 9 (32), </w:t>
+              <w:t xml:space="preserve">, 2013, 9 (3), pp.750 - 757. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C3SM27940E⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C2SM26530C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01873303v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01873269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of a non-volatile cosolvent on crack patterns induced by desiccation of a colloidal gel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+                <w:t xml:space="preserve">Suppression of the Rayleigh–Plateau instability on a vertical fibre coated with wormlike micelle solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Boulogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Pauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Giorgiutti-Dauphiné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 8 (32), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C2SM25663K⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 9 (32), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C3SM27940E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01873264v1</w:t>
+                <w:t xml:space="preserve">hal-01873303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Instability and morphology of polymer solutions coating a fibre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Boulogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Pauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Giorgiutti-Dauphiné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 704, pp.232 - 250. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/jfm.2012.234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01873266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From craquelures to spiral crack patterns: influence of layer thickness on the crack patterns induced by desiccation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Effect of a non-volatile cosolvent on crack patterns induced by desiccation of a colloidal gel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Boulogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Pauchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Giorgiutti-Dauphiné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 7 (6), pp.2552. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, 8 (32), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C2SM25663K⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C0SM00900H⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02464986v1</w:t>
+                <w:t xml:space="preserve">hal-01873264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invagination process induced by 2D desiccation of colloidal solutions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">From craquelures to spiral crack patterns: influence of layer thickness on the crack patterns induced by desiccation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Lazarus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Pauchard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Giorgiutti-Dauphiné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cep.2010.07.013⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 7 (6), pp.2552. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C0SM00900H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04030598v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02464986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shrinkage star-shaped cracks: Explaining the transition from 90 degrees to 120 degrees</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Invagination process induced by 2D desiccation of colloidal solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Pauchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Gauthier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">L. Pauchard</w:t>
+                <w:t xml:space="preserve">M. Mermet-Guyennet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Giorgiutti-Dauphiné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 89 (2), pp.26002. </w:t>
+              <w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 50 (5-6), pp.483--485. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1209/0295-5075/89/26002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cep.2010.07.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02464996v1</w:t>
+                <w:t xml:space="preserve">hal-04030598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of mechanical properties of nanoparticles on macrocrack formation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Shrinkage star-shaped cracks: Explaining the transition from 90 degrees to 120 degrees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bérengère Abou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ken Sekimoto</w:t>
+                <w:t xml:space="preserve">G. Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Lazarus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Pauchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 89 (2), pp.26002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/89/26002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/la9001384⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00416581v1</w:t>
+                <w:t xml:space="preserve">hal-02464996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of dehydration rate on the vitrification of corn protein</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of mechanical properties of nanoparticles on macrocrack formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pauchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcos Sabino</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Pauchard</w:t>
+                <w:t xml:space="preserve">Bérengère Abou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Allain</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ken Sekimoto</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/app.27374⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 25 (12), pp.6672-6677. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la9001384⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02659351v1</w:t>
+                <w:t xml:space="preserve">hal-00416581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When a crack is oriented by a magnetic field</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Influence of dehydration rate on the vitrification of corn protein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Sabino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Pauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile C. Mangavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Elias</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ming Zeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.77.021402⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 110 (1), pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/app.27374⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02407716v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02659351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alternating Crack Propagation during Directional Drying</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">L. Pauchard</w:t>
+                <w:t xml:space="preserve">When a crack is oriented by a magnetic field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pauchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Elias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boltenhagen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Cebers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Bacri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/la063702w⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 77 (2), pp.021402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.77.021402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02465030v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02407716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Craquelures dans les couches picturales des peintures d'art</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alternating Crack Propagation during Directional Drying</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bérengère Abou</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">G. Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Lazarus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Pauchard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reflets de la Physique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 23 (9), pp.4715-4718. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la063702w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03294466v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02465030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imbibition, desiccation and mechanical deformations of zein pills in relation to their porosity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Pauchard</w:t>
+                <w:t xml:space="preserve">Craquelures dans les couches picturales des peintures d'art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Allain</w:t>
+                <w:t xml:space="preserve">Véronique Lazarus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Abou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ken Sekimoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Colonna</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Geneviève Aitken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Reflets de la Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 3, pp.5-9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02662683v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03294466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patterns caused by buckle-driven delamination in desiccated colloidal gels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L Pauchard</w:t>
+                <w:t xml:space="preserve">Imbibition, desiccation and mechanical deformations of zein pills in relation to their porosity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Sabino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Pauchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Colonna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lourdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1209/epl/i2005-10493-3⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 20 (1), pp.29-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epje/i2004-10160-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03294439v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02662683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchical crack patterns as formed by successive domain divisions, Part I Temporal and geometrical hierarchy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patterns caused by buckle-driven delamination in desiccated colloidal gels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Pauchard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yves Couder</w:t>
+                <w:t xml:space="preserve">L Pauchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 74 (1), pp.188-194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/epl/i2005-10493-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.71.046214⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00016468v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03294439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-Newtonian effects on ribbing instability threshold</w:t>
+                <w:t xml:space="preserve">Hierarchical crack patterns as formed by successive domain divisions, Part I Temporal and geometrical hierarchy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Varela López</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Steffen Bohn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Pauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Rosen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Rabaud</w:t>
+                <w:t xml:space="preserve">Yves Couder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0377-0257(01)00165-3⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 71 (4), pp.046214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.71.046214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04401194v1</w:t>
+                <w:t xml:space="preserve">hal-00016468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical studies of low-dimensional phase transitions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Morphologies resulting from the directional propagation of fractures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pauchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Adda-Bedia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Bonn</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jacques Meunier</w:t>
+                <w:t xml:space="preserve">Y Couder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0378-4371(98)00522-6⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 67, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physreve.67.027103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03996051v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05598790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contact and compression of elastic spherical shells: the physics of a`ping-pong' ball</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">The leaf venation as formed in a tensorial field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Couder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Pauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S Rica</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Adda-Bedia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Douady</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Magazine B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 28, pp.135 - 138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjb/e2002-00211-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03294473v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05598789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Non-Newtonian effects on ribbing instability threshold</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Varela López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pauchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rosen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Rabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 103 (2-3), pp.123-139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0377-0257(01)00165-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04401194v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optical studies of low-dimensional phase transitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bonn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pauchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noushine Shahidzadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 263 (1-4), pp.78-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0378-4371(98)00522-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03996051v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contact and compression of elastic spherical shells: the physics of a`ping-pong' ball</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pauchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Rica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philosophical Magazine B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03294473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Dislocation-mediated melting of a two-dimensional crystal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Pauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bonn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 384 (6605), pp.145-147. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/384145a0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03996045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6367,1984 +6705,1984 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale exploration of the drying dynamics of dairy colloids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rui Ouyang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Pauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Lanotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR Slamm 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Obernai, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05387356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crack patterns induced by auto-stratification in drying droplets of dairy proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Pauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Lanotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IOP Food Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The Institute of Physics, Jan 2023, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03972093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séchage de protéines animales et/ou végétales par lévitation acoustique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Pauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3 ème journée scientifique rennaise Sciences des Aliments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2022, Rennes (en distanciel), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03541108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skin Formation in Drying Droplets of Dairy Proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ming Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Boissel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Pauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th NIZO Dairy Conference 2021 - Innovations in dairy ingredients</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, René Floris (Conference Chair), NIZO Food Research Fred van de Velde, NIZO Food Research John Giezen, NIZO Food Research Lizzy Birnie, Elsevier, Oct 2021, online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03564432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustic levitation of dairy proteins droplets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Popineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Pauchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Protein Interactions &amp; Assembly - 3rd seminar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, online (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04133870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanisms of drying-induced particle formation in solutions of dairy proteins: a multiscale approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Lanotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Boissel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Jeantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Pauchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Protein Interactions &amp; Assembly - 3rd seminar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, online (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04133892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skin layer stratification in drying droplets of dairy colloids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ming Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Pauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Boissel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nan Fu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECIS-2021 European Colloids and Interface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Athenes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03375789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drying dynamics in complex mixes of dairy proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ming Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Boissel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Pauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AERC 2021 - Annual European Rheology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, visioconference, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03194150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drying-induced stratification in complex mixes of dairy proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Lanotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ming Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Boissel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Pauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Society of Rheology Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Bangor, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03375775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skin Formation in Drying Droplets of Dairy Proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Boissel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Yu</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ludovic Pauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deuxième journée scientifique rennaise construction/déconstruction de l'aliment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pôle alimentation AGROCAMPUS OUEST, Jul 2021, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03284257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crack patterns in binary mixes of dairy colloids: The impact of protein properties.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Lanotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ming Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Boissel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Pauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshops – CECAM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crack patterns in binary mixes of dairy colloids: The impact of protein properties.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Lanotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ming Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Boissel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Pauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Plénières du GDR SLAMM (Solliciter LA Matière Molle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Roscoff, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02735485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanisms of drying-induced particle formation in solutions of dairy proteins:a multiscale approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Lanotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Boissel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Pauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Jeantet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshops – CECAM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure of biological colloids revealed by drying cracks formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Lanotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Jeantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Pauchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Drying Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Marne la Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01916895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Similarity in the drying behavior between biological colloids and model colloidal dispersions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Lanotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Jeantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Pauchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Première réunion plénière du GDR SLAMM (Solliciter LA Matière Molle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Laboratoire d'Ingénierie des Systèmes Biologiques et des Procédés (0792)., Nov 2018, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01929020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Particle formation during dairy powders production is ruled by protein mechanical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Pauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Jeantet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Drying Days Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01513286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drying drops of milk proteins and colloidal systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Pauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Jeantet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR AMC2 Approches Multi-physiques pour les Colloïdes Concentrés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Carry le Rouet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8354,245 +8692,245 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanisms of particle formation and resulting properties of high protein dairy powders: a multiscale approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Jeantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Pauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Schuck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IDF Concentration and Dried Milk Products Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Dublin, Ireland. , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01305350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protein kind driven particle morphology and resulting dairy powder properties: a multiscale approach.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Jeantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Schuck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Pauchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IDF Concentration and Dried Milk Products Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Dublin, Ireland. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02504599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8602,224 +8940,224 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drying drops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Giorgiutti-Dauphiné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Pauchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 41 (3), pp.32, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1140/epje/i2018-11639-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03898734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topical issue on Wetting and Drying: Physics and Pattern Formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duyang Zang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Pauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Shen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 39 (2), pp.27, 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1140/epje/i2016-16027-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03996039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8829,388 +9167,388 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 12: Spreading and Drying of Drops and Art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Giorgiutti-Dauphiné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Sugawara-Beda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Pauchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Royal Society of Chemistry. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Drying of Complex Fluid Drops: Fundamentals and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 14, Brutin, D. and Sefiane, K.; Royal Society of Chemistry, pp.215-230, 2022, Soft Matter Series, 9781788017909. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/9781839161186-00215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03995765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical Instabilities Induced by the Drying of Complex Liquids</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Droplets of Polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Pauchard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Giorgiutti-Dauphiné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fluid–Structure Interactions in Low-Reynolds-Number Flows</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/9781782628491-00247⟩</w:t>
+              <w:t xml:space="preserve">Droplet Wetting and Evaporation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elsevier, pp.339-350, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-12-800722-8.00022-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03996031v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03996038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Droplets of Polymers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Mechanical Instabilities Induced by the Drying of Complex Liquids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Pauchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Giorgiutti-Dauphiné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Droplet Wetting and Evaporation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/B978-0-12-800722-8.00022-9⟩</w:t>
+              <w:t xml:space="preserve">Fluid–Structure Interactions in Low-Reynolds-Number Flows</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Royal Society of Chemistry, pp.247-279, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/9781782628491-00247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03996038v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03996031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">la matière picturale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Pauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Lahanier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Joconde, essai scientifique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Codex Images International/C12, 2008, 2916407081</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03996021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9220,147 +9558,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Craquelures dans les couches picturales des peintures d'art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Pauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Lazarus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Abou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ken Sekimoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Aitken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007, pp.5-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00158845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9370,100 +9708,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rupture et fusion d'un cristal bidimensionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Pauchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Analyse de données, Statistiques et Probabilités [physics.data-an]. Université Pierre et Marie Curie - Paris VI, 1997. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00001024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9473,105 +9811,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des fractures et des plis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Pauchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Analyse de données, Statistiques et Probabilités [physics.data-an]. Université Pierre et Marie Curie - Paris VI, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00516821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId266"/>
+      <w:footerReference w:type="default" r:id="rId278"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9718,51 +10056,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163766v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Le Floch-Fou&#233;r&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Yu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Boissel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jeantet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Pauchard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2025.114761" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663052v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mcilroy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pauchard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/ad6478" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066257v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhaila N'Mar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pauchard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Guenoun" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Renault" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Giorgiutti-Dauphin&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2SM01532C" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170640v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0153415" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209094v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Tissot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gokelaere" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Garcia" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle Pareige" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2023.119303" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05195881v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisay Lama" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjoy Khawas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevmaterials.7.025604" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014566v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.7.025604" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05195288v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797298v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bertho" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Darbois Texier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0082489" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707051v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M V d'Angelo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Auradou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Darbois Texier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0089934" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816398v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0086061" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925871v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294506v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonmoy Gogoi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madivala Basavaraj" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dillip Satapathy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.103.032602" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194114v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Yu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Floch-Fou&#233;r&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Boissel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Fu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2021.126560" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028852v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite L&#233;ang" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ott" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lay-Theng Lee" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2020.01.052" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014388v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weipeng Meng" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingchao Liu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yixiang Gan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2020-11985-4" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014457v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2020.08.007" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015235v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.33" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05195682v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Sobac" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Colinet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8sm02494d" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333955v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Leang" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8sm02295j" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996893v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/201963032" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352511v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8SM02494D" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333962v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lairez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cousin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.8b03772" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02284136v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Lanotte" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9SM00373H" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354509v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. R. Sibrant" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mittelstaedt" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Davaille" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aubertin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-018-0084-x" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864878v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bacchin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brutin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Davaille" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Di Giuseppe" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Dong Chen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2018-11712-x" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903134v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7SM00985B" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898859v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sibrant" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauchard Ludovic" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/116/49002" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-00VHXNC1-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009463v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4960438" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123351v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Sadek" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schuck" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fallourd" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pradeau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2015.01.014" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873291v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boulogne" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4sm02106a" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009683v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4SM02374A" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009687v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2014.11.061" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933384v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boulogne" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2013119" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009693v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2014-14039-8" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873295v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Botet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Schweins" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/105/38005" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873307v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Giorgiutti-Dauphin&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/102/39002" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873269v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2SM26530C" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873303v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fardin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lerouge" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3SM27940E" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873264v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2SM25663K" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873266v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2012.234" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464986v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lazarus" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0SM00900H" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030598v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mermet-Guyennet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2010.07.013" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GDHZX3ZM-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464996v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gauthier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/89/26002" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416581v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Abou" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Sekimoto" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la9001384" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659351v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Sabino" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Allain" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile C. Mangavel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Zeng" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.27374" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4QLGL743-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407716v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Elias" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boltenhagen" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Cebers" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bacri" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.77.021402" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465030v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la063702w" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-5C0H5H7G-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294466v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lazarus" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Aitken" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662683v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Sabino" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Allain" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Colonna" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lourdin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2004-10160-7" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8M501R50-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294439v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2005-10493-3" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-M3777SKF-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016468v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Bohn" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Couder" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.71.046214" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401194v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Varela L&#243;pez" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rosen" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rabaud" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0377-0257(01)00165-3" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-07PXQMDM-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996051v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bonn" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noushine Shahidzadeh" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Meunier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-4371(98)00522-6" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VHFMVBDD-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294473v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rica" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996045v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bonn" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Meunier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/384145a0" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-ZSR5BD17-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05387356v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Ouyang" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Roger" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03972093v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03541108v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Renard" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03564432v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Boissel" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Saint-Jalmes" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04133870v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bodin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Popineau" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04133892v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375789v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194150v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375775v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03284257v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737430v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735485v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737873v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916895v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929020v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513286v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454551v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305350v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504599v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898734v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2018-11639-2" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996039v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duyang Zang" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Shen" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2016-16027-4" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995765v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sugawara-Beda" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781839161186-00215" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996031v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781782628491-00247" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996038v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-800722-8.00022-9" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996021v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lahanier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158845v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Lazarus" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00001024v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00516821v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597349v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Schweiss" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pauchard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/93w4-6xc6" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163766v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Le Floch-Fou&#233;r&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Yu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Boissel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jeantet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Pauchard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2025.114761" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602933v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hotton" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Renault" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5sm00750j" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663052v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mcilroy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/ad6478" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066257v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhaila N'Mar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pauchard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Guenoun" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Giorgiutti-Dauphin&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2SM01532C" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170640v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0153415" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209094v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Tissot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gokelaere" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Garcia" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle Pareige" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2023.119303" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05195881v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisay Lama" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjoy Khawas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevmaterials.7.025604" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014566v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.7.025604" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05195288v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797298v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bertho" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Darbois Texier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0082489" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707051v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M V d'Angelo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Auradou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Darbois Texier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0089934" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816398v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0086061" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925871v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294506v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonmoy Gogoi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madivala Basavaraj" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dillip Satapathy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.103.032602" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194114v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Yu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Floch-Fou&#233;r&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Boissel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Fu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2021.126560" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028852v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite L&#233;ang" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ott" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lay-Theng Lee" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2020.01.052" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014388v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weipeng Meng" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingchao Liu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yixiang Gan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2020-11985-4" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014457v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2020.08.007" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015235v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.33" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333955v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Leang" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8sm02295j" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05195682v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Sobac" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Colinet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8sm02494D" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996893v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/201963032" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333962v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lairez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cousin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.8b03772" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02284136v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Lanotte" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9SM00373H" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354509v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. R. Sibrant" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mittelstaedt" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Davaille" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aubertin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-018-0084-x" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864878v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bacchin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brutin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Davaille" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Di Giuseppe" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Dong Chen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2018-11712-x" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903134v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7SM00985B" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898859v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sibrant" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauchard Ludovic" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/116/49002" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-00VHXNC1-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009463v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4960438" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123351v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Sadek" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schuck" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fallourd" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pradeau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2015.01.014" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009683v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4SM02374A" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873291v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boulogne" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4sm02106a" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009687v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2014.11.061" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933384v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boulogne" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2013119" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009693v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2014-14039-8" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873295v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Botet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Schweins" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/105/38005" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873307v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Giorgiutti-Dauphin&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/102/39002" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873269v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2SM26530C" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873303v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fardin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lerouge" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3SM27940E" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873266v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2012.234" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873264v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2SM25663K" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464986v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lazarus" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0SM00900H" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030598v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mermet-Guyennet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2010.07.013" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GDHZX3ZM-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464996v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gauthier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/89/26002" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416581v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Abou" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Sekimoto" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la9001384" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659351v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Sabino" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Allain" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile C. Mangavel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Zeng" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.27374" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4QLGL743-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407716v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Elias" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boltenhagen" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Cebers" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bacri" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.77.021402" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465030v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la063702w" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-5C0H5H7G-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294466v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lazarus" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Aitken" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662683v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Sabino" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Allain" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Colonna" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lourdin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2004-10160-7" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8M501R50-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294439v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2005-10493-3" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-M3777SKF-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016468v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Bohn" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Couder" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.71.046214" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598790v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Adda-Bedia" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Allain" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Couder" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreve.67.027103" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598789v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Douady" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2002-00211-1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401194v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Varela L&#243;pez" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rosen" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rabaud" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0377-0257(01)00165-3" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-07PXQMDM-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996051v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bonn" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noushine Shahidzadeh" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Meunier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-4371(98)00522-6" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VHFMVBDD-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294473v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rica" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996045v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bonn" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Meunier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/384145a0" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-ZSR5BD17-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05387356v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Ouyang" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Roger" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03972093v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03541108v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Renard" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03564432v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Boissel" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Saint-Jalmes" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04133870v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bodin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Popineau" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04133892v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375789v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194150v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375775v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03284257v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737430v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735485v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737873v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916895v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929020v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513286v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454551v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305350v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504599v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898734v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2018-11639-2" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996039v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duyang Zang" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Shen" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2016-16027-4" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995765v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sugawara-Beda" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781839161186-00215" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996038v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-800722-8.00022-9" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996031v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781782628491-00247" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996021v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lahanier" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158845v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Lazarus" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00001024v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00516821v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>