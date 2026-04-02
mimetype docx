--- v0 (2026-03-10)
+++ v1 (2026-04-02)
@@ -340,295 +340,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04622578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using the ectomycorrhizal symbiosis between Coccoloba uvifera L. and Scleroderma bermudense Coker to restore a degraded coastal sand dune in Cuba</w:t>
+                <w:t xml:space="preserve">Morphological and physiological responses of Coccoloba uvifera (L.) L. seedlings of dif ferent origin to salt stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Galardis</w:t>
+                <w:t xml:space="preserve">Mijail Mijares Bullaín-Galardis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Sánchez</w:t>
+                <w:t xml:space="preserve">Raúl Campos-Posada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gloria Campos-Posada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bettina Eichler- Löbermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Pruneau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Fall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trees - Structure and Function</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 38 (1), pp.127-138. </w:t>
+              <w:t xml:space="preserve">TERRA Latinoamericana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 41, </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00468-023-02470-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.28940/terra.v41i0.1655⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04566822v1</w:t>
+                <w:t xml:space="preserve">hal-04400372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological and physiological responses of Coccoloba uvifera (L.) L. seedlings of dif ferent origin to salt stress</w:t>
+                <w:t xml:space="preserve">Using the ectomycorrhizal symbiosis between Coccoloba uvifera L. and Scleroderma bermudense Coker to restore a degraded coastal sand dune in Cuba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mijail Mijares Bullaín-Galardis</w:t>
+                <w:t xml:space="preserve">M. Galardis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raúl Campos-Posada</w:t>
+                <w:t xml:space="preserve">R. Sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gloria Campos-Posada</w:t>
+                <w:t xml:space="preserve">B. Eichler-Lobermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bettina Eichler- Löbermann</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Pruneau</w:t>
+                <w:t xml:space="preserve">F. Fall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TERRA Latinoamericana</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 41, </w:t>
+              <w:t xml:space="preserve">Trees - Structure and Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 38 (1), pp.127-138. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.28940/terra.v41i0.1655⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00468-023-02470-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04400372v1</w:t>
+                <w:t xml:space="preserve">hal-04566822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phytochemical and Biological Study of Trophic Interaction between Pseudosphinx Tetrio L. Larvae and Allamanda Cathartica L.</w:t>
               </w:r>
@@ -2731,51 +2731,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05306167v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Marin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Petit" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pruneau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof11110764" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04622578v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Fall" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Galiana" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Roux-Cuvelier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Mustapha B&#226;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-024-06734-3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566822v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Galardis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. S&#225;nchez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Eichler-Lobermann" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fall" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-023-02470-w" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400372v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mijail Mijares Bulla&#237;n-Galardis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Campos-Posada" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Campos-Posada" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Eichler- L&#246;bermann" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.28940/terra.v41i0.1655" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099507v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Matignon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame Marietou Lo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magneric Monpierre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Vicentini Correia" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drochss Pettry Valencia" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants12030520" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-03644169v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mijail Bulla&#237;n Galardis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul L&#243;pez S&#225;nchez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Eichler-L&#246;bermann" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaridenv.2021.104650" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03621984v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Couvin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Dereeper" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Meyer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Noroy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanie Gaete" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioadv/vbac010" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413527v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lebrigand" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mari" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lefrancois" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2018.00153" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02571102v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Riley" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Martinez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0182290" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02571109v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marissa Cardwell" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne G.Y. Chan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Del Piero" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femspd/ftv101" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02571111v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Moum&#232;ne" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Marcelino" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2014.00086" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02571130v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Pilet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vachiery" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Berrich" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Bouchouicha" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Durand" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2011.11.011" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DRNCD57V-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02571127v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Martinho de Almeida" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Ventosa" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2012.03.026" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DXZPBWK7-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02571134v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Emboul&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pryscellia Gely" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-695X.2011.00901.x" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-03914031v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Sylvestre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahissan Innocent Adou" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Brudey" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Sylvestre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-07434-9_5" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02429862v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Sylvestre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Emboul&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-T. Christian" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pierre-Marie" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-03928182v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabete Pires" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-776-9_30" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811250v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Huber" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Haddad" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05306167v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Marin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Petit" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pruneau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof11110764" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04622578v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Fall" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Galiana" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Roux-Cuvelier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Mustapha B&#226;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-024-06734-3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400372v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mijail Mijares Bulla&#237;n-Galardis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Campos-Posada" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Campos-Posada" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Eichler- L&#246;bermann" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.28940/terra.v41i0.1655" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566822v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Galardis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. S&#225;nchez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Eichler-Lobermann" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fall" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-023-02470-w" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099507v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Matignon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame Marietou Lo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magneric Monpierre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Vicentini Correia" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drochss Pettry Valencia" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants12030520" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-03644169v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mijail Bulla&#237;n Galardis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul L&#243;pez S&#225;nchez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Eichler-L&#246;bermann" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaridenv.2021.104650" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03621984v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Couvin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Dereeper" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Meyer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Noroy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanie Gaete" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioadv/vbac010" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413527v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lebrigand" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mari" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lefrancois" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2018.00153" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02571102v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Riley" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Martinez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0182290" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02571109v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marissa Cardwell" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne G.Y. Chan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Del Piero" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femspd/ftv101" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02571111v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Moum&#232;ne" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Marcelino" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2014.00086" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02571130v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Pilet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vachiery" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Berrich" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Bouchouicha" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Durand" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2011.11.011" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DRNCD57V-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02571127v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Martinho de Almeida" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Ventosa" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2012.03.026" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DXZPBWK7-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02571134v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Emboul&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pryscellia Gely" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-695X.2011.00901.x" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-03914031v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Sylvestre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahissan Innocent Adou" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Brudey" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Sylvestre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-07434-9_5" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02429862v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Sylvestre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Emboul&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-T. Christian" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pierre-Marie" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-03928182v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabete Pires" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-776-9_30" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811250v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Huber" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Haddad" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>