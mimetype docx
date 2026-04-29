--- v1 (2026-04-02)
+++ v2 (2026-04-29)
@@ -1516,319 +1516,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02571111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new typing technique for the Rickettsiales Ehrlichia ruminantium: Multiple-locus variable number tandem repeat analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tick-borne diseases in cattle: Applications of proteomics to develop new generation vaccines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Marcelino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Héloïse Pilet</w:t>
+                <w:t xml:space="preserve">André Martinho de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Vachiery</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Benoit Durand</w:t>
+                <w:t xml:space="preserve">Miguel Ventosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Microbiological Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mimet.2011.11.011⟩</w:t>
+              <w:t xml:space="preserve">Journal of Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 75 (14), pp.4232-4250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jprot.2012.03.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02571130v1</w:t>
+                <w:t xml:space="preserve">hal-02571127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tick-borne diseases in cattle: Applications of proteomics to develop new generation vaccines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabel Marcelino</w:t>
+                <w:t xml:space="preserve">A new typing technique for the Rickettsiales Ehrlichia ruminantium: Multiple-locus variable number tandem repeat analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Pilet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vachiery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moez Berrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Martinho de Almeida</w:t>
+                <w:t xml:space="preserve">Rim Bouchouicha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miguel Ventosa</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Damien Meyer</w:t>
+                <w:t xml:space="preserve">Benoit Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Proteomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 75 (14), pp.4232-4250. </w:t>
+              <w:t xml:space="preserve">Journal of Microbiological Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 88 (2), pp.205-211. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jprot.2012.03.026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mimet.2011.11.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02571127v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02571130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global gene expression profiling of Ehrlichia ruminantium at different stages of development</w:t>
               </w:r>
@@ -2284,51 +2284,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omics approaches to study the Rickettsia Ehrlichia ruminantium: towards improved knowledge on Heartwater disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Marcelino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Ventosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Pruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2437,51 +2437,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de la diversité génétique d'&amp;lt;em&amp;gt;Ehrlichia ruminantium&amp;lt;/em&amp;gt; à l'échelle mondiale par l'approche MLVA et MLST</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vachiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Huber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2731,51 +2731,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05306167v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Marin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Petit" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pruneau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof11110764" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04622578v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Fall" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Galiana" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Roux-Cuvelier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Mustapha B&#226;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-024-06734-3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400372v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mijail Mijares Bulla&#237;n-Galardis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Campos-Posada" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Campos-Posada" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Eichler- L&#246;bermann" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.28940/terra.v41i0.1655" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566822v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Galardis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. S&#225;nchez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Eichler-Lobermann" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fall" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-023-02470-w" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099507v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Matignon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame Marietou Lo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magneric Monpierre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Vicentini Correia" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drochss Pettry Valencia" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants12030520" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-03644169v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mijail Bulla&#237;n Galardis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul L&#243;pez S&#225;nchez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Eichler-L&#246;bermann" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaridenv.2021.104650" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03621984v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Couvin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Dereeper" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Meyer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Noroy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanie Gaete" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioadv/vbac010" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413527v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lebrigand" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mari" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lefrancois" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2018.00153" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02571102v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Riley" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Martinez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0182290" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02571109v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marissa Cardwell" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne G.Y. Chan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Del Piero" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femspd/ftv101" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02571111v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Moum&#232;ne" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Marcelino" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2014.00086" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02571130v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Pilet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vachiery" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Berrich" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Bouchouicha" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Durand" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2011.11.011" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DRNCD57V-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02571127v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Martinho de Almeida" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Ventosa" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2012.03.026" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DXZPBWK7-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02571134v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Emboul&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pryscellia Gely" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-695X.2011.00901.x" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-03914031v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Sylvestre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahissan Innocent Adou" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Brudey" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Sylvestre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-07434-9_5" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02429862v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Sylvestre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Emboul&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-T. Christian" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pierre-Marie" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-03928182v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabete Pires" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-776-9_30" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811250v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Huber" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Haddad" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05306167v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Marin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Petit" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pruneau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof11110764" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04622578v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Fall" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Galiana" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Roux-Cuvelier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Mustapha B&#226;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-024-06734-3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400372v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mijail Mijares Bulla&#237;n-Galardis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Campos-Posada" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Campos-Posada" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Eichler- L&#246;bermann" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.28940/terra.v41i0.1655" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566822v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Galardis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. S&#225;nchez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Eichler-Lobermann" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fall" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-023-02470-w" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099507v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Matignon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame Marietou Lo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magneric Monpierre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Vicentini Correia" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drochss Pettry Valencia" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants12030520" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-03644169v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mijail Bulla&#237;n Galardis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul L&#243;pez S&#225;nchez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Eichler-L&#246;bermann" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaridenv.2021.104650" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03621984v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Couvin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Dereeper" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Meyer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Noroy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanie Gaete" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioadv/vbac010" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413527v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lebrigand" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mari" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lefrancois" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2018.00153" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02571102v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Riley" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Martinez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0182290" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02571109v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marissa Cardwell" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne G.Y. Chan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Del Piero" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femspd/ftv101" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02571111v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Moum&#232;ne" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Marcelino" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2014.00086" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02571127v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Martinho de Almeida" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Ventosa" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2012.03.026" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DXZPBWK7-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02571130v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Pilet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vachiery" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Berrich" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Bouchouicha" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Durand" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2011.11.011" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DRNCD57V-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02571134v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Emboul&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pryscellia Gely" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-695X.2011.00901.x" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-03914031v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Sylvestre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahissan Innocent Adou" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Brudey" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Sylvestre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-07434-9_5" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02429862v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Sylvestre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Emboul&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-T. Christian" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pierre-Marie" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-03928182v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabete Pires" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-776-9_30" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811250v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Huber" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Haddad" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>