--- v2 (2026-05-01)
+++ v3 (2026-05-23)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ludovic Slimak </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Références bibliographiques HAL Ludovic Slimak</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ludovic-slimak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0688-8405</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">084576324</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (73)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The earliest modern humans in Europe mastered bow-and-arrow technology 54,000 years ago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason E Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bow International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 188, pp.14-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05369390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrechaux – Grand Abri aux Puces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Crégut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie de la France - Informations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05370340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Néandertal : un corps retrouvé en France révèle qu’il n’y avait pas une, mais au moins deux lignées au moment de leur extinction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04788138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neanderthal remains found in France reveals there were not one, but at least two lineages of late Neanderthals in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04788153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neanderthal remains found in France reveals there were not one, but at least two lineages of late Neanderthals in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04798099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un hallazgo en Francia revela que hubo al menos dos linajes de neandertales tardíos en Europa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04788131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long genetic and social isolation in Neanderthals before their extinction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tharsika Vimala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andaine Seguin-Orlando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Zanolli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4 (9), pp.100593. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.xgen.2024.100593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04709009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population genomics of post-glacial western Eurasia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morten Allentoft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sikora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alba Refoyo-Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evan Irving-Pease</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 625 (7994), pp.301-311. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-023-06865-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04443827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dentition of a new adult Neanderthal individual from Grotte Mandrin, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio García-Tabernero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Rosas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Human Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 196, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhevol.2024.103599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neandertais: um corpo encontrado na França revela que não havia uma, mas ao menos duas linhagens na época de sua extinção</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04788096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AutoZooMS: Integrating robotics into high-throughput ZooMS for the species identification of palaeontological remains at Grotte Mandrin, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellie-May Oldfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark S Dunstan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manasij Pal Chowdhury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Buckley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17 (1), pp.12. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12520-024-02073-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05368450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A tooth that rewrites history? The discovery challenging what we knew about Neanderthals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ment Mariwany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04788176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AutoZooMS: Integrating robotics into high-throughput ZooMS for the species identification of archaeofaunal remains at Grotte Mandrin, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellie-May Oldfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Dunstan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manasij Pal Chowdhury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Buckley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21203/rs.3.rs-2762261/v1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Néandertal, au delà du foyer, le feu paysage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">l'aRevue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Points de vue -Recherche Revue n°2, 2, pp.18-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04279469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The three waves: Rethinking the structure of the first Upper Paleolithic in Western Eurasia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18 (5), pp.e0277444. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0277444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04273422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The earliest modern humans in Europe mastered bow-and-arrow technology 54,000 years ago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason E Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04788226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colonisation de l’Europe par Homo sapiens : une nouvelle étude rebat les cartes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04788212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle découverte dans la vallée du Rhône : les Homo sapiens d’Europe tiraient déjà à l’arc il y a 54 000 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason E Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04788272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bow-and-arrow, technology of the first modern humans in Europe 54,000 years ago at Mandrin, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9 (8), </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.add4675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04267877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ExTraS program: documenting the processes of fixation, recording, and preservation of combustion products in speleothems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Vandevelde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toomaï Boucherat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelphine Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Deldicque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Marié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (11), pp.169. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12520-023-01869-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q&A with Ludovic Slimak, the archeologist who wants to rewrite the history of early humans in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Sauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04788189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE DERNIER PRÉSENT DE NEANDERTAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science &amp; vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04797844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La colonización de Europa por el ‘Homo sapiens’: un macroestudio pone nuevas cartas en la baraja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04788205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos du compte rendu de lecture de Nicolas Teysandier de l'ouvrage Néandertal nu : comprendre la créature humaine publié dans le Bulletin de la SPF, tome 119, numéro 2, avril-juin 2022, p. 340-344</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03869042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découverte des plus anciens hommes modernes en Europe (et ce que cela change de ce que l'on pensait de ses relations avec Néandertal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Zanolli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason E. Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03739773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qué cambia con el descubrimiento de los primeros humanos modernos en Europa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Zanolli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason E. Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03739776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New research suggests modern humans lived in Europe 10,000 years earlier than previously thought, in Neanderthal territories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Zanolli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason E. Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03739771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rethinking Orgnac 3 in Time and Space: Implications for Reconstructing Neandertal Origins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason E Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Combier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Préhistoires Méditerranéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, pp.77-111. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/pm.4043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04377598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modern human incursion into Neanderthal territories 54,000 years ago at Mandrin, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Zanolli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Higham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Frouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schwenninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8 (6), </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.abj9496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03604105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification du rythme annuel de précipitation des carbonates pariétaux pour un calage micro-chronologique des occupations archéologiques pyrogéniques : cas de la Grotte Mandrin (Malataverne, Drôme, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Vandevelde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Special Issue Gearcheology, 192, pp.9. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/bsgf/2021002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03180769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un dernier entretien avec Jean Combier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.180-185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03432905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derniers Néandertaliens, premiers Hommes modernes. Je t'aime... Moi non plus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d'Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 403, pp.32-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03432987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning ATR-FTIR spectroscopy data for the screening of collagen for ZooMS analysis and mtDNA in archaeological bone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manasij Pal Chowdhury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaustabh Datta Choudhury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Pothier Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Riel-Salvatore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Negrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126, pp.105311. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2020.105311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03869199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cannibals in the forest: A comment on Defleur and Desclaux (2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Nicholson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 117, pp.105034. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2019.105034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03002490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des concrétions fuligineuses en contextes archéologiques : quel potentiel informatif ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Vandevelde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Élie Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, numéro spécial "géomorphologie et environnements karstiques", 26 (4), pp.241-254. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geomorphologie.14981⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">For a cultural anthropology of the last Neanderthals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 217, pp.330-339. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2018.12.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couche archéologique, sol archéologique et films de suie pariétaux : une approche micro-chronologique de l’occupation des cavités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Vandevelde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Élie Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie, société et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (1), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21494/ISTE.OP.2021.0611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02273792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collagen deamidation in archaeological bone as an assessment for relative decay rates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pal Chowdhury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Wogelius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Manning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 61 (6), pp.1382-1398. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/arcm.12492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02434935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in bone preservation: Identifying possible collagen preservation using sulfur speciation mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Anné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Edwards</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Brigidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gueriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Harvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 520, pp.181-187. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2019.01.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02102209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Néandertal, l’homme qui oublia de peindre dans les grottes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Geneste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Fietzke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Ontañón</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 570, pp.4-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01953268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sooted concretions: A new micro-chronological tool for high temporal resolution archaeology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Vandevelde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Élie Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Desachy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Multidisciplinary approaches in the definition of high-resolution events to interpret past human behaviour: a new challenge in archaeology, 474 (B), pp.103-118. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2017.10.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01688222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment on “U-Th dating of carbonate crusts reveals Neandertal origin of Iberian cave art”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Fietzke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Geneste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Ontañón</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 361 (6408), pp.eaau1371. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.aau1371⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Establishment of occupation chronicles in Grotte Mandrin using sooted concretions: Rethinking the Middle to Upper Paleolithic transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Vandevelde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Élie Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Human Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 112, pp.70-78. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhevol.2017.07.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01610057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Grotte Mandrin, derniers néandertaliens et premiers hommes modernes en moyenne vallée du Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.20-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01953247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour de la Grotte Mandrin à Malataverne (Drôme)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ardèche archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01953191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Homme de Néandertal et les rapaces : une histoire ancienne de 100 000 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laroulandie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> L'oiseau Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, hors-série n°16, pp.53-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of bear remains consumption by Pleistocene large carnivores (Felidae, Hyaenidae, Canidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Brugal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Crégut-Bonnoure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 339-340, pp.232-244</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergent Evidence of Eagle Talons Used by Late Neanderthals in Europe: A Further Assessment on Symbolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Romandini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Peresani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laroulandie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Pastoors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (7), pp.e101278</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrechaux : Grand abri aux Puces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Boës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Crégut−bonnoure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.191-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The timing and spatio−temporal patterning of Neanderthal disappearance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.F.G. Higham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bronk Ramsey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Barroso−ruíz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.J. Conard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Galván</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 512 (7514), pp.306-309</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response to “Comment on Late Mousterian Persistence near the Arctic Circle”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Inge Svendsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Mangerud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Plisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herbjørn Presthus Heggen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 335 (6065), pp.167. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1210211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01842825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles données sur les sites pléistocènes et holocènes à &amp;lt;i&amp;gt;Ursus arctos&amp;lt;/i&amp;gt; du Vaucluse (sud-est de la France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Crégut-Bonnoure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason E. Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Élie Brochier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 4, pp.147-183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00680614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Grand Abri aux Puces, a Mousterian site from the Last Interglacial: paleogeography, paleoenvironment, and new excavation results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason E Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Crégut-Bonnoure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 37 (11), pp.2747 - 2761. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2010.06.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01766607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux sites paléolithiques anciens en République de Djibouti : bilan préliminaire de prospections récentes dans le Bassin du Gobaad, Afar central</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Degusta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Melillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 8 (5), pp.481-492. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crpv.2009.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05481829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur un point de vue heuristique concernant la production et la transformation de support au Paléolithique moyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia Préhistoire – Préhistoire de la France dans son contexte européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 50, pp.1-22. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/galip.2008.2456⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaletepe Deresi 3 (Turkey): Archaeological evidence for early human settlement in Central Anatolia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Kuhn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damase Mouralis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hijlke Buitenhuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Human Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 54 (1), pp.99-111. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhevol.2007.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaletepe Deresi 3 (Turkey) : Archaeological evidence for early human settlement in Central Anatolia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven L. Kuhn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damase Mouralis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hijlke Buitenhuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Human Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 54 (1), pp.99-111. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhevol.2007.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00284597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaletepe Deresi 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven L. Kuhn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nur Balkan-Atli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anatolia antiqua = Eski anadolu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 15, pp.257-273</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00284611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaletepe River 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berkay Dinçer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tüba-ar = Türkiye Bilimler Akademisi Arkeoloji dergisi = Turkish Academy of Sciences journal of archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 10, pp.33-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00284614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Néronien et la structure historique du basculement du Paléolithique moyen au Paléolithique supérieur en France méditerranéenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 6 (4), pp.301-309. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crpv.2007.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00222952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulations sur plusieurs centaines de kilomètres durant le Paléolithique moyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Giraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 6 (5), pp.359-368. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crpv.2007.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Palaeolithic of Turkish Thrace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berkay Dinçer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tüba-ar = Türkiye Bilimler Akademisi Arkeoloji dergisi = Turkish Academy of Sciences journal of archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 10, pp.49-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00284628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kömürcü - Kaletepe, 2004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nur Balkan-Atli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fazil Açikgöz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kazi Sonuçlari Toplantisi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 25 (2), pp.383-389</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00409207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaletepe (Dere 3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven L. Kuhn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nur Balkan-Atli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berkay Dinçer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anatolia antiqua = Eski anadolu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 14, pp.179-187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00409462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissance d'une installation du Protoaurignacien en vallée du Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Pesesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Giraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 5 (7), pp.909-917. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crpv.2006.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00106234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre deux mondes, les derniers Néandertaliens en moyenne vallée du Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ardèche archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 22, pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00078428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation paléolithique de silex oligocènes en Haute Provence (France). Caractérisation des matières premières et processus d'acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bressy-Leandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Guendon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Montoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 4 (4), pp.359 - 367. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crpv.2005.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01766609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Combe Joubert (Céreste, France), un assemblage paléolithique original en haute Provence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bressy-Leandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gilabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Guendon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 3 (1), pp.77 - 84. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crpv.2003.10.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01766608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaletepe Deresi 3 (Turquie), aspects archéologiques, chronologiques et paléontologiques d'une séquence pléistocène en Anatolie centrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mouralis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hijlke Buitenhuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nur Balkan-Atli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 3 (5), pp.411-420. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crpv.2004.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00004058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaletepe Deresi 3 (Turquie), aspects archéologiques, chronologiques et paléontologiques d'une séquence pléistocène en Anatolie centrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damase Mouralis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hijlke Buitenhuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nur Balkan-Atlı</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 3 (5), pp.411-420. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crpv.2004.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les complexes volcaniques Rhyolithiques quaternaires d'Anatolie centrale (Göllü Dag et Acigöl, Turquie) : Genèse, instabilité, contraintes environnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damase Mouralis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Pastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Kuzucuoğlu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmet Türkecan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yelda Atici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 13 (3), pp.219--228. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/quate.2002.1714⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02478048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte Mandrin et les premières occupations du Paléolithique supérieur en Occitanie orientale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Pesesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Giraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espacio, tiempo y forma. Serie I : Prehistoria y arqueología</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 15, pp.237-259</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00108127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA COMBE JOUBERT (CÉRESTE, ALPES-DE-HAUTE-PROVENCE) : APPORTS ARCHÉOLOGIQUES ET GÉOLOGIQUES D’UNE FOUILLE PALÉOLITHIQUE EN LUBERON</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gilabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Guendon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Montoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Courrier scientifique du Parc naturel régional du Lubéron et de la réserve de biosphère Luberon-Lure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01766604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l’organisation structurale des dents d’un nouvel individu néandertalien de la Grotte Mandrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Zanolli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Société d'Anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Bordeaux, France. pp.12799, </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bmsap.12799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the importance of the number of freeze/thaw cycles in rock shelter walls' mechanical erosion processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Vandevelde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Élie Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Jeannet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire 13 - Palaeoclimate changes, landscape evolution and human societies: from sedimentary basins to industrial landscapes. Session 1. How unique is the Quaternary?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFEQ - CNF INQUA, Mar 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03795117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification des facteurs et processus physiques, environnementaux et anthropiques de délitement des parois à travers une approche méthodologique croisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Vandevelde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Élie Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Jeannet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIe colloque du GMPCA : Archéométrie 2022. Session 1B. Anthropo-géomorphologie des sites ornés, mémoires géomorphologiques des gestes anthropiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GMPCA, May 2022, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03795126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Late Pleistocene human dental remains from Mandrin Cave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Zanolli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Higham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lee J Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Demuro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society for the study of Human Evolution meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Tübingen, Allemagne, Germany. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48738/2022.iss2.809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la résolution chronologique annuelle à l’enregistrement multimillénaire. Croisement de méthodes et de temporalités multiples pour identifier continuités et ruptures dans les occupations paléolithiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Vandevelde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Élie Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIe Colloque du GMPCA : Archéométrie 2022. Session 3B. Datation et chronologie: de l'objet au site, restituer la dynamique du temps (dater les événements marqueurs des sites archéologiques)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GMPCA, May 2022, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03795123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Late Pleistocene human dental remains from Mandrin Cave, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Zanolli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Higham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lee J. Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Demuro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society for the study of Human Evolution meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Tubingen, Germany. pp.614</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From sooty speleothems analysis to the study of occupation dynamics in caves by prehistoric societies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Vandevelde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Élie Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux apports à l'étude des populations et environnements passés, 1st Virtual Conference for Women Archaeologists and Paleontologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Julie Bachellerie; Margot Louail; Emilie Berlioz; Ana Belén Galán López, Mar 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03263451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ExTraS Program: documenting processes of fixation, recording and preservation of combustion products in speleothems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Vandevelde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toomaï Boucherat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelphine Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Deldicque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIXth IUPPS World Congress / XIXe Congrès Mondial de l'UISPP. S26: Pyroarchaeology session</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Meknes, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03795149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appréhender les dynamiques d'occupation d'un site par la fuliginochronologie : étude diachronique des rythmes d'occupation humaine sur le site paléolithique de la Grotte Mandrin (Drôme, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Vandevelde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Élie Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire 12 - Session 1 : Environnements quaternaires des occupations humaines : dynamiques, variabilités et mutations vs. adaptations, stratégies territoriales et modification de l’environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02500230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Datation croisée (U-Th et radiocarbone) de concrétions fuligineuses, modélisation bayésienne de la durée des phases d'occupation et fuliginochronologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Vandevelde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelphine Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Pons-Branchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Élie Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Higham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire 12 - Session 5 : Géochronologie quaternaire : associer les avancées méthodologiques à des cas d’études innovants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02500172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuliginochronologie. Étude micro-chronologique des occupations humaines à la Grotte Mandrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Vandevelde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Élie Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Café Science – EDYTEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02273808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuliginochronology: a new way of studying fire events chronicles, examples of speleothem deposits as archives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Vandevelde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelphine Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Élie Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UISPP 2018, session IV-4. Fire as an artifact: Advances in the study of Paleolithic combustion features</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01817175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse comparative des rythmes d’occupation au sein de la séquence Paléolithique de la Grotte Mandrin (Malataverne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Vandevelde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Élie Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UISPP 2018 session VI-2. Mettre en évidence le cycle annuel de nomadisme des chasseurs-collecteurs paléolithiques et mésolithiques : enjeux, méthodes, et études de cas [Documenting the annual cycle of nomadism of Palaeolithic and Mesolithic hunter-gatherers: issues, methods, and case studies]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01817189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In quest of Neandertal, Researches from the 120th millenary till the Neandertal extinction 42.000 years ago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In quest of Neandertal, Researches from the 120th millenary till the Neandertal extinction 42.000 years ago</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03464694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuliginochronologie: une nouvelle méthode d'étude des encroûtements carbonatés incluant de la suie, archives micro-chronologiques pour reconstituer les chroniques de paléo-feux anthropiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Vandevelde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelphine Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Élie Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Higham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion des Sciences de la Terre (RST 26e édition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Géologique de France, Oct 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01918477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excavating the archives: The 1947 campaign at Ksar Akil (Lebanon)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian A. Tryon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paleoanthropology society meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Austin, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01953275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for the bow and arrow 50,000 years ago from the Mediterranean basin (Mandrin, France) and comparative studies with the Harvard Peabody Museum collections from Ksar Akil, Lebanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Everything You Wanted to Know About the Last Neanderthals (But Were Afraid to Ask): New and Fundamental Data from la Grotte Mandrin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Harvard University seminar, Anthropology museum, Jun 2017, Cambridge, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03464772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la recherche du temps court : l'approche micro-chronologique en archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Élie Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Curie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Desachy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Fontana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14e Colloque international de la MAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chloé Andrieu; Sophie Houdart, Jun 2017, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01694532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relier des espaces, construire de nouveaux réseaux : aux origines du Protoaurignacien et des débuts du Paléolithique supérieur en Europe occidentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Bordes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaranta Pasquini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Teyssandier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les systèmes de mobilité de la Préhistoire au Moyen Âge. Actes des XXXVèmes Rencontres internationales d’archéologie et d’histoire d’Antibes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Antibes, France. pp.93-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01835448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everything You Wanted to Know About the Last Neanderhtals (But Were Afraid to Ask): New and Fundamental Data from la Grotte Mandrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Vandevelde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Everything You Wanted to Know About the Last Neanderthals (But Were Afraid to Ask): New and Fundamental Data from la Grotte Mandrin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stony Brook University’s Paleobiology, May 2017, New-York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03464758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Neandertal to Modern Man in Mediterranean France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Vandevelde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Altai and Southwestern France: new research on the complex question of Late Pleistocene demographic histories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Eyzies, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Sooted Concretions turn into Micro-chronological Archaeology. Establishment of occupations chronicles in Grotte Mandrin: rethinking the Middle to Upper Palaeolithic transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Vandevelde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Élie Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WAC-8, Session T10-Q : Science and Archaeology / Multidisciplinary approach in the definition of high-resolution events to interpret past human behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Francesca Romagnoli; Yoshihiro Nishiaki; Florent Rivals; Manuel Vaquero, Aug 2016, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01578193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everything You Always Wanted to Know About last Neandertals (But Were Afraid to Ask). New and Fundamental Data from la Grotte Mandrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Vandevelde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar at Stony Brook University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sonia Harmand, May 2016, New-York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01982946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Sooted Concretions Become Micro-chronological Archaeology: Establishment of occupations’ chronicles in Grotte Mandrin and Implications for our understanding of mobility strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Vandevelde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Élie Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Unravelling the Palaeolithic 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Southampton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01578182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’émergence des formes du Paléolithique supérieur, une nécessaire déconstruction. Pensées alentour des dernières sociétés néandertaliennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La préhistoire de l'Europe occidentale. Un bilan des connaissances à l’aube du IIIe millénaire.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Toulon, France. pp.63-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01953134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connecting spaces, building networks: the Protoaurignacian and the beginnings of the UP in southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Teyssandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Bordes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXVe Rencontres Internationales d’Archéologie et d’Histoire d’Antibes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Antibes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couche archéologique, sol archéologique et films de suie pariétaux : une approche micro-chronologique de l'occupation des cavités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Vandevelde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Élie Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’études géoarchéologiques : Les dépôts carbonatés en contexte archéologique. Une mémoire de la gestion de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Christophe Petit; Julien Curie; Cees Passchier; Gül Sürmelihindi, Sep 2014, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01578174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The OIS 5e Middle Paleolithic Site of Le Grand Abri aux Puces (Vaucluse, France) : Paleogeography, Paleoenvironment, and Initial Results of New Excavations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason E Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Crégut-Bonnoure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paleoanthropology Society Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Saint-Louis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03464912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The OIS 5e Middle Paleolithic Site of Le Grand Abri aux Puces (Vaucluse, France): Paleogeography, Paleoenvironment, and Initial Results of New Excavations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Crégut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paleoanthropology Society Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, St. Louis, Missouri, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00505463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles données sur les sites pléistocènes à Ursus arctos du Vaucluse (sud-est de la France) : Grand Abri aux Puces, La Masque, Le Pas du Loup, Le Cairn et Le Ségur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Crégut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason E. Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Elie Brochier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International cave Bear and Lion Symposium : EuroeSpeleoProject = 16ème Symposium international de l'Ours et du Lion des Cavernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Azé, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00585019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte de Néron à Soyons (Ardèche)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26ème Congrès préhistorique de France "Congrès du Centenaire"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Avignon, France. pp.165-175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00223020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustériens Quina rhodaniens et Quina classiques dans le sud-est de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires, déplacements, mobilité, échanges pendant la préhistoire : Terres et hommes du Sud, Jaubert J., Barbaza M. (Dir.), (Actes des congrès nationaux des sociétés historiques et scientifiques ; 126 ; Toulouse 2001).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Paris, France. pp.95-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00009466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sépulture paléolithique de l'enfant du Figuier (Ardèche, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Plisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde "La valeur fonctionnelle des objets sépulcraux"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Aix-en-Provence, France. pp.29-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00409451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le débitage lamellaire, une invention aurignacienne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Lucas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions lamellaires attribuées à l'Aurignacien : chaînes opératoires et perspectives technoculturelles / Le Brun-Ricalens F. (Dir.) (Archéologiques ; 1 / Congrès international des sciences préhistoriques et protohistoriques ; 14, Liège 2001).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Luxembourg, Luxembourg. pp.75-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00009465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuliginochronology: a new way of studying fire events chronicles in archaeological sites. Example of the Grotte Mandrin during glacial period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Vandevelde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelphine Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Élie Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PACE - Prehistoric Adaptations to Cold Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Nice, France. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hommes, loups et hyènes des cavernes : occupations multiples entre hommes et carnivores au Grand Abri aux Puces (Vaucluse, OIS5)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cregut‑bonnoure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Relations Hommes/Canidés” de la Préhistoire aux Périodes modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El último Neandertal. El final de los antiguos humanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Debate, pp.272, 2026, 978-84-10214-94-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05467060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hara no Neanderutaaru-jin. Ningen to iu sonzai o tokiakasu (裸のネアンデルタール人 人間という存在を解き明かす).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kashiwa Shobo, pp.272, 2025, 978-4-7601-5604-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05368981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Çıplak Neandertal: İnsan Denen Yaratığı Anlamak.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Monografi Yayınları, pp.160, 2025, 9786259639802</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05466979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mandrin. Des derniers néandertaliens aux premiers hommes modernes en France méditerranéenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Yvorra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Artisanats et Territoires, 800 p., 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Last Neanderthal: Understanding how humans die</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Polity, pp.224, In press, 1509569588</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05368229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Голый неандерталец. Происхождение, обычаи, ритуалы, интеллект древних родственников человека</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Бомбора, pp.224, 2025, 978-5-04-198911-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05370388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Az utolsó Neander-völgyi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Corvina Publishing, pp.272, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04786520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sapiens nu: le premier âge du rêve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Odile Jacob, pp.352, 2024, 978-2415009397</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04786225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Néandertal nu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Odile Jacob poches, pp.234, 2024, 978-2415009557</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04787999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Naked Neanderthal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Penguin books, pp.190, 2024, 978-1802061819</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04787959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El neandertal desnudo: Comprender a la criatura humana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Debate, pp.240, 2024, ‎ 978-8419642530</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04788040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ultimo Neandertal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Feltrinelli, pp.256, 2024, 978-8807174568</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04788018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Naked Neanderthal: A new understanding of the human creature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pegasus books, pp.208, 2024, 978-1639366163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04787938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Naked Neanderthal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Allen Lane, pp.190, 2023, 978-0241617663</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04268024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dernier néandertalien.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Odile Jacob, pp.304, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04268016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Néandertal nu : comprendre la créature humaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Odile Jacob, 240 p., 2022, 9782738157232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03869636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Néandertal de vous à moi. Enseignements de la Grotte Mandrin sur la dernière extinction de l'humanité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MMSH. Artisanats&amp;Territoires, pp.200, 2019, Artisanats &amp; Territoires, Ludovic Slimak, 978-2-9529587-2-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04096664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artisanats et territoires des chasseurs moustériens de Champ Grand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maison méditerranéenne des Sciences de l'Homme, pp.430, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00284567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'esprit dans la matière. Penser Néandertal, penser Sapiens. Entretien avec Ludovic Slimak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Geneste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Boris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">FMSH. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Préhistoire. Nouvelles frontières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de la Maison des Sciences de l'Homme, pp.113-121, 2023, 978-2-7351-2904-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04267926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuliginochronology and Radiocarbon for the Direct Dating of Human Occupation Chronicles in Caves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Vandevelde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelphine Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques É. Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Higham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ruth Ann Armitage; Daniel Fraser. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry in the Service of Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1446, </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">American Chemical Society</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.105-119, 2023, ACS Symposium Series, 9780841297203. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/bk-2023-1446.ch005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgressions vers les mythologies des premiers hommes modernes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Julien d'Huy, Frédérique Duquesnoy, Patrice Lajoye. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le gai sçavoir: Mélanges en hommage à Jean-Loïc Le Quellec</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archaeopress; Archaeopress Archaeology, pp.269-273, 2023, 9781803275413. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32028/9781803275413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04268009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation de l’espace de la Grotte Mandrin à travers le temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Yvorra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Longet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Slimak L; Giraud Y; Metz L; Yvorra P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mandrin. Des derniers néandertaliens aux premiers hommes modernes en France méditerranéenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MMSH, pp.638-663, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03050633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronologie de la Grotte Mandrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Frouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Higham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schwenninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lee J. Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Demuro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Slimak L,; Giraud Y,; Metz L.; Yvorra P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mandrin. Des derniers néandertaliens aux premiers hommes modernes en France méditerranéenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MMSH, pp.56-75, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03403495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Grotte Mandrin à Malataverne. Ouvertures pour une compréhension des dernières sociétés néandertaliennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Yvorra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Slimak L; Giraud Y; Metz L; Yvorra P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mandrin. Des derniers néandertaliens aux premiers hommes modernes en France méditerranéenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MMSH, pp.8-17, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03050627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollens et charbons de bois de la Grotte Mandrin. Quelques données sur la végétation de la moyenne vallée du Rhône au cours de l’OIS 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Louis de Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dahvya Belkacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Chrzavzez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morteza Djamali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ludovic Slimak (dir.); Yves Giraud (dir.); Laure Metz (dir.); Pascale Yvorra (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des derniers néandertaliens aux premiers hommes modernes en France méditerranéenne. Les données de la Grotte Mandrin à Malataverne (Drôme)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MMSH, pp.113-120, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industries lithiques des niveaux I à B de la Grotte Mandrin. Introductions à la sociodiversité des dernières sociétés du Paléolithique moyen de l’espace méditerranéen français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Slimak L.; Giraud Y.; Metz L.; Yvorra P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mandrin. Des derniers néandertaliens aux premiers hommes modernes en France méditerranéenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MMSH, pp.232-555, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03050612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matières premières lithiques utilisées par les hommes préhistoriques à Mandrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Slimak L; Giraud Y; Metz L.; Yvorra P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mandrin. Des derniers néandertaliens aux premiers hommes modernes en France méditerranéenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MMSH, pp.214-231, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03050604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-chronologie des installations humaines. Étude fuliginochronologique des dépôts pariétaux de suie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Vandevelde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Élie Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Slimak L; Giraud Y; Metz L; Yvorra P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mandrin. Des derniers néandertaliens aux premiers hommes modernes en France méditerranéenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MMSH, pp.76-101, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03420325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se confronter à la découverte d'un corps néandertalien. Contexte, stratégies et premières investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Zanolli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Muth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Slimak L; Giraud Y; Metz L; Yvorra P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mandrin. Des derniers néandertaliens aux premiers hommes modernes en France méditerranéenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MMSH, pp.664-675, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03403518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Autres, et les Miens. De la structure du premier Paléolithique supérieur en Eurasie occidentale à l'anthropologie culturelle des dernières sociétés néandertaliennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Slimak L; Giraud Y; Metz L; Yvorra P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mandrin. Des derniers néandertaliens aux premiers hommes modernes en France méditerranéenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MMSH, pp.710-795, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03050618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’approche microchronologique en archéologie : étude des encroûtements carbonatés en contextes paléolithique et romain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Élie Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Curie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Desachy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Fontana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chloé Andrieu; Sophie Houdart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La composition du temps. Prédictions, événements, narrations historiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de Boccard, pp.19-38, 2018, Colloques de la MAE René-Ginouvès (15), 978-2-7018-0567-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociodiversity and paradoxes from the end of the Middle Paleolithic to the emergence of the Upper Paleolithic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.J. Cleyet−Merle, M.V. Shunkov, J.M. Geneste, A.P. Derevianko, L. Slimak, A.L. Krivoshapkin, B. Gravina, A. Turq, B. Maureille. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Third Man. The Prehistory of the Altaï</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions de la Réunion des musées nationaux – Grand Palais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.125-133, 2017, 9782711864317</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European shadows and insights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Teyssandier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.J. Cleyet−Merle, M.V. Shunkov, J.M. Geneste, A.P. Derevianko, L. Slimak, A.L. Krivoshapkin, B. Gravina, A. Turq, B. Maureille. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Third Man. The Prehistory of the Altaï</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions de la Réunion des musées nationaux – Grand Palais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.12-15, 2017, 9782711864317</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la fin du Paléolithique moyen aux prémices du Paléolithique supérieur,pénombres et éclairages européens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Teyssandier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.J. Cleyet−Merle, M.V. Shunkov, J.M. Geneste, A.P. Derevianko, L. Slimak, A.L. Krivoshapkin, B. Gravina, A. Turq, B. Maureille. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le troisième Homme. Préhistoire de l'Altaï</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions de la Réunion des musées nationaux – Grand Palais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.125-133, 2017, 9782711864317</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voyage au bout de la suie. Étude micro-chronologique des occupations humaines à la Grotte Mandrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Vandevelde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Élie Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Jacques Cleyet-Merle; A.P. Derevianko; Jean-Michel Geneste; B. Gravina; A.I. Krivoshapkin; Bruno Maureille; Alain Turq; Mikael V. Shunkov; Ludovic Slimak. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le troisième Homme: Préhistoire de l'Altaï / The Third Man: The Prehistory of the Altaï</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de la Réunion des Musées Nationaux - Grand Palais, pp.160-162, 2017, 978-2-7118-6431-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01578001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mosaïques culturelles des derniers Néandertaliens et des premiers Hommes modernes. Les données de la vallée du Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.J. Cleyet−Merle, M.V. Shunkov, J.M. Geneste, A.P. Derevianko, L. Slimak, A.L. Krivoshapkin, B. Gravina, A. Turq, B. Maureille. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le troisième Homme. Préhistoire de l'Altaï</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions de la Réunion des musées nationaux – Grand Palais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.125-133, 2017, 9782711864317</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociodiversité et paradoxes de la fin du Paléolithique moyen à l’émergence du Paléolithique supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.J. Cleyet−Merle; M.V. Shunkov; J.M. Geneste; A.P. Derevianko; L. Slimak; A.L. Krivoshapkin; B. Gravina; A. Turq; B. Maureille. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le troisième Homme: Préhistoire de l'Altaï</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions de la Réunion des Musées Nationaux - Grand Palais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.12−15, 2017, 9782711864317</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relier des espaces, construire de nouveaux réseaux : aux origines du Protoaurignacien et des débuts du Paléolithique supérieur en Europe occidentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Bordes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaranta Pasquini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les systèmes de mobilité de la préhistoire au moyen-âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-2-904110-56-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Champ Grand, une mémoire déchue. Réflexion d’un archéologue sur la destruction de ce site courant 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent Georges, B. Grosbellet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges d’archéologie roannaise en échos à Joseph Déchelette</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Thoba’s éditions, pp.89-92, 2015, Histoire et patrimoine de Roanne et sa région</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01953044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géologie des matières premières lithiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Slimak, Ludovic. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artisanats et territoires des chasseurs moustériens de Champ Grand</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison méditerranéenne des Sciences de l'Homme, pp.144-155, 2008, Artisanats &amp; Territoires ; 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00284564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du site, présentation de l'étude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Slimak, Ludovic. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artisanats et territoires des chasseurs moustériens de Champ Grand</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison méditerranéenne des Sciences de l'Homme, pp.28-39, 2008, Artisanats &amp; Territoires ; 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00284565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des industries lithiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Slimak, Ludovic. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artisanats et territoires des chasseurs moustériens de Champ Grand</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison méditerranéenne des Sciences de l'Homme, pp.172-353, 2008, Artisanats &amp; Territoires ; 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00284562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artisanats et territoires des chasseurs moustériens de Champ Grand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Slimak, Ludovic. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artisanats et territoires des chasseurs moustériens de Champ Grand</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison méditerranéenne des Sciences de l'Homme, pp.400-431, 2008, Artisanats &amp; Territoires ; 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00284557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modalité de circulation des matériaux très exotiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Slimak, Ludovic. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artisanats et territoires des chasseurs moustériens de Champ Grand</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison méditerranéenne des Sciences de l'Homme, pp.354-373, 2008, Artisanats &amp; Territoires ; 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00284559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'impossible burin moustérien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marina de Araujo Igreja, Jean-Pierre Bracco &amp; Foni Le Brun-Ricalens. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Burins préhistoriques : formes, fonctionnements, fonctions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée National d'Histoire et d'Art (Luxembourg), pp.35-52, 2006, ArchéoLogiques ; 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00157294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enfant préhistorique n'existe pas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05357937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les aventuriers du Néandertalien perdu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Harmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05370250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Garn, Labastide-de-Virac (07). La Baume d'Oulen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Teyssandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Guillermin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gilabert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02378622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrechaux : Grand Abri aux Puces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Crégut-Bonnoure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, pp.210-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00821570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vallée du Largue : recherches sur les silex du Luberon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bressy-Leandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Guendon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Montoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00079244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des formations siliceuses oligocènes de Haute-Provence, vallée du Largue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bressy-Leandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Guendon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Montoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00009464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population Genomics of Stone Age Eurasia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morten Allentoft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sikora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alba Refoyo-Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evan Irving-Pease</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03869223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A late Neanderthal reveals genetic isolation in their populations before extinction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tharsika Vimala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andaine Seguin-Orlando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Zanolli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04267849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Auzières (Méthamis, Vaucluse)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Frerebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Brugal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Burcet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Justiniany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Direction régionale des affaires culturelles Provence-Alpes-Côte d'Azur, Service régional de l'archéologie. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Auzières (Méthamis, Vaucluse)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Frerebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Bailon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Direction régionale des affaires culturelles Provence-Alpes-Côte d'Azur, Service régional de l'archéologie. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03670157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Installations de la fin du Paléolithique moyen de la Grotte Mandrin, Malataverne, (Drôme). Fouille programmée triennale 2019-2021. Second rapport intermédiaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lee Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Buckley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Demuro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service Régional de l’Archéologie Auvergne Rhône-Alpes. 2020, 241 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03510091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Installations de la fin du Paléolithique moyen de la Grotte Mandrin, Malataverne, (Drôme). Fouille programmée triennale 2015-2017. Rapport de synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Belkacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Belles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelphine Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Élie Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service Régional de l’Archéologie Auvergne Rhône-Alpes. 2017, pp.800</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01817196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Auzières (Méthamis, Vaucluse)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Frerebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bachellerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Direction régionale des affaires culturelles Provence-Alpes-Côte d'Azur, Service régional de l'archéologie. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Installations de la fin du Paléolithique moyen de la Grotte Mandrin, Malataverne, (Drôme), rapport de fouille programmée annuelle 2015-2017. Rapport de synthèse 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-P. Brugal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Buckley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Frouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service Régional de l’Archéologie Rhône−Alpes. 2017, 126 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La baume d'Oulen (Le Garn-Gard et Labastide de Virac-Ardèche)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Teyssandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Furestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gilabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Guillermin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DRAC - SRA Auvergne Rhône Alpes. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04570959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Installations de la fin du Paléolithique moyen de la Grotte Mandrin, Malataverne, (Drôme), rapport de fouille programmée annuelle 2015-2017. rapport de synthèse 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Belles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Frouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service Régional de l’Archéologie Rhône−Alpes. 2016, 126 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01953251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Installations de la fin du Paléolithique moyen de la Grotte Mandrin, Malataverne, (Drôme), rapport de fouille programmée annuelle 2015. Premier rapport intermédiaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jp Brugal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Frouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Service Régional de l’Archéologie Rhône−Alpes. 2015, 141 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01953198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La baume d'Oulen (Le Garn-Gard et Labastide-de-Virac, Ardèche). Fouille programmée annuelle 2015.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Teyssandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Furestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gilabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bréhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de la culture. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02016071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Grand Abri aux Puces, Entrechaux, Vaucluse, Premier rapport intermédiaire 2015 de triennale 2015−2017, rapport de fouille archéologique programmée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Crégut−bonnoure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service Régional de l’Archéologie Région Provence−Alpes−Côte d'Azur. 2015, 159 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01953203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Installations de la fin du Paléolithique moyen de la Grotte Mandrin, Malataverne, (Drôme)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Élie Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Égüez Natàlia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Frouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA Rhône-Alpes. 2014, pp.154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01694566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Installations de la fin du Paléolithique moyen de la Grotte Mandrin, Malataverne, (Drôme), rapport de fouille programmée annuelle 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Crégut−bonnoure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service Régional de l’Archéologie Rhône−Alpes. 2014, 154 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01953050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Auzières (Méthamis, Vaucluse)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Frerebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Crégut-Bonnoure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RAP07065, Direction régionale des affaires culturelles Provence-Alpes-Côte d'Azur, Service régional de l'archéologie. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Installations de la fin du Paléolithique moyen de la Grotte Mandrin, Malataverne, (Drôme)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Élie Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Brugal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Crégut-Bonnoure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA Rhône-Alpes. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01694561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId394"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ludovic Slimak </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Références bibliographiques HAL Ludovic Slimak</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ludovic-slimak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0688-8405</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">084576324</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (73)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The earliest modern humans in Europe mastered bow-and-arrow technology 54,000 years ago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason E Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bow International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 188, pp.14-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05369390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrechaux – Grand Abri aux Puces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Crégut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie de la France - Informations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05370340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long genetic and social isolation in Neanderthals before their extinction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tharsika Vimala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andaine Seguin-Orlando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Zanolli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4 (9), pp.100593. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.xgen.2024.100593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04709009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population genomics of post-glacial western Eurasia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morten Allentoft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sikora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alba Refoyo-Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evan Irving-Pease</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 625 (7994), pp.301-311. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-023-06865-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04443827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un hallazgo en Francia revela que hubo al menos dos linajes de neandertales tardíos en Europa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04788131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neanderthal remains found in France reveals there were not one, but at least two lineages of late Neanderthals in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04798099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dentition of a new adult Neanderthal individual from Grotte Mandrin, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio García-Tabernero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Rosas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Human Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 196, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhevol.2024.103599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neandertais: um corpo encontrado na França revela que não havia uma, mas ao menos duas linhagens na época de sua extinção</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04788096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AutoZooMS: Integrating robotics into high-throughput ZooMS for the species identification of palaeontological remains at Grotte Mandrin, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellie-May Oldfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark S Dunstan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manasij Pal Chowdhury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Buckley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17 (1), pp.12. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12520-024-02073-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05368450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Néandertal : un corps retrouvé en France révèle qu’il n’y avait pas une, mais au moins deux lignées au moment de leur extinction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04788138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neanderthal remains found in France reveals there were not one, but at least two lineages of late Neanderthals in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04788153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The three waves: Rethinking the structure of the first Upper Paleolithic in Western Eurasia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18 (5), pp.e0277444. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0277444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04273422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The earliest modern humans in Europe mastered bow-and-arrow technology 54,000 years ago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason E Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04788226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Néandertal, au delà du foyer, le feu paysage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">l'aRevue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Points de vue -Recherche Revue n°2, 2, pp.18-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04279469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A tooth that rewrites history? The discovery challenging what we knew about Neanderthals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ment Mariwany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04788176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AutoZooMS: Integrating robotics into high-throughput ZooMS for the species identification of archaeofaunal remains at Grotte Mandrin, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellie-May Oldfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Dunstan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manasij Pal Chowdhury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Buckley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21203/rs.3.rs-2762261/v1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colonisation de l’Europe par Homo sapiens : une nouvelle étude rebat les cartes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04788212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle découverte dans la vallée du Rhône : les Homo sapiens d’Europe tiraient déjà à l’arc il y a 54 000 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason E Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04788272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bow-and-arrow, technology of the first modern humans in Europe 54,000 years ago at Mandrin, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9 (8), </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.add4675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04267877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ExTraS program: documenting the processes of fixation, recording, and preservation of combustion products in speleothems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Vandevelde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toomaï Boucherat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelphine Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Deldicque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Marié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (11), pp.169. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12520-023-01869-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q&A with Ludovic Slimak, the archeologist who wants to rewrite the history of early humans in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Sauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04788189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE DERNIER PRÉSENT DE NEANDERTAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science &amp; vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04797844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La colonización de Europa por el ‘Homo sapiens’: un macroestudio pone nuevas cartas en la baraja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04788205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modern human incursion into Neanderthal territories 54,000 years ago at Mandrin, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Zanolli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Higham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Frouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schwenninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8 (6), </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.abj9496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03604105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rethinking Orgnac 3 in Time and Space: Implications for Reconstructing Neandertal Origins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason E Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Combier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Préhistoires Méditerranéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, pp.77-111. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/pm.4043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04377598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New research suggests modern humans lived in Europe 10,000 years earlier than previously thought, in Neanderthal territories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Zanolli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason E. Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03739771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos du compte rendu de lecture de Nicolas Teysandier de l'ouvrage Néandertal nu : comprendre la créature humaine publié dans le Bulletin de la SPF, tome 119, numéro 2, avril-juin 2022, p. 340-344</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03869042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découverte des plus anciens hommes modernes en Europe (et ce que cela change de ce que l'on pensait de ses relations avec Néandertal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Zanolli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason E. Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03739773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qué cambia con el descubrimiento de los primeros humanos modernos en Europa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Zanolli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason E. Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03739776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification du rythme annuel de précipitation des carbonates pariétaux pour un calage micro-chronologique des occupations archéologiques pyrogéniques : cas de la Grotte Mandrin (Malataverne, Drôme, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Vandevelde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Special Issue Gearcheology, 192, pp.9. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/bsgf/2021002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03180769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un dernier entretien avec Jean Combier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.180-185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03432905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derniers Néandertaliens, premiers Hommes modernes. Je t'aime... Moi non plus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d'Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 403, pp.32-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03432987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning ATR-FTIR spectroscopy data for the screening of collagen for ZooMS analysis and mtDNA in archaeological bone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manasij Pal Chowdhury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaustabh Datta Choudhury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Pothier Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Riel-Salvatore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Negrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126, pp.105311. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2020.105311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03869199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cannibals in the forest: A comment on Defleur and Desclaux (2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Nicholson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 117, pp.105034. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2019.105034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03002490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des concrétions fuligineuses en contextes archéologiques : quel potentiel informatif ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Vandevelde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Élie Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, numéro spécial "géomorphologie et environnements karstiques", 26 (4), pp.241-254. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geomorphologie.14981⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in bone preservation: Identifying possible collagen preservation using sulfur speciation mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Anné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Edwards</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Brigidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gueriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Harvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 520, pp.181-187. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2019.01.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02102209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collagen deamidation in archaeological bone as an assessment for relative decay rates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pal Chowdhury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Wogelius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Manning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 61 (6), pp.1382-1398. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/arcm.12492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02434935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couche archéologique, sol archéologique et films de suie pariétaux : une approche micro-chronologique de l’occupation des cavités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Vandevelde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Élie Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie, société et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (1), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21494/ISTE.OP.2021.0611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02273792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">For a cultural anthropology of the last Neanderthals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 217, pp.330-339. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2018.12.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Néandertal, l’homme qui oublia de peindre dans les grottes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Geneste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Fietzke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Ontañón</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 570, pp.4-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01953268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sooted concretions: A new micro-chronological tool for high temporal resolution archaeology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Vandevelde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Élie Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Desachy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Multidisciplinary approaches in the definition of high-resolution events to interpret past human behaviour: a new challenge in archaeology, 474 (B), pp.103-118. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2017.10.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01688222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment on “U-Th dating of carbonate crusts reveals Neandertal origin of Iberian cave art”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Fietzke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Geneste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Ontañón</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 361 (6408), pp.eaau1371. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.aau1371⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Grotte Mandrin, derniers néandertaliens et premiers hommes modernes en moyenne vallée du Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.20-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01953247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Establishment of occupation chronicles in Grotte Mandrin using sooted concretions: Rethinking the Middle to Upper Paleolithic transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Vandevelde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Élie Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Human Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 112, pp.70-78. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhevol.2017.07.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01610057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour de la Grotte Mandrin à Malataverne (Drôme)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ardèche archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01953191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Homme de Néandertal et les rapaces : une histoire ancienne de 100 000 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laroulandie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> L'oiseau Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, hors-série n°16, pp.53-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of bear remains consumption by Pleistocene large carnivores (Felidae, Hyaenidae, Canidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Brugal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Crégut-Bonnoure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 339-340, pp.232-244</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergent Evidence of Eagle Talons Used by Late Neanderthals in Europe: A Further Assessment on Symbolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Romandini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Peresani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laroulandie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Pastoors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (7), pp.e101278</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrechaux : Grand abri aux Puces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Boës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Crégut−bonnoure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.191-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The timing and spatio−temporal patterning of Neanderthal disappearance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.F.G. Higham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bronk Ramsey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Barroso−ruíz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.J. Conard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Galván</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 512 (7514), pp.306-309</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response to “Comment on Late Mousterian Persistence near the Arctic Circle”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Inge Svendsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Mangerud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Plisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herbjørn Presthus Heggen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 335 (6065), pp.167. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1210211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01842825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles données sur les sites pléistocènes et holocènes à &amp;lt;i&amp;gt;Ursus arctos&amp;lt;/i&amp;gt; du Vaucluse (sud-est de la France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Crégut-Bonnoure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason E. Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Élie Brochier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 4, pp.147-183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00680614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Grand Abri aux Puces, a Mousterian site from the Last Interglacial: paleogeography, paleoenvironment, and new excavation results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason E Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Crégut-Bonnoure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 37 (11), pp.2747 - 2761. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2010.06.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01766607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux sites paléolithiques anciens en République de Djibouti : bilan préliminaire de prospections récentes dans le Bassin du Gobaad, Afar central</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Degusta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Melillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 8 (5), pp.481-492. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crpv.2009.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05481829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur un point de vue heuristique concernant la production et la transformation de support au Paléolithique moyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia Préhistoire – Préhistoire de la France dans son contexte européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 50, pp.1-22. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/galip.2008.2456⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaletepe Deresi 3 (Turkey): Archaeological evidence for early human settlement in Central Anatolia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Kuhn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damase Mouralis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hijlke Buitenhuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Human Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 54 (1), pp.99-111. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhevol.2007.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaletepe Deresi 3 (Turkey) : Archaeological evidence for early human settlement in Central Anatolia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven L. Kuhn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damase Mouralis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hijlke Buitenhuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Human Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 54 (1), pp.99-111. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhevol.2007.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00284597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Néronien et la structure historique du basculement du Paléolithique moyen au Paléolithique supérieur en France méditerranéenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 6 (4), pp.301-309. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crpv.2007.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00222952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulations sur plusieurs centaines de kilomètres durant le Paléolithique moyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Giraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 6 (5), pp.359-368. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crpv.2007.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Palaeolithic of Turkish Thrace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berkay Dinçer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tüba-ar = Türkiye Bilimler Akademisi Arkeoloji dergisi = Turkish Academy of Sciences journal of archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 10, pp.49-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00284628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaletepe Deresi 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven L. Kuhn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nur Balkan-Atli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anatolia antiqua = Eski anadolu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 15, pp.257-273</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00284611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaletepe River 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berkay Dinçer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tüba-ar = Türkiye Bilimler Akademisi Arkeoloji dergisi = Turkish Academy of Sciences journal of archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 10, pp.33-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00284614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaletepe (Dere 3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven L. Kuhn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nur Balkan-Atli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berkay Dinçer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anatolia antiqua = Eski anadolu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 14, pp.179-187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00409462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kömürcü - Kaletepe, 2004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nur Balkan-Atli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fazil Açikgöz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kazi Sonuçlari Toplantisi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 25 (2), pp.383-389</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00409207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissance d'une installation du Protoaurignacien en vallée du Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Pesesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Giraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 5 (7), pp.909-917. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crpv.2006.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00106234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre deux mondes, les derniers Néandertaliens en moyenne vallée du Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ardèche archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 22, pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00078428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation paléolithique de silex oligocènes en Haute Provence (France). Caractérisation des matières premières et processus d'acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bressy-Leandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Guendon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Montoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 4 (4), pp.359 - 367. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crpv.2005.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01766609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaletepe Deresi 3 (Turquie), aspects archéologiques, chronologiques et paléontologiques d'une séquence pléistocène en Anatolie centrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damase Mouralis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hijlke Buitenhuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nur Balkan-Atlı</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 3 (5), pp.411-420. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crpv.2004.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Combe Joubert (Céreste, France), un assemblage paléolithique original en haute Provence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bressy-Leandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gilabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Guendon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 3 (1), pp.77 - 84. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crpv.2003.10.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01766608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaletepe Deresi 3 (Turquie), aspects archéologiques, chronologiques et paléontologiques d'une séquence pléistocène en Anatolie centrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mouralis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hijlke Buitenhuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nur Balkan-Atli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 3 (5), pp.411-420. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crpv.2004.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00004058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les complexes volcaniques Rhyolithiques quaternaires d'Anatolie centrale (Göllü Dag et Acigöl, Turquie) : Genèse, instabilité, contraintes environnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damase Mouralis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Pastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Kuzucuoğlu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmet Türkecan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yelda Atici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 13 (3), pp.219--228. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/quate.2002.1714⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02478048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte Mandrin et les premières occupations du Paléolithique supérieur en Occitanie orientale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Pesesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Giraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espacio, tiempo y forma. Serie I : Prehistoria y arqueología</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 15, pp.237-259</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00108127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA COMBE JOUBERT (CÉRESTE, ALPES-DE-HAUTE-PROVENCE) : APPORTS ARCHÉOLOGIQUES ET GÉOLOGIQUES D’UNE FOUILLE PALÉOLITHIQUE EN LUBERON</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gilabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Guendon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Montoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Courrier scientifique du Parc naturel régional du Lubéron et de la réserve de biosphère Luberon-Lure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01766604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l’organisation structurale des dents d’un nouvel individu néandertalien de la Grotte Mandrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Zanolli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Société d'Anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Bordeaux, France. pp.12799, </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bmsap.12799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification des facteurs et processus physiques, environnementaux et anthropiques de délitement des parois à travers une approche méthodologique croisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Vandevelde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Élie Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Jeannet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIe colloque du GMPCA : Archéométrie 2022. Session 1B. Anthropo-géomorphologie des sites ornés, mémoires géomorphologiques des gestes anthropiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GMPCA, May 2022, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03795126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the importance of the number of freeze/thaw cycles in rock shelter walls' mechanical erosion processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Vandevelde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Élie Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Jeannet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire 13 - Palaeoclimate changes, landscape evolution and human societies: from sedimentary basins to industrial landscapes. Session 1. How unique is the Quaternary?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFEQ - CNF INQUA, Mar 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03795117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Late Pleistocene human dental remains from Mandrin Cave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Zanolli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Higham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lee J Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Demuro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society for the study of Human Evolution meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Tübingen, Allemagne, Germany. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48738/2022.iss2.809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la résolution chronologique annuelle à l’enregistrement multimillénaire. Croisement de méthodes et de temporalités multiples pour identifier continuités et ruptures dans les occupations paléolithiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Vandevelde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Élie Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIe Colloque du GMPCA : Archéométrie 2022. Session 3B. Datation et chronologie: de l'objet au site, restituer la dynamique du temps (dater les événements marqueurs des sites archéologiques)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GMPCA, May 2022, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03795123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Late Pleistocene human dental remains from Mandrin Cave, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Zanolli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Higham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lee J. Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Demuro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society for the study of Human Evolution meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Tubingen, Germany. pp.614</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ExTraS Program: documenting processes of fixation, recording and preservation of combustion products in speleothems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Vandevelde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toomaï Boucherat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelphine Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Deldicque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIXth IUPPS World Congress / XIXe Congrès Mondial de l'UISPP. S26: Pyroarchaeology session</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Meknes, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03795149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From sooty speleothems analysis to the study of occupation dynamics in caves by prehistoric societies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Vandevelde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Élie Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux apports à l'étude des populations et environnements passés, 1st Virtual Conference for Women Archaeologists and Paleontologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Julie Bachellerie; Margot Louail; Emilie Berlioz; Ana Belén Galán López, Mar 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03263451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appréhender les dynamiques d'occupation d'un site par la fuliginochronologie : étude diachronique des rythmes d'occupation humaine sur le site paléolithique de la Grotte Mandrin (Drôme, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Vandevelde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Élie Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire 12 - Session 1 : Environnements quaternaires des occupations humaines : dynamiques, variabilités et mutations vs. adaptations, stratégies territoriales et modification de l’environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02500230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Datation croisée (U-Th et radiocarbone) de concrétions fuligineuses, modélisation bayésienne de la durée des phases d'occupation et fuliginochronologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Vandevelde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelphine Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Pons-Branchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Élie Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Higham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire 12 - Session 5 : Géochronologie quaternaire : associer les avancées méthodologiques à des cas d’études innovants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02500172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuliginochronologie. Étude micro-chronologique des occupations humaines à la Grotte Mandrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Vandevelde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Élie Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Café Science – EDYTEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02273808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuliginochronology: a new way of studying fire events chronicles, examples of speleothem deposits as archives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Vandevelde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelphine Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Élie Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UISPP 2018, session IV-4. Fire as an artifact: Advances in the study of Paleolithic combustion features</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01817175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse comparative des rythmes d’occupation au sein de la séquence Paléolithique de la Grotte Mandrin (Malataverne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Vandevelde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Élie Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UISPP 2018 session VI-2. Mettre en évidence le cycle annuel de nomadisme des chasseurs-collecteurs paléolithiques et mésolithiques : enjeux, méthodes, et études de cas [Documenting the annual cycle of nomadism of Palaeolithic and Mesolithic hunter-gatherers: issues, methods, and case studies]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01817189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In quest of Neandertal, Researches from the 120th millenary till the Neandertal extinction 42.000 years ago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In quest of Neandertal, Researches from the 120th millenary till the Neandertal extinction 42.000 years ago</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03464694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuliginochronologie: une nouvelle méthode d'étude des encroûtements carbonatés incluant de la suie, archives micro-chronologiques pour reconstituer les chroniques de paléo-feux anthropiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Vandevelde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelphine Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Élie Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Higham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion des Sciences de la Terre (RST 26e édition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Géologique de France, Oct 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01918477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excavating the archives: The 1947 campaign at Ksar Akil (Lebanon)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian A. Tryon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paleoanthropology society meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Austin, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01953275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la recherche du temps court : l'approche micro-chronologique en archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Élie Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Curie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Desachy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Fontana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14e Colloque international de la MAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chloé Andrieu; Sophie Houdart, Jun 2017, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01694532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for the bow and arrow 50,000 years ago from the Mediterranean basin (Mandrin, France) and comparative studies with the Harvard Peabody Museum collections from Ksar Akil, Lebanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Everything You Wanted to Know About the Last Neanderthals (But Were Afraid to Ask): New and Fundamental Data from la Grotte Mandrin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Harvard University seminar, Anthropology museum, Jun 2017, Cambridge, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03464772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relier des espaces, construire de nouveaux réseaux : aux origines du Protoaurignacien et des débuts du Paléolithique supérieur en Europe occidentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Bordes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaranta Pasquini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Teyssandier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les systèmes de mobilité de la Préhistoire au Moyen Âge. Actes des XXXVèmes Rencontres internationales d’archéologie et d’histoire d’Antibes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Antibes, France. pp.93-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01835448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everything You Wanted to Know About the Last Neanderhtals (But Were Afraid to Ask): New and Fundamental Data from la Grotte Mandrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Vandevelde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Everything You Wanted to Know About the Last Neanderthals (But Were Afraid to Ask): New and Fundamental Data from la Grotte Mandrin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stony Brook University’s Paleobiology, May 2017, New-York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03464758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Neandertal to Modern Man in Mediterranean France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Vandevelde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Altai and Southwestern France: new research on the complex question of Late Pleistocene demographic histories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Eyzies, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Sooted Concretions turn into Micro-chronological Archaeology. Establishment of occupations chronicles in Grotte Mandrin: rethinking the Middle to Upper Palaeolithic transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Vandevelde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Élie Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WAC-8, Session T10-Q : Science and Archaeology / Multidisciplinary approach in the definition of high-resolution events to interpret past human behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Francesca Romagnoli; Yoshihiro Nishiaki; Florent Rivals; Manuel Vaquero, Aug 2016, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01578193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everything You Always Wanted to Know About last Neandertals (But Were Afraid to Ask). New and Fundamental Data from la Grotte Mandrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Vandevelde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar at Stony Brook University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sonia Harmand, May 2016, New-York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01982946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Sooted Concretions Become Micro-chronological Archaeology: Establishment of occupations’ chronicles in Grotte Mandrin and Implications for our understanding of mobility strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Vandevelde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Élie Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Unravelling the Palaeolithic 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Southampton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01578182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’émergence des formes du Paléolithique supérieur, une nécessaire déconstruction. Pensées alentour des dernières sociétés néandertaliennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La préhistoire de l'Europe occidentale. Un bilan des connaissances à l’aube du IIIe millénaire.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Toulon, France. pp.63-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01953134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connecting spaces, building networks: the Protoaurignacian and the beginnings of the UP in southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Teyssandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Bordes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXVe Rencontres Internationales d’Archéologie et d’Histoire d’Antibes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Antibes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couche archéologique, sol archéologique et films de suie pariétaux : une approche micro-chronologique de l'occupation des cavités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Vandevelde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Élie Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’études géoarchéologiques : Les dépôts carbonatés en contexte archéologique. Une mémoire de la gestion de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Christophe Petit; Julien Curie; Cees Passchier; Gül Sürmelihindi, Sep 2014, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01578174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The OIS 5e Middle Paleolithic Site of Le Grand Abri aux Puces (Vaucluse, France): Paleogeography, Paleoenvironment, and Initial Results of New Excavations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Crégut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paleoanthropology Society Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, St. Louis, Missouri, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00505463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles données sur les sites pléistocènes à Ursus arctos du Vaucluse (sud-est de la France) : Grand Abri aux Puces, La Masque, Le Pas du Loup, Le Cairn et Le Ségur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Crégut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason E. Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Elie Brochier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International cave Bear and Lion Symposium : EuroeSpeleoProject = 16ème Symposium international de l'Ours et du Lion des Cavernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Azé, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00585019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The OIS 5e Middle Paleolithic Site of Le Grand Abri aux Puces (Vaucluse, France) : Paleogeography, Paleoenvironment, and Initial Results of New Excavations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason E Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Crégut-Bonnoure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paleoanthropology Society Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Saint-Louis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03464912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte de Néron à Soyons (Ardèche)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26ème Congrès préhistorique de France "Congrès du Centenaire"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Avignon, France. pp.165-175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00223020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sépulture paléolithique de l'enfant du Figuier (Ardèche, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Plisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde "La valeur fonctionnelle des objets sépulcraux"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Aix-en-Provence, France. pp.29-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00409451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le débitage lamellaire, une invention aurignacienne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Lucas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions lamellaires attribuées à l'Aurignacien : chaînes opératoires et perspectives technoculturelles / Le Brun-Ricalens F. (Dir.) (Archéologiques ; 1 / Congrès international des sciences préhistoriques et protohistoriques ; 14, Liège 2001).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Luxembourg, Luxembourg. pp.75-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00009465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustériens Quina rhodaniens et Quina classiques dans le sud-est de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires, déplacements, mobilité, échanges pendant la préhistoire : Terres et hommes du Sud, Jaubert J., Barbaza M. (Dir.), (Actes des congrès nationaux des sociétés historiques et scientifiques ; 126 ; Toulouse 2001).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Paris, France. pp.95-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00009466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuliginochronology: a new way of studying fire events chronicles in archaeological sites. Example of the Grotte Mandrin during glacial period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Vandevelde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelphine Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Élie Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PACE - Prehistoric Adaptations to Cold Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Nice, France. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hommes, loups et hyènes des cavernes : occupations multiples entre hommes et carnivores au Grand Abri aux Puces (Vaucluse, OIS5)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cregut‑bonnoure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Relations Hommes/Canidés” de la Préhistoire aux Périodes modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El último Neandertal. El final de los antiguos humanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Debate, pp.272, 2026, 978-84-10214-94-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05467060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Çıplak Neandertal: İnsan Denen Yaratığı Anlamak.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Monografi Yayınları, pp.160, 2025, 9786259639802</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05466979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mandrin. Des derniers néandertaliens aux premiers hommes modernes en France méditerranéenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Yvorra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Artisanats et Territoires, 800 p., 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Голый неандерталец. Происхождение, обычаи, ритуалы, интеллект древних родственников человека</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Бомбора, pp.224, 2025, 978-5-04-198911-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05370388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Last Neanderthal: Understanding how humans die</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Polity, pp.224, In press, 1509569588</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05368229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hara no Neanderutaaru-jin. Ningen to iu sonzai o tokiakasu (裸のネアンデルタール人 人間という存在を解き明かす).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kashiwa Shobo, pp.272, 2025, 978-4-7601-5604-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05368981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sapiens nu: le premier âge du rêve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Odile Jacob, pp.352, 2024, 978-2415009397</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04786225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Néandertal nu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Odile Jacob poches, pp.234, 2024, 978-2415009557</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04787999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Az utolsó Neander-völgyi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Corvina Publishing, pp.272, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04786520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Naked Neanderthal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Penguin books, pp.190, 2024, 978-1802061819</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04787959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El neandertal desnudo: Comprender a la criatura humana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Debate, pp.240, 2024, ‎ 978-8419642530</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04788040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ultimo Neandertal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Feltrinelli, pp.256, 2024, 978-8807174568</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04788018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Naked Neanderthal: A new understanding of the human creature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pegasus books, pp.208, 2024, 978-1639366163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04787938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dernier néandertalien.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Odile Jacob, pp.304, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04268016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Naked Neanderthal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Allen Lane, pp.190, 2023, 978-0241617663</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04268024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Néandertal nu : comprendre la créature humaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Odile Jacob, 240 p., 2022, 9782738157232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03869636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Néandertal de vous à moi. Enseignements de la Grotte Mandrin sur la dernière extinction de l'humanité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MMSH. Artisanats&amp;Territoires, pp.200, 2019, Artisanats &amp; Territoires, Ludovic Slimak, 978-2-9529587-2-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04096664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artisanats et territoires des chasseurs moustériens de Champ Grand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maison méditerranéenne des Sciences de l'Homme, pp.430, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00284567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuliginochronology and Radiocarbon for the Direct Dating of Human Occupation Chronicles in Caves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Vandevelde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelphine Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques É. Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Higham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ruth Ann Armitage; Daniel Fraser. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry in the Service of Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1446, </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">American Chemical Society</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.105-119, 2023, ACS Symposium Series, 9780841297203. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/bk-2023-1446.ch005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgressions vers les mythologies des premiers hommes modernes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Julien d'Huy, Frédérique Duquesnoy, Patrice Lajoye. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le gai sçavoir: Mélanges en hommage à Jean-Loïc Le Quellec</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archaeopress; Archaeopress Archaeology, pp.269-273, 2023, 9781803275413. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32028/9781803275413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04268009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'esprit dans la matière. Penser Néandertal, penser Sapiens. Entretien avec Ludovic Slimak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Geneste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Boris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">FMSH. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Préhistoire. Nouvelles frontières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de la Maison des Sciences de l'Homme, pp.113-121, 2023, 978-2-7351-2904-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04267926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Grotte Mandrin à Malataverne. Ouvertures pour une compréhension des dernières sociétés néandertaliennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Yvorra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Slimak L; Giraud Y; Metz L; Yvorra P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mandrin. Des derniers néandertaliens aux premiers hommes modernes en France méditerranéenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MMSH, pp.8-17, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03050627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollens et charbons de bois de la Grotte Mandrin. Quelques données sur la végétation de la moyenne vallée du Rhône au cours de l’OIS 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Louis de Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dahvya Belkacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Chrzavzez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morteza Djamali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ludovic Slimak (dir.); Yves Giraud (dir.); Laure Metz (dir.); Pascale Yvorra (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des derniers néandertaliens aux premiers hommes modernes en France méditerranéenne. Les données de la Grotte Mandrin à Malataverne (Drôme)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MMSH, pp.113-120, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronologie de la Grotte Mandrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Frouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Higham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schwenninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lee J. Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Demuro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Slimak L,; Giraud Y,; Metz L.; Yvorra P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mandrin. Des derniers néandertaliens aux premiers hommes modernes en France méditerranéenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MMSH, pp.56-75, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03403495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation de l’espace de la Grotte Mandrin à travers le temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Yvorra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Longet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Slimak L; Giraud Y; Metz L; Yvorra P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mandrin. Des derniers néandertaliens aux premiers hommes modernes en France méditerranéenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MMSH, pp.638-663, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03050633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industries lithiques des niveaux I à B de la Grotte Mandrin. Introductions à la sociodiversité des dernières sociétés du Paléolithique moyen de l’espace méditerranéen français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Slimak L.; Giraud Y.; Metz L.; Yvorra P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mandrin. Des derniers néandertaliens aux premiers hommes modernes en France méditerranéenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MMSH, pp.232-555, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03050612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matières premières lithiques utilisées par les hommes préhistoriques à Mandrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Slimak L; Giraud Y; Metz L.; Yvorra P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mandrin. Des derniers néandertaliens aux premiers hommes modernes en France méditerranéenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MMSH, pp.214-231, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03050604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-chronologie des installations humaines. Étude fuliginochronologique des dépôts pariétaux de suie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Vandevelde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Élie Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Slimak L; Giraud Y; Metz L; Yvorra P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mandrin. Des derniers néandertaliens aux premiers hommes modernes en France méditerranéenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MMSH, pp.76-101, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03420325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se confronter à la découverte d'un corps néandertalien. Contexte, stratégies et premières investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Zanolli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Muth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Slimak L; Giraud Y; Metz L; Yvorra P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mandrin. Des derniers néandertaliens aux premiers hommes modernes en France méditerranéenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MMSH, pp.664-675, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03403518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Autres, et les Miens. De la structure du premier Paléolithique supérieur en Eurasie occidentale à l'anthropologie culturelle des dernières sociétés néandertaliennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Slimak L; Giraud Y; Metz L; Yvorra P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mandrin. Des derniers néandertaliens aux premiers hommes modernes en France méditerranéenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MMSH, pp.710-795, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03050618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’approche microchronologique en archéologie : étude des encroûtements carbonatés en contextes paléolithique et romain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Élie Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Curie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Desachy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Fontana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chloé Andrieu; Sophie Houdart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La composition du temps. Prédictions, événements, narrations historiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de Boccard, pp.19-38, 2018, Colloques de la MAE René-Ginouvès (15), 978-2-7018-0567-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mosaïques culturelles des derniers Néandertaliens et des premiers Hommes modernes. Les données de la vallée du Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.J. Cleyet−Merle, M.V. Shunkov, J.M. Geneste, A.P. Derevianko, L. Slimak, A.L. Krivoshapkin, B. Gravina, A. Turq, B. Maureille. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le troisième Homme. Préhistoire de l'Altaï</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions de la Réunion des musées nationaux – Grand Palais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.125-133, 2017, 9782711864317</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la fin du Paléolithique moyen aux prémices du Paléolithique supérieur,pénombres et éclairages européens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Teyssandier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.J. Cleyet−Merle, M.V. Shunkov, J.M. Geneste, A.P. Derevianko, L. Slimak, A.L. Krivoshapkin, B. Gravina, A. Turq, B. Maureille. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le troisième Homme. Préhistoire de l'Altaï</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions de la Réunion des musées nationaux – Grand Palais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.125-133, 2017, 9782711864317</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voyage au bout de la suie. Étude micro-chronologique des occupations humaines à la Grotte Mandrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Vandevelde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Élie Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Jacques Cleyet-Merle; A.P. Derevianko; Jean-Michel Geneste; B. Gravina; A.I. Krivoshapkin; Bruno Maureille; Alain Turq; Mikael V. Shunkov; Ludovic Slimak. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le troisième Homme: Préhistoire de l'Altaï / The Third Man: The Prehistory of the Altaï</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de la Réunion des Musées Nationaux - Grand Palais, pp.160-162, 2017, 978-2-7118-6431-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01578001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociodiversity and paradoxes from the end of the Middle Paleolithic to the emergence of the Upper Paleolithic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.J. Cleyet−Merle, M.V. Shunkov, J.M. Geneste, A.P. Derevianko, L. Slimak, A.L. Krivoshapkin, B. Gravina, A. Turq, B. Maureille. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Third Man. The Prehistory of the Altaï</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions de la Réunion des musées nationaux – Grand Palais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.125-133, 2017, 9782711864317</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European shadows and insights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Teyssandier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.J. Cleyet−Merle, M.V. Shunkov, J.M. Geneste, A.P. Derevianko, L. Slimak, A.L. Krivoshapkin, B. Gravina, A. Turq, B. Maureille. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Third Man. The Prehistory of the Altaï</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions de la Réunion des musées nationaux – Grand Palais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.12-15, 2017, 9782711864317</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociodiversité et paradoxes de la fin du Paléolithique moyen à l’émergence du Paléolithique supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.J. Cleyet−Merle; M.V. Shunkov; J.M. Geneste; A.P. Derevianko; L. Slimak; A.L. Krivoshapkin; B. Gravina; A. Turq; B. Maureille. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le troisième Homme: Préhistoire de l'Altaï</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions de la Réunion des Musées Nationaux - Grand Palais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.12−15, 2017, 9782711864317</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Champ Grand, une mémoire déchue. Réflexion d’un archéologue sur la destruction de ce site courant 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent Georges, B. Grosbellet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges d’archéologie roannaise en échos à Joseph Déchelette</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Thoba’s éditions, pp.89-92, 2015, Histoire et patrimoine de Roanne et sa région</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01953044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relier des espaces, construire de nouveaux réseaux : aux origines du Protoaurignacien et des débuts du Paléolithique supérieur en Europe occidentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Bordes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaranta Pasquini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les systèmes de mobilité de la préhistoire au moyen-âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-2-904110-56-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du site, présentation de l'étude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Slimak, Ludovic. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artisanats et territoires des chasseurs moustériens de Champ Grand</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison méditerranéenne des Sciences de l'Homme, pp.28-39, 2008, Artisanats &amp; Territoires ; 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00284565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des industries lithiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Slimak, Ludovic. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artisanats et territoires des chasseurs moustériens de Champ Grand</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison méditerranéenne des Sciences de l'Homme, pp.172-353, 2008, Artisanats &amp; Territoires ; 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00284562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artisanats et territoires des chasseurs moustériens de Champ Grand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Slimak, Ludovic. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artisanats et territoires des chasseurs moustériens de Champ Grand</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison méditerranéenne des Sciences de l'Homme, pp.400-431, 2008, Artisanats &amp; Territoires ; 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00284557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modalité de circulation des matériaux très exotiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Slimak, Ludovic. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artisanats et territoires des chasseurs moustériens de Champ Grand</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison méditerranéenne des Sciences de l'Homme, pp.354-373, 2008, Artisanats &amp; Territoires ; 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00284559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géologie des matières premières lithiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Slimak, Ludovic. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artisanats et territoires des chasseurs moustériens de Champ Grand</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison méditerranéenne des Sciences de l'Homme, pp.144-155, 2008, Artisanats &amp; Territoires ; 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00284564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'impossible burin moustérien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marina de Araujo Igreja, Jean-Pierre Bracco &amp; Foni Le Brun-Ricalens. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Burins préhistoriques : formes, fonctionnements, fonctions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée National d'Histoire et d'Art (Luxembourg), pp.35-52, 2006, ArchéoLogiques ; 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00157294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enfant préhistorique n'existe pas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05357937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les aventuriers du Néandertalien perdu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Harmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05370250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Garn, Labastide-de-Virac (07). La Baume d'Oulen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Teyssandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Guillermin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gilabert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02378622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrechaux : Grand Abri aux Puces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Crégut-Bonnoure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, pp.210-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00821570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des formations siliceuses oligocènes de Haute-Provence, vallée du Largue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bressy-Leandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Guendon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Montoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00009464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vallée du Largue : recherches sur les silex du Luberon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bressy-Leandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Guendon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Montoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00079244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population Genomics of Stone Age Eurasia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morten Allentoft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sikora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alba Refoyo-Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evan Irving-Pease</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03869223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A late Neanderthal reveals genetic isolation in their populations before extinction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tharsika Vimala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andaine Seguin-Orlando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Zanolli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04267849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Auzières (Méthamis, Vaucluse)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Frerebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Brugal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Burcet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Justiniany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Direction régionale des affaires culturelles Provence-Alpes-Côte d'Azur, Service régional de l'archéologie. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Auzières (Méthamis, Vaucluse)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Frerebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Bailon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Direction régionale des affaires culturelles Provence-Alpes-Côte d'Azur, Service régional de l'archéologie. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03670157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Installations de la fin du Paléolithique moyen de la Grotte Mandrin, Malataverne, (Drôme). Fouille programmée triennale 2019-2021. Second rapport intermédiaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lee Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Buckley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Demuro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service Régional de l’Archéologie Auvergne Rhône-Alpes. 2020, 241 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03510091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Auzières (Méthamis, Vaucluse)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Frerebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bachellerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Direction régionale des affaires culturelles Provence-Alpes-Côte d'Azur, Service régional de l'archéologie. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Installations de la fin du Paléolithique moyen de la Grotte Mandrin, Malataverne, (Drôme). Fouille programmée triennale 2015-2017. Rapport de synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Belkacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Belles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelphine Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Élie Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service Régional de l’Archéologie Auvergne Rhône-Alpes. 2017, pp.800</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01817196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Installations de la fin du Paléolithique moyen de la Grotte Mandrin, Malataverne, (Drôme), rapport de fouille programmée annuelle 2015-2017. Rapport de synthèse 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-P. Brugal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Buckley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Frouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service Régional de l’Archéologie Rhône−Alpes. 2017, 126 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La baume d'Oulen (Le Garn-Gard et Labastide de Virac-Ardèche)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Teyssandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Furestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gilabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Guillermin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DRAC - SRA Auvergne Rhône Alpes. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04570959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Installations de la fin du Paléolithique moyen de la Grotte Mandrin, Malataverne, (Drôme), rapport de fouille programmée annuelle 2015-2017. rapport de synthèse 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Belles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Frouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service Régional de l’Archéologie Rhône−Alpes. 2016, 126 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01953251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La baume d'Oulen (Le Garn-Gard et Labastide-de-Virac, Ardèche). Fouille programmée annuelle 2015.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Teyssandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Furestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gilabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bréhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de la culture. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02016071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Installations de la fin du Paléolithique moyen de la Grotte Mandrin, Malataverne, (Drôme), rapport de fouille programmée annuelle 2015. Premier rapport intermédiaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jp Brugal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Frouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Service Régional de l’Archéologie Rhône−Alpes. 2015, 141 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01953198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Grand Abri aux Puces, Entrechaux, Vaucluse, Premier rapport intermédiaire 2015 de triennale 2015−2017, rapport de fouille archéologique programmée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Crégut−bonnoure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service Régional de l’Archéologie Région Provence−Alpes−Côte d'Azur. 2015, 159 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01953203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Installations de la fin du Paléolithique moyen de la Grotte Mandrin, Malataverne, (Drôme)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Élie Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Égüez Natàlia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Frouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA Rhône-Alpes. 2014, pp.154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01694566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Installations de la fin du Paléolithique moyen de la Grotte Mandrin, Malataverne, (Drôme), rapport de fouille programmée annuelle 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Crégut−bonnoure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service Régional de l’Archéologie Rhône−Alpes. 2014, 154 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01953050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Auzières (Méthamis, Vaucluse)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Frerebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Crégut-Bonnoure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RAP07065, Direction régionale des affaires culturelles Provence-Alpes-Côte d'Azur, Service régional de l'archéologie. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Installations de la fin du Paléolithique moyen de la Grotte Mandrin, Malataverne, (Drôme)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Élie Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Brugal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Crégut-Bonnoure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA Rhône-Alpes. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01694561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId394"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2B55820A"/>
+    <w:nsid w:val="FAF9248F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ludovic-slimak" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0688-8405" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/084576324" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05369390v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Metz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason E Lewis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Slimak" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370340v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Cr&#233;gut" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04788138v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04788153v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04798099v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04788131v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04709009v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tharsika Vimala" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andaine Seguin-Orlando" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Zanolli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xgen.2024.100593" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04443827v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten Allentoft" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Sikora" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Refoyo-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Irving-Pease" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Fischer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-06865-0" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763165v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Fuchs" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Garc&#237;a-Tabernero" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Rosas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Camus" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2024.103599" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04788096v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05368450v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellie-May Oldfield" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark S Dunstan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manasij Pal Chowdhury" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Buckley" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-024-02073-7" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04788176v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ment Mariwany" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280897v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Dunstan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-2762261/v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279469v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04273422v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0277444" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04788226v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04788212v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04788272v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04267877v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Lewis" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.add4675" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269653v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Vandevelde" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tooma&#239; Boucherat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelphine Bonneau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Deldicque" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Mari&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-023-01869-3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04788189v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sauer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04797844v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04788205v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03869042v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03739773v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason E. Lewis" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03739776v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03739771v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377598v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Combier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pm.4043" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604105v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Higham" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Frouin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Schwenninger" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abj9496" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180769v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Lacour" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Marie" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Petit" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2021002" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03432905v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03432987v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03869199v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaustabh Datta Choudhury" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Pothier Bouchard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Riel-Salvatore" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Negrino" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2020.105311" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03002490v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Nicholson" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2019.105034" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093051v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Genty" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques &#201;lie Brochier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.14981" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964584v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2018.12.019" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02273792v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2021.0611" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02434935v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pal Chowdhury" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wogelius" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Manning" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Metz" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12492" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02102209v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Ann&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Edwards" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Brigidi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gueriau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Harvey" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2019.01.030" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953268v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Geneste" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Fietzke" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Onta&#241;&#243;n" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01688222v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Desachy" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2017.10.031" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951343v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Geneste" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aau1371" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01610057v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2017.07.016" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953247v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953191v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952932v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Laroulandie" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952854v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fourvel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fosse" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philip Brugal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Cr&#233;gut-Bonnoure" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952856v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Romandini" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Peresani" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Pastoors" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952945v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Andr&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bo&#235;s" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Camus" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cr&#233;gut&#8722;bonnoure" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952841v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.F.G. Higham" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bronk Ramsey" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barroso&#8722;ru&#237;z" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.J. Conard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Galv&#225;n" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842825v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Inge Svendsen" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Mangerud" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Plisson" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbj&#248;rn Presthus Heggen" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1210211" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00680614v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766607v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ollivier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2010.06.010" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5LNV2Z2M-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481829v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Harmand" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Degusta" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Melillo" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2009.01.004" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0378C29X-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343290v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galip.2008.2456" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379850v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Kuhn" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Roche" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damase Mouralis" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hijlke Buitenhuis" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2007.07.004" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284597v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven L. Kuhn" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284611v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nur Balkan-Atli" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grenet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284614v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berkay Din&#231;er" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00222952v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2007.02.004" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8HVP5BSG-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168114v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Giraud" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2007.06.001" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K20HD1G1-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284628v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00409207v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fazil A&#231;ikg&#246;z" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00409462v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00106234v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Pesesse" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2006.05.002" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-82G83V0J-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00078428v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766609v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bressy-Leandri" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Guendon" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Montoya" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2005.04.002" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-32K0Z068-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766608v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean da Silva" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gilabert" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2003.10.006" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1ZW28LRN-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004058v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mouralis" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2004.04.005" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M01Z3C8M-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03916501v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nur Balkan-Atl&#305;" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478048v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pastre" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Kuzucuo&#287;lu" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmet T&#252;rkecan" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yelda Atici" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/quate.2002.1714" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00108127v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766604v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676298v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.12799" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795117v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Jeannet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795126v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280763v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee J Arnold" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Demuro" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48738/2022.iss2.809" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795123v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676280v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Higham" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee J. Arnold" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263451v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795149v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Lacour" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500230v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500172v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Pons-Branchu" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02273808v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01817175v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01817189v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03464694v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01918477v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953275v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian A. Tryon" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03464772v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01694532v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Curie" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fontana" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835448v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Anderson" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guillaume Bordes" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaranta Pasquini" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Teyssandier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03464758v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952761v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01578193v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01982946v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01578182v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953134v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952978v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bon" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01578174v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464912v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00505463v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00585019v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Elie Brochier" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00223020v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009466v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00409451v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009465v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Lucas" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979085v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563975v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Cregut&#8209;bonnoure" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05467060v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05368981v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05466979v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316510v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Yvorra" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05368229v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05370388v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04786520v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786225v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04787999v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04787959v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04788040v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04788018v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04787938v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04268024v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04268016v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03869636v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096664v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284567v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267926v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Boris" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269664v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques &#201;. Brochier" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubs.acs.org/doi/abs/10.1021/bk-2023-1446.ch005" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bk-2023-1446.ch005" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04268009v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32028/9781803275413" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050633v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Longet" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403495v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050627v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03512345v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Louis de Beaulieu" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dahvya Belkacem" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Chrzavzez" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Djamali" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050612v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050604v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420325v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403518v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Muth" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050618v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979097v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952526v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boutiquesdemusees.fr/fr/catalogues-d-exposition/le-troisieme-homme-prehistoire-de-l-altai/12076.html" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952544v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952358v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01578001v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952388v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boutiquesdemusees.fr/fr/catalogues-exposition/le-troisieme-homme-prehistoire-de-l-altai/12076.html" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951490v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01947732v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953044v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284564v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284565v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284562v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284557v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284559v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00157294v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05357937v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05370250v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Harmi" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378622v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Guillermin" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821570v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00079244v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009464v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03869223v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04267849v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746386v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Frerebeau" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Burcet" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Justiniany" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670157v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Argant" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Bailon" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03510091v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Arnold" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Buckley" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Demuro" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01817196v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Belkacem" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Belles" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857263v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Argant" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bachellerie" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399509v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P. Brugal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Buckley" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Frouin" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570959v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Furestier" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953251v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Belles" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Giraud" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953198v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Brugal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02016071v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Br&#233;hard" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953203v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01694566v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;g&#252;ez Nat&#224;lia" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953050v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Desclaux" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857260v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01694561v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ludovic-slimak" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0688-8405" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/084576324" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05369390v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Metz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason E Lewis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Slimak" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370340v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Cr&#233;gut" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04709009v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tharsika Vimala" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andaine Seguin-Orlando" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Zanolli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xgen.2024.100593" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04443827v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten Allentoft" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Sikora" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Refoyo-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Irving-Pease" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Fischer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-06865-0" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04788131v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04798099v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763165v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Fuchs" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Garc&#237;a-Tabernero" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Rosas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Camus" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2024.103599" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04788096v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05368450v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellie-May Oldfield" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark S Dunstan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manasij Pal Chowdhury" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Buckley" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-024-02073-7" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04788138v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04788153v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04273422v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0277444" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04788226v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279469v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04788176v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ment Mariwany" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280897v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Dunstan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-2762261/v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04788212v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04788272v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04267877v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Lewis" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.add4675" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269653v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Vandevelde" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tooma&#239; Boucherat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelphine Bonneau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Deldicque" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Mari&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-023-01869-3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04788189v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sauer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04797844v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04788205v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604105v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Higham" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Frouin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Schwenninger" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abj9496" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377598v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Combier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pm.4043" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03739771v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason E. Lewis" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03869042v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03739773v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03739776v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180769v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Lacour" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Marie" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Petit" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2021002" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03432905v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03432987v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03869199v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaustabh Datta Choudhury" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Pothier Bouchard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Riel-Salvatore" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Negrino" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2020.105311" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03002490v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Nicholson" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2019.105034" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093051v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Genty" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques &#201;lie Brochier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.14981" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02102209v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Ann&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Edwards" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Brigidi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gueriau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Harvey" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2019.01.030" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02434935v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pal Chowdhury" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wogelius" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Manning" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Metz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12492" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02273792v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2021.0611" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964584v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2018.12.019" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953268v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Geneste" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Fietzke" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Onta&#241;&#243;n" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01688222v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Desachy" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2017.10.031" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951343v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Geneste" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aau1371" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953247v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01610057v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2017.07.016" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953191v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952932v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Laroulandie" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952854v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fourvel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fosse" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philip Brugal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Cr&#233;gut-Bonnoure" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952856v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Romandini" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Peresani" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Pastoors" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952945v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Andr&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bo&#235;s" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Camus" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cr&#233;gut&#8722;bonnoure" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952841v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.F.G. Higham" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bronk Ramsey" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barroso&#8722;ru&#237;z" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.J. Conard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Galv&#225;n" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842825v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Inge Svendsen" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Mangerud" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Plisson" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbj&#248;rn Presthus Heggen" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1210211" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00680614v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766607v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ollivier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2010.06.010" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5LNV2Z2M-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481829v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Harmand" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Degusta" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Melillo" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2009.01.004" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0378C29X-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343290v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galip.2008.2456" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379850v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Kuhn" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Roche" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damase Mouralis" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hijlke Buitenhuis" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2007.07.004" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284597v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven L. Kuhn" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00222952v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2007.02.004" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8HVP5BSG-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168114v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Giraud" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2007.06.001" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K20HD1G1-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284628v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berkay Din&#231;er" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284611v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nur Balkan-Atli" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grenet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284614v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00409462v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00409207v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fazil A&#231;ikg&#246;z" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00106234v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Pesesse" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2006.05.002" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-82G83V0J-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00078428v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766609v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bressy-Leandri" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Guendon" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Montoya" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2005.04.002" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-32K0Z068-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03916501v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nur Balkan-Atl&#305;" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2004.04.005" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M01Z3C8M-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766608v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean da Silva" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gilabert" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2003.10.006" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1ZW28LRN-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004058v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mouralis" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478048v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pastre" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Kuzucuo&#287;lu" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmet T&#252;rkecan" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yelda Atici" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/quate.2002.1714" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00108127v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766604v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676298v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.12799" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795126v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Jeannet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795117v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280763v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee J Arnold" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Demuro" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48738/2022.iss2.809" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795123v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676280v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Higham" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee J. Arnold" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795149v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Lacour" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263451v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500230v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500172v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Pons-Branchu" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02273808v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01817175v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01817189v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03464694v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01918477v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953275v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian A. Tryon" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01694532v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Curie" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fontana" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03464772v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835448v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Anderson" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guillaume Bordes" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaranta Pasquini" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Teyssandier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03464758v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952761v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01578193v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01982946v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01578182v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953134v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952978v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bon" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01578174v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00505463v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00585019v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Elie Brochier" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464912v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00223020v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00409451v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009465v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Lucas" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009466v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979085v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563975v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Cregut&#8209;bonnoure" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05467060v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05466979v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316510v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Yvorra" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05370388v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05368229v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05368981v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786225v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04787999v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04786520v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04787959v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04788040v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04788018v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04787938v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04268016v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04268024v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03869636v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096664v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284567v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269664v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques &#201;. Brochier" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubs.acs.org/doi/abs/10.1021/bk-2023-1446.ch005" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bk-2023-1446.ch005" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04268009v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32028/9781803275413" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267926v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Boris" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050627v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03512345v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Louis de Beaulieu" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dahvya Belkacem" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Chrzavzez" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Djamali" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403495v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050633v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Longet" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050612v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050604v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420325v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403518v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Muth" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050618v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979097v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952388v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boutiquesdemusees.fr/fr/catalogues-exposition/le-troisieme-homme-prehistoire-de-l-altai/12076.html" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952358v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boutiquesdemusees.fr/fr/catalogues-d-exposition/le-troisieme-homme-prehistoire-de-l-altai/12076.html" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01578001v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952526v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952544v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951490v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953044v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01947732v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284565v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284562v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284557v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284559v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284564v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00157294v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05357937v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05370250v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Harmi" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378622v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Guillermin" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821570v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009464v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00079244v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03869223v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04267849v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746386v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Frerebeau" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Burcet" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Justiniany" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670157v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Argant" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Bailon" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03510091v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Arnold" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Buckley" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Demuro" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857263v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Argant" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bachellerie" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01817196v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Belkacem" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Belles" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399509v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P. Brugal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Buckley" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Frouin" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570959v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Furestier" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953251v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Belles" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Giraud" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02016071v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Br&#233;hard" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953198v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Brugal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953203v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01694566v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;g&#252;ez Nat&#224;lia" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953050v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Desclaux" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857260v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01694561v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>