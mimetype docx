--- v0 (2026-03-20)
+++ v1 (2026-04-10)
@@ -3876,147 +3876,138 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05386115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Typologie des comportements utilisateurs : étude exploratoire des sessions de recherche complexe sur le Web</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Message du troisième type : irruption d'un tiers dans un dialogue en ligne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Franck Amadieu</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Poudat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CORIA (COnférence en Recherche d’Information et Applications)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JADT 2024 - 17es Journées internationales d'Analyse statistique des Données Textuelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Bruxelles, Belgique</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04816405v1</w:t>
+                <w:t xml:space="preserve">hal-04627600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le sens de la famille : analyse du vocabulaire de la parenté par les plongements de mots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4058,493 +4049,502 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JADT 2024 - 17es Journées internationales d'Analyse statistique des Données Textuelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04627582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Talking to oneself in CMC: a study of self replies in Wikipedia talk pages</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Typologie des comportements utilisateurs : étude exploratoire des sessions de recherche complexe sur le Web</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Ibarboure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Amadieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Conference on CMC and Social Media Corpora for the Humanities</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CORIA (COnférence en Recherche d’Information et Applications)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, La Rochelle, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24348/coria.2024.court_8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04806696v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04816405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Message du troisième type : irruption d'un tiers dans un dialogue en ligne</w:t>
+                <w:t xml:space="preserve">Talking to oneself in CMC: a study of self replies in Wikipedia talk pages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Poudat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JADT 2024 - 17es Journées internationales d'Analyse statistique des Données Textuelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Bruxelles, Belgique</w:t>
+              <w:t xml:space="preserve">11th Conference on CMC and Social Media Corpora for the Humanities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04627600v1</w:t>
+                <w:t xml:space="preserve">hal-04806696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monologuer dans une discussion en ligne ? Profilage des interactions entre les rédacteurs de la Wikipédia</w:t>
+                <w:t xml:space="preserve">Specific behaviours in Wikipedia talk pages: some insights from extreme cases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Poudat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11e Journées Linguistique de Corpus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Grenoble, France</w:t>
+              <w:t xml:space="preserve">10th International Conference on CMC and Social Media Corpora for the Humanities (CMC-Corpora 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Mannheim, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04510895v1</w:t>
+                <w:t xml:space="preserve">hal-04510913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specific behaviours in Wikipedia talk pages: some insights from extreme cases</w:t>
+                <w:t xml:space="preserve">Monologuer dans une discussion en ligne ? Profilage des interactions entre les rédacteurs de la Wikipédia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Poudat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on CMC and Social Media Corpora for the Humanities (CMC-Corpora 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Mannheim, Germany</w:t>
+              <w:t xml:space="preserve">11e Journées Linguistique de Corpus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04510913v1</w:t>
+                <w:t xml:space="preserve">hal-04510895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Which Word Embeddings for Modeling Web Search Queries? Application to the Study of Search Strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Ibarboure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Amadieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Conference on Knowledge Discovery and Information Retrieval</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Rome, Italy. pp.273-280, </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5043,247 +5043,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03339405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which dependency parser to use for distributional semantics in a specialized domain?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">LITL at SMM4H: an old-school feature-based classifier for identifying adverse effects in Tweets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Brunet</w:t>
+                <w:t xml:space="preserve">Roxane Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Ferret</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Touati Mohamed Yacine Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LREC 2020 - 6th International Workshop on Computational Terminology (COMPUTERM 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Marseille, France. pp.26-36</w:t>
+              <w:t xml:space="preserve">Fifth Social Media Mining for Health Applications Workshop &amp; Shared Task</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Barcelona, Spain. pp.134-137</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04363095v1</w:t>
+                <w:t xml:space="preserve">hal-03560385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LITL at SMM4H: an old-school feature-based classifier for identifying adverse effects in Tweets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Which dependency parser to use for distributional semantics in a specialized domain?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ferret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Tanguy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fifth Social Media Mining for Health Applications Workshop &amp; Shared Task</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Barcelona, Spain. pp.134-137</w:t>
+              <w:t xml:space="preserve">LREC 2020 - 6th International Workshop on Computational Terminology (COMPUTERM 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Marseille, France. pp.26-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03560385v1</w:t>
+                <w:t xml:space="preserve">cea-04363095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de la structure logique des documents sur les modèles distributionnels : expérimentations sur le corpus TALN</w:t>
               </w:r>
@@ -5358,217 +5358,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02784760v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extrinsic Evaluation of French Dependency Parsers on a Specialized Corpus: Comparison of Distributional Thesauri</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Collecting Tweets to Investigate Regional Variation in Canadian English</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filip Miletic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Przewozny-Desriaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Tanguy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Conference on Language Resources and Evaluation (LREC 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, Marseille, France. pp.5822-5830</w:t>
+              <w:t xml:space="preserve">, 2020, Marseille, France. pp.6255-6264</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02611042v1</w:t>
+                <w:t xml:space="preserve">hal-02614672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collecting Tweets to Investigate Regional Variation in Canadian English</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Extrinsic Evaluation of French Dependency Parsers on a Specialized Corpus: Comparison of Distributional Thesauri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Conference on Language Resources and Evaluation (LREC 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, Marseille, France. pp.6255-6264</w:t>
+              <w:t xml:space="preserve">, 2020, Marseille, France. pp.5822-5830</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02614672v1</w:t>
+                <w:t xml:space="preserve">hal-02611042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the stability of concrete nouns in word embeddings</w:t>
               </w:r>
@@ -5630,407 +5630,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02073705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explorer les pages de discussions Wikipedia pour la détection de conflit</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparaison qualitative et extrinsèque d'analyseurs syntaxiques du français : confrontation de modèles distributionnels sur un corpus spécialisé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Controverse 2019 : Détection de la controverse dans les medias sociaux afin d’étudier les déterminants de la qualité de vie et l’utilisation d’interventions non médicamenteuses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">26e conférence sur le Traitement Automatique des Langues Naturelles (TALN-2019) et 21e édition la conférence jeunes chercheur·euse·s RECITAL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03560259v1</w:t>
+                <w:t xml:space="preserve">hal-02176602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison qualitative et extrinsèque d'analyseurs syntaxiques du français : confrontation de modèles distributionnels sur un corpus spécialisé</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Explorer les pages de discussions Wikipedia pour la détection de conflit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronika Laippala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Poudat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Tanguy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26e conférence sur le Traitement Automatique des Langues Naturelles (TALN-2019) et 21e édition la conférence jeunes chercheur·euse·s RECITAL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Workshop Controverse 2019 : Détection de la controverse dans les medias sociaux afin d’étudier les déterminants de la qualité de vie et l’utilisation d’interventions non médicamenteuses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02176602v1</w:t>
+                <w:t xml:space="preserve">hal-03560259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extending the Gold Standard for a Lexical Substitution Task: is it worth it?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Étude de la reproductibilité des word embeddings : repérage des zones stables et instables dans le lexique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Pierrejean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Tanguy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laura Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LREC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Miyazaki, Japan</w:t>
+              <w:t xml:space="preserve">TALN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01793360v1</w:t>
+                <w:t xml:space="preserve">hal-01793370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de la reproductibilité des word embeddings : repérage des zones stables et instables dans le lexique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Extending the Gold Standard for a Lexical Substitution Task: is it worth it?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TALN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">LREC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Miyazaki, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01793370v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01793360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EVOLEX: un terrain pour éprouver les modèles et techniques TAL de mesures de proximité sémantique</w:t>
               </w:r>
@@ -6990,407 +6990,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01913678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification de termes flous et génériques dans la documentation technique : expérimentation avec l’analyse distributionnelle automatique</w:t>
+                <w:t xml:space="preserve">Risque et TAL : détection, prévention, gestion. Introduction au 1 er atelier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Émilie Merdy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Juyeon Kang</w:t>
+                <w:t xml:space="preserve">Natalia Grabar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JEP-TALN-RÉCITAL</w:t>
+              <w:t xml:space="preserve">Atelier "Risque et TAL" dans le cadre de la conférence TALN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01351059v1</w:t>
+                <w:t xml:space="preserve">hal-01365922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French Wikipedia Talk Pages: Profiling and Conflict Detection</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Céline Poudat</w:t>
+                <w:t xml:space="preserve">Identification de termes flous et génériques dans la documentation technique : expérimentation avec l’analyse distributionnelle automatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Merdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juyeon Kang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Conference on CMC and Social Media Corpora for the Humanities</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Ljubljana, Slovenia</w:t>
+              <w:t xml:space="preserve">JEP-TALN-RÉCITAL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01378349v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01351059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse d'une tâche de substitution lexicale : quelles sont les sources de difficulté ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">French Wikipedia Talk Pages: Profiling and Conflict Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronika Laippala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Poudat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Tanguy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Camille Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TALN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">4th Conference on CMC and Social Media Corpora for the Humanities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Ljubljana, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01362232v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01378349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risque et TAL : détection, prévention, gestion. Introduction au 1 er atelier</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse d'une tâche de substitution lexicale : quelles sont les sources de difficulté ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natalia Grabar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Tanguy</w:t>
+                <w:t xml:space="preserve">Camille Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier "Risque et TAL" dans le cadre de la conférence TALN</w:t>
+              <w:t xml:space="preserve">TALN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01365922v1</w:t>
+                <w:t xml:space="preserve">hal-01362232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LITL at CLEF eHealth2016: recognizing entities in French biomedical documents</w:t>
               </w:r>
@@ -7501,64 +7501,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification de termes flous et génériques dans la documentation technique : expérimentation avec l’analyse distributionnelle automatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Merdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juyeon Kang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7698,243 +7698,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02054291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ajuster l'analyse distributionnelle à un corpus spécialisé de petite taille</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Disambiguating Distributional Neighbors Using a Lexical Substitution Dataset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Morlane-Hondère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Hathout</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Sajous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21e Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Marseille, France. pp.266-279</w:t>
+              <w:t xml:space="preserve">11th International Workshop on Natural Language Processing and Cognitive Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Venise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01022171v1</w:t>
+                <w:t xml:space="preserve">hal-02054305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disambiguating Distributional Neighbors Using a Lexical Substitution Dataset</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ajuster l'analyse distributionnelle à un corpus spécialisé de petite taille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Hathout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Sajous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Workshop on Natural Language Processing and Cognitive Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Venise, Italy</w:t>
+              <w:t xml:space="preserve">21e Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Marseille, France. pp.266-279</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02054305v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01022171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification de l'auteur d'un texte : pour une réconciliation entre linguistique et TAL</w:t>
               </w:r>
@@ -8028,51 +8028,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Hathout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Morlane-Hondère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8108,204 +8108,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01022216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des relations sémantiques dans les reformulations de requêtes sous la loupe de l'analyse distributionnelle</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cécile Fabre</w:t>
+                <w:t xml:space="preserve">L'apport du faisceau dans l'analyse syntaxique en dépendances par transitions : études de cas avec l'analyseur Talismane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assaf Urieli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SemDis (enjeux actuels de la sémantique distributionnelle) dans le cadre de TALN 2013</w:t>
+              <w:t xml:space="preserve">20e conférence du Traitement Automatique du Langage Naturel (TALN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Sables d'Olonne, France. (publication en ligne)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00953743v1</w:t>
+                <w:t xml:space="preserve">halshs-00953754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'apport du faisceau dans l'analyse syntaxique en dépendances par transitions : études de cas avec l'analyseur Talismane</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Assaf Urieli</w:t>
+                <w:t xml:space="preserve">Etude des relations sémantiques dans les reformulations de requêtes sous la loupe de l'analyse distributionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20e conférence du Traitement Automatique du Langage Naturel (TALN)</w:t>
+              <w:t xml:space="preserve">SemDis (enjeux actuels de la sémantique distributionnelle) dans le cadre de TALN 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Sables d'Olonne, France. (publication en ligne)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00953754v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00953743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Similarité de second ordre pour l'exploration de bases textuelles multilingues</w:t>
               </w:r>
@@ -8436,191 +8436,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00954742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effacement de dimensions de similarité textuelle pour l'exploration de collections de rapports d'incidents aéronautiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nikola Tulechki</w:t>
+                <w:t xml:space="preserve">Identification des marqueurs complexes des structures multi-échelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence annuelle du Traitement Automatique des Langues Naturelles (TALN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Grenoble, France. (publication en ligne)</w:t>
+              <w:t xml:space="preserve">Journée d'étude "Les structures énumératives dans le discours"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00953538v1</w:t>
+                <w:t xml:space="preserve">halshs-00953728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification des marqueurs complexes des structures multi-échelles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
+                <w:t xml:space="preserve">Effacement de dimensions de similarité textuelle pour l'exploration de collections de rapports d'incidents aéronautiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikola Tulechki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude "Les structures énumératives dans le discours"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Conférence annuelle du Traitement Automatique des Langues Naturelles (TALN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Grenoble, France. (publication en ligne)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00953728v1</w:t>
+                <w:t xml:space="preserve">halshs-00953538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Authorship Attribution: Using Rich Linguistic Features when Training Data is Scarce.</w:t>
               </w:r>
@@ -9200,683 +9200,683 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00703987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse linguistique des contextes de citation dans les publications de SHS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anatomie des Structures Énumératives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Péry-Woodley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de l'Equipe de Recherche en Syntaxe et Sémantique à Bordeaux (ERSSaB)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Montréal, Canada. (publication numérique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00954186v1</w:t>
+                <w:t xml:space="preserve">halshs-00509189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anatomie des Structures Énumératives</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyse linguistique des contextes de citation dans les publications de SHS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Montréal, Canada. (publication numérique)</w:t>
+              <w:t xml:space="preserve">Séminaire de l'Equipe de Recherche en Syntaxe et Sémantique à Bordeaux (ERSSaB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00509189v1</w:t>
+                <w:t xml:space="preserve">halshs-00954186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse linguistique des interactions patient/médecin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">RHECITAS: citation analysis of French humanities articles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Vergely</w:t>
+                <w:t xml:space="preserve">Fanny Lalleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Condamines</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Claire François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Séguéla</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes éducatifs et de soins</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Nice, France. (publication numérique)</w:t>
+              <w:t xml:space="preserve">Corpus Linguistics 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Liverpool, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00532967v1</w:t>
+                <w:t xml:space="preserve">halshs-00464810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse linguistique des disparités dans les échanges médecin-patient</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">ANNODIS : une approche outillée de l'annotation de structures discursives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Péry-Woodley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Asher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Enjalbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farah Benamara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Bras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de l'ADELF (Association des Epidémiologistes de Langue Française)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Toulouse, France</w:t>
+              <w:t xml:space="preserve">16ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ATALA : Association pour le Traitement Automatique des Langues, Jun 2009, Senlis, France. paper 52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00954206v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00410590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ANNODIS : une approche outillée de l'annotation de structures discursives</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Myriam Bras</w:t>
+                <w:t xml:space="preserve">Analyse linguistique des interactions patient/médecin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Vergely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Condamines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Josselin-Leray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josette Rebeyrolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ATALA : Association pour le Traitement Automatique des Langues, Jun 2009, Senlis, France. paper 52</w:t>
+              <w:t xml:space="preserve">Actes éducatifs et de soins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Nice, France. (publication numérique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00410590v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00532967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RHECITAS: citation analysis of French humanities articles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse linguistique des disparités dans les échanges médecin-patient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Condamines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josette Rebeyrolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Lalleman</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Patrick Séguéla</w:t>
+                <w:t xml:space="preserve">Pascale Vergely</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corpus Linguistics 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Liverpool, United Kingdom</w:t>
+              <w:t xml:space="preserve">Colloque de l'ADELF (Association des Epidémiologistes de Langue Française)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00464810v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00954206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sentence Complexity in French: a Corpus-Based Approach</w:t>
               </w:r>
@@ -11159,51 +11159,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risque et TAL : détection, prévention, gestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Grabar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12568,51 +12568,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00287693v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Tanguy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Hathout" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00734493v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01322692v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867968v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Rebeyrolle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024410v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Josselin-Leray" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907377v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Milard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asi.24061" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01483800v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule P&#233;ry-Woodley" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia-Mai Ho-Dac" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fabre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5087/dad.2017.103" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01322238v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Tulechki" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assaf Urieli" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hermann" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Raynal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2015.09.005" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01322234v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Sajous" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057493v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00953760v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00954773v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Schieber" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Membrado" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul G&#233;nolini" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marchand" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00954182v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00953406v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00953287v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Laignelet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00287653v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Montermini" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00287752v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chrisment" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufiq Dkaki" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Mothe" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Poulain" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00287648v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284612v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pl&#233;nat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01322254v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lignon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Serna" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01322258v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Thlivitis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01322256v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01322261v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Kanellos" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Le D&#251;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Legras" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01322263v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Armstrong" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Bouillon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Lehmann" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140982v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01322287v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Schmouchkovitch" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386075v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Poudat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111434018-019" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806854v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/catalog/scl.121" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806795v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Miletic" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Przewozny-Desriaux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/catalog/scl.118?srsltid=AfmBOopcDkobrIb5iBB9SD3ddzd0pamflHHmz1w2a7Hicjpj4K1lSwLW" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678227v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Laippala" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ff.uni-lj.si/sites/default/files/Dokumenti/Knjige/e-books/investigating.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4312/9789612379612" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00938938v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiammetta Namer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385998v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariame Maarouf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386089v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iuliia Arsenteva" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dubois" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Goff" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Plantin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386025v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05330625v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386115v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.nlperspectives-1.13" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816405v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ibarboure" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Amadieu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24348/coria.2024.court_8" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627582v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806696v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627600v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510895v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510913v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510852v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012177600003598" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510940v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510871v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.emnlp-main.572" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338587v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420066v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339405v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04363095v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Brunet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ferret" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560385v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Bois" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touati Mohamed Yacine Haddad" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784760v3" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Bard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611042v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614672v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073705v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Pierrejean" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560259v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176602v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793360v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Rivi&#232;re" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793370v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048841v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier de Boissezon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Danet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Farinas" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gaume" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044265v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866133v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgette Dal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20184608003" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806467v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806468v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881336v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054133v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01548633v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913678v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Molina" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Roques" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Zia Ullah" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351059v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Merdy" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juyeon Kang" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378349v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362232v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mercier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365922v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Grabar" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365928v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Grauby" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Heu Mby" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Malosse" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365926v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054291v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022171v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054305v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Morlane-Hond&#232;re" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01015372v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022216v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Muller" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00953743v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Adam" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00953754v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00953757v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00954742v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00953538v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00953728v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736452v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basilio Calderone" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00953658v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pimm" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Caudy" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976087v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stergos Afantenos" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Asher" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Benamara" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bras" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00953561v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703987v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00954186v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00509189v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00532967v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Vergely" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Condamines" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00954206v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410590v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Enjalbert" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00464810v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lalleman" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fran&#231;ois" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick S&#233;gu&#233;la" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397469v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00414494v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00287781v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00288510v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bourigault" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00287776v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00289199v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00287692v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006076v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01322326v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00287679v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01322332v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Lewin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Milward" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01322334v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Walker" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01322339v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295280v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426805v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445857v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502916v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047651v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690413v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Pery-Woodley" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aclanthology.org/2009.jeptalnrecital-court.5" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584762v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carbou" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Sahut" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03850124v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teven Le Scao" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Fan" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Akiki" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellie Pavlick" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzana Ili&#263;" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01322243v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kelly-Irving" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Genolini" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252276v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bellot" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric San Juan" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983076v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Coll&#233;ter" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00287693v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Tanguy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Hathout" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00734493v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01322692v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867968v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Rebeyrolle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024410v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Josselin-Leray" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907377v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Milard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asi.24061" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01483800v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule P&#233;ry-Woodley" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia-Mai Ho-Dac" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fabre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5087/dad.2017.103" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01322238v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Tulechki" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assaf Urieli" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hermann" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Raynal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2015.09.005" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01322234v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Sajous" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057493v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00953760v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00954773v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Schieber" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Membrado" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul G&#233;nolini" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marchand" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00954182v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00953406v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00953287v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Laignelet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00287653v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Montermini" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00287752v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chrisment" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufiq Dkaki" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Mothe" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Poulain" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00287648v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284612v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pl&#233;nat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01322254v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lignon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Serna" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01322258v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Thlivitis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01322256v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01322261v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Kanellos" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Le D&#251;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Legras" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01322263v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Armstrong" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Bouillon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Lehmann" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140982v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01322287v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Schmouchkovitch" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386075v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Poudat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111434018-019" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806854v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/catalog/scl.121" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806795v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Miletic" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Przewozny-Desriaux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/catalog/scl.118?srsltid=AfmBOopcDkobrIb5iBB9SD3ddzd0pamflHHmz1w2a7Hicjpj4K1lSwLW" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678227v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Laippala" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ff.uni-lj.si/sites/default/files/Dokumenti/Knjige/e-books/investigating.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4312/9789612379612" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00938938v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiammetta Namer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385998v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariame Maarouf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386089v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iuliia Arsenteva" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dubois" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Goff" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Plantin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386025v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05330625v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386115v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.nlperspectives-1.13" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627600v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627582v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816405v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ibarboure" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Amadieu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24348/coria.2024.court_8" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806696v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510913v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510895v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510852v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012177600003598" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510940v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510871v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.emnlp-main.572" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338587v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420066v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339405v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560385v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Bois" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touati Mohamed Yacine Haddad" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04363095v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Brunet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ferret" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784760v3" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Bard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614672v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611042v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073705v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Pierrejean" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176602v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560259v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793370v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793360v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Rivi&#232;re" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048841v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier de Boissezon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Danet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Farinas" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gaume" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044265v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866133v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgette Dal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20184608003" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806467v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806468v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881336v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054133v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01548633v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913678v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Molina" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Roques" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Zia Ullah" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365922v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Grabar" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351059v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Merdy" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juyeon Kang" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378349v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362232v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mercier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365928v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Grauby" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Heu Mby" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Malosse" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365926v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054291v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054305v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Morlane-Hond&#232;re" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022171v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01015372v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022216v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Muller" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00953754v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00953743v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Adam" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00953757v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00954742v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00953728v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00953538v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736452v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basilio Calderone" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00953658v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pimm" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Caudy" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976087v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stergos Afantenos" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Asher" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Benamara" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bras" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00953561v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703987v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00509189v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00954186v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00464810v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lalleman" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fran&#231;ois" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick S&#233;gu&#233;la" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410590v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Enjalbert" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00532967v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Vergely" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Condamines" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00954206v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397469v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00414494v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00287781v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00288510v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bourigault" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00287776v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00289199v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00287692v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006076v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01322326v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00287679v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01322332v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Lewin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Milward" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01322334v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Walker" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01322339v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295280v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426805v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445857v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502916v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047651v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690413v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Pery-Woodley" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aclanthology.org/2009.jeptalnrecital-court.5" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584762v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carbou" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Sahut" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03850124v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teven Le Scao" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Fan" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Akiki" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellie Pavlick" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzana Ili&#263;" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01322243v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kelly-Irving" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Genolini" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252276v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bellot" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric San Juan" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983076v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Coll&#233;ter" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>