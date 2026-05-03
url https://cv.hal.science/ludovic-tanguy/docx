--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -486,213 +486,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02867968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laboratoire d’observation de l’usage terminologique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Josette Rebeyrolle</w:t>
+                <w:t xml:space="preserve">Citations in Scientific Texts: Do Social Relations Matter?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Milard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Tanguy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amélie Josselin-Leray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Études de linguistique appliquée : revue de didactologie des langues-cultures et de lexiculturologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Association for Information Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 69 (11), pp.1380-1395. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/asi.24061⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02024410v1</w:t>
+                <w:t xml:space="preserve">hal-01907377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Citations in Scientific Texts: Do Social Relations Matter?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Milard</w:t>
+                <w:t xml:space="preserve">Laboratoire d’observation de l’usage terminologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josette Rebeyrolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Josselin-Leray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Association for Information Science and Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Études de linguistique appliquée : revue de didactologie des langues-cultures et de lexiculturologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01907377v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02024410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A corpus-driven approach to discourse organisation: from cues to complex markers</w:t>
               </w:r>
@@ -1178,273 +1178,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00953760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'interaction médecin-patient - Intégration des productions interdisciplinaires du projet INTERMEDE</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Génolini</w:t>
+                <w:t xml:space="preserve">An empirical approach to the signalling of enumerative structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Péry-Woodley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josette Rebeyrolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Tanguy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 60 (sup.2), pp.S90-S91</w:t>
+              <w:t xml:space="preserve">Discours - Revue de linguistique, psycholinguistique et informatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 10, (publication en ligne)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00954773v1</w:t>
+                <w:t xml:space="preserve">halshs-00954182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An empirical approach to the signalling of enumerative structures</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Josette Rebeyrolle</w:t>
+                <w:t xml:space="preserve">L'interaction médecin-patient - Intégration des productions interdisciplinaires du projet INTERMEDE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Schieber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Membrado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Génolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Tanguy</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discours - Revue de linguistique, psycholinguistique et informatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 10, (publication en ligne)</w:t>
+              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 60 (sup.2), pp.S90-S91</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00954182v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00954773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des échanges entre patients et médecins : approche outillée d'un corpus de consultations médicales</w:t>
               </w:r>
@@ -3353,260 +3353,260 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic normalization of noisy technical reports with an LLM: What effects on a downstream task?</w:t>
+                <w:t xml:space="preserve">Étude de l'accord dans des textes annotés sans consignes précises : le cas de la charge mentale dans des témoignages professionnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariame Maarouf</w:t>
+                <w:t xml:space="preserve">Iuliia Arsenteva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Plantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Tenth Workshop on Noisy and User-generated Text (W-NUT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Albuquerque (USA), United States</w:t>
+              <w:t xml:space="preserve">Journées Internationales de Linguistique de Corpus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ICAR, Oct 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05385998v1</w:t>
+                <w:t xml:space="preserve">hal-05386089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de l'accord dans des textes annotés sans consignes précises : le cas de la charge mentale dans des témoignages professionnels</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Automatic normalization of noisy technical reports with an LLM: What effects on a downstream task?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Plantin</w:t>
+                <w:t xml:space="preserve">Mariame Maarouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Internationales de Linguistique de Corpus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ICAR, Oct 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">Proceedings of the Tenth Workshop on Noisy and User-generated Text (W-NUT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Albuquerque (USA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05386089v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05385998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fine grain semantic analysis by LLMs: real-world technical reports vs simple synthetic sentences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariame Maarouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3752,90 +3752,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-directive corpus annotation to reveal individual perspectives with underspecified guidelines: the case of mental workload</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iuliia Arsenteva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iuliia Arsenteva</w:t>
+                <w:t xml:space="preserve">Philippe Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Plantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3876,1699 +3876,1699 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05386115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Message du troisième type : irruption d'un tiers dans un dialogue en ligne</w:t>
+                <w:t xml:space="preserve">Le sens de la famille : analyse du vocabulaire de la parenté par les plongements de mots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Céline Poudat</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Hathout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JADT 2024 - 17es Journées internationales d'Analyse statistique des Données Textuelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04627600v1</w:t>
+                <w:t xml:space="preserve">hal-04627582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le sens de la famille : analyse du vocabulaire de la parenté par les plongements de mots</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Typologie des comportements utilisateurs : étude exploratoire des sessions de recherche complexe sur le Web</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Ibarboure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Amadieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JADT 2024 - 17es Journées internationales d'Analyse statistique des Données Textuelles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CORIA (COnférence en Recherche d’Information et Applications)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, La Rochelle, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24348/coria.2024.court_8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04627582v1</w:t>
+                <w:t xml:space="preserve">hal-04816405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Typologie des comportements utilisateurs : étude exploratoire des sessions de recherche complexe sur le Web</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Talking to oneself in CMC: a study of self replies in Wikipedia talk pages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Franck Amadieu</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Poudat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CORIA (COnférence en Recherche d’Information et Applications)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th Conference on CMC and Social Media Corpora for the Humanities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24348/coria.2024.court_8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04816405v1</w:t>
+                <w:t xml:space="preserve">hal-04806696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Talking to oneself in CMC: a study of self replies in Wikipedia talk pages</w:t>
+                <w:t xml:space="preserve">Message du troisième type : irruption d'un tiers dans un dialogue en ligne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Poudat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Conference on CMC and Social Media Corpora for the Humanities</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Nice, France</w:t>
+              <w:t xml:space="preserve">JADT 2024 - 17es Journées internationales d'Analyse statistique des Données Textuelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04806696v1</w:t>
+                <w:t xml:space="preserve">hal-04627600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specific behaviours in Wikipedia talk pages: some insights from extreme cases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Understanding Computational Models of Semantic Change: New Insights from the Speech Community</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filip Miletic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Przewozny-Desriaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Tanguy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on CMC and Social Media Corpora for the Humanities (CMC-Corpora 2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the 2023 Conference on Empirical Methods in Natural Language Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Singapour, Singapore. pp.9209-9220, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/2023.emnlp-main.572⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04510913v1</w:t>
+                <w:t xml:space="preserve">hal-04510871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monologuer dans une discussion en ligne ? Profilage des interactions entre les rédacteurs de la Wikipédia</w:t>
+                <w:t xml:space="preserve">Etude des comportements et interactions dans les discussions en ligne de la Wikipédia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Poudat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11e Journées Linguistique de Corpus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Grenoble, France</w:t>
+              <w:t xml:space="preserve">L'argumentation collaborative : Discussions en ligne et apprentissage de l'esprit critique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CLLE; LERASS, Oct 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04510895v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04338587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Which Word Embeddings for Modeling Web Search Queries? Application to the Study of Search Strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Ibarboure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Amadieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Conference on Knowledge Discovery and Information Retrieval</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Rome, Italy. pp.273-280, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0012177600003598⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04510852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring semantic specificities across corpora: looking for semantic shifts in Quebec English</w:t>
+                <w:t xml:space="preserve">Specific behaviours in Wikipedia talk pages: some insights from extreme cases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Filip Miletic</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Poudat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Untangling Associations – Advances in collocation and keyword analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Montpellier, France</w:t>
+              <w:t xml:space="preserve">10th International Conference on CMC and Social Media Corpora for the Humanities (CMC-Corpora 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Mannheim, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04510940v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04510913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding Computational Models of Semantic Change: New Insights from the Speech Community</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Monologuer dans une discussion en ligne ? Profilage des interactions entre les rédacteurs de la Wikipédia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Poudat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 2023 Conference on Empirical Methods in Natural Language Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11e Journées Linguistique de Corpus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18653/v1/2023.emnlp-main.572⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04510871v1</w:t>
+                <w:t xml:space="preserve">hal-04510895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des comportements et interactions dans les discussions en ligne de la Wikipédia</w:t>
+                <w:t xml:space="preserve">Measuring semantic specificities across corpora: looking for semantic shifts in Quebec English</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filip Miletic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'argumentation collaborative : Discussions en ligne et apprentissage de l'esprit critique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CLLE; LERASS, Oct 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Untangling Associations – Advances in collocation and keyword analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04338587v1</w:t>
+                <w:t xml:space="preserve">hal-04510940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting Contact-Induced Semantic Shifts: What Can Embedding-Based Methods Do in Practice?</w:t>
+                <w:t xml:space="preserve">Modeling Fine-Grained Sociolinguistic Variation: The Promises and Pitfalls of Twitter Corpora and Neural Word Embeddings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filip Miletic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Przewozny-Desriaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Empirical Methods in Natural Language Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Punta Cana, Dominican Republic. pp.10852-10865</w:t>
+              <w:t xml:space="preserve">Icame 42 : Corpus Pitfalls: Dealing with Messy Data (and Other Traps for the Unwary)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chairs of English Linguistics at TU Dortmund University, Aug 2021, Dortmund, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03420066v1</w:t>
+                <w:t xml:space="preserve">hal-03339405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Fine-Grained Sociolinguistic Variation: The Promises and Pitfalls of Twitter Corpora and Neural Word Embeddings</w:t>
+                <w:t xml:space="preserve">Detecting Contact-Induced Semantic Shifts: What Can Embedding-Based Methods Do in Practice?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filip Miletic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Przewozny-Desriaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icame 42 : Corpus Pitfalls: Dealing with Messy Data (and Other Traps for the Unwary)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Chairs of English Linguistics at TU Dortmund University, Aug 2021, Dortmund, Germany</w:t>
+              <w:t xml:space="preserve">Conference on Empirical Methods in Natural Language Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Punta Cana, Dominican Republic. pp.10852-10865</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03339405v1</w:t>
+                <w:t xml:space="preserve">hal-03420066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LITL at SMM4H: an old-school feature-based classifier for identifying adverse effects in Tweets</w:t>
+                <w:t xml:space="preserve">Extrinsic Evaluation of French Dependency Parsers on a Specialized Corpus: Comparison of Distributional Thesauri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roxane Bois</w:t>
+                <w:t xml:space="preserve">Pauline Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Touati Mohamed Yacine Haddad</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier Ferret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fifth Social Media Mining for Health Applications Workshop &amp; Shared Task</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Barcelona, Spain. pp.134-137</w:t>
+              <w:t xml:space="preserve">12th International Conference on Language Resources and Evaluation (LREC 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Marseille, France. pp.5822-5830</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03560385v1</w:t>
+                <w:t xml:space="preserve">hal-02611042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which dependency parser to use for distributional semantics in a specialized domain?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Ferret</w:t>
+                <w:t xml:space="preserve">Collecting Tweets to Investigate Regional Variation in Canadian English</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filip Miletic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Przewozny-Desriaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LREC 2020 - 6th International Workshop on Computational Terminology (COMPUTERM 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Marseille, France. pp.26-36</w:t>
+              <w:t xml:space="preserve">12th International Conference on Language Resources and Evaluation (LREC 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Marseille, France. pp.6255-6264</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04363095v1</w:t>
+                <w:t xml:space="preserve">hal-02614672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de la structure logique des documents sur les modèles distributionnels : expérimentations sur le corpus TALN</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Which dependency parser to use for distributional semantics in a specialized domain?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ferret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Tanguy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yoann Bard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes de la 6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Nancy, France. pp.122-135</w:t>
+              <w:t xml:space="preserve">LREC 2020 - 6th International Workshop on Computational Terminology (COMPUTERM 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Marseille, France. pp.26-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02784760v3</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04363095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collecting Tweets to Investigate Regional Variation in Canadian English</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">LITL at SMM4H: an old-school feature-based classifier for identifying adverse effects in Tweets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Tanguy</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Touati Mohamed Yacine Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Language Resources and Evaluation (LREC 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Marseille, France. pp.6255-6264</w:t>
+              <w:t xml:space="preserve">Fifth Social Media Mining for Health Applications Workshop &amp; Shared Task</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Barcelona, Spain. pp.134-137</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02614672v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03560385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extrinsic Evaluation of French Dependency Parsers on a Specialized Corpus: Comparison of Distributional Thesauri</w:t>
+                <w:t xml:space="preserve">Impact de la structure logique des documents sur les modèles distributionnels : expérimentations sur le corpus TALN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Ferret</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Bard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Language Resources and Evaluation (LREC 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Marseille, France. pp.5822-5830</w:t>
+              <w:t xml:space="preserve">Actes de la 6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Nancy, France. pp.122-135</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02611042v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02784760v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the stability of concrete nouns in word embeddings</w:t>
               </w:r>
@@ -5649,64 +5649,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison qualitative et extrinsèque d'analyseurs syntaxiques du français : confrontation de modèles distributionnels sur un corpus spécialisé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26e conférence sur le Traitement Automatique des Langues Naturelles (TALN-2019) et 21e édition la conférence jeunes chercheur·euse·s RECITAL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5833,1564 +5833,1564 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03560259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de la reproductibilité des word embeddings : repérage des zones stables et instables dans le lexique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Automatic analysis of word association data from the Evolex psycholinguistic tasks using computational lexical semantic similarity measures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Pierrejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TALN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">13th International Workshop on Natural Language Processing and Cognitive Science (NLPCS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Krakow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01793370v1</w:t>
+                <w:t xml:space="preserve">hal-01881336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extending the Gold Standard for a Lexical Substitution Task: is it worth it?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Tanguy</w:t>
+                <w:t xml:space="preserve">EVOLEX: un terrain pour éprouver les modèles et techniques TAL de mesures de proximité sémantique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier de Boissezon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Danet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Farinas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LREC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Miyazaki, Japan</w:t>
+              <w:t xml:space="preserve">Qui-­‐Quoi-­‐Où de la recherche sur langage, culture &amp; société à Toulouse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01793360v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02048841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EVOLEX: un terrain pour éprouver les modèles et techniques TAL de mesures de proximité sémantique</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Étude de la reproductibilité des word embeddings : repérage des zones stables et instables dans le lexique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Pierrejean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Qui-­‐Quoi-­‐Où de la recherche sur langage, culture &amp; société à Toulouse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Toulouse, France</w:t>
+              <w:t xml:space="preserve">TALN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02048841v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01793370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le projet EvoLex : Aller plus loin dans l'étude de la fluence et de l'accès au lexique (2018)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lola Danet</w:t>
+                <w:t xml:space="preserve">Extending the Gold Standard for a Lexical Substitution Task: is it worth it?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Demie-Journée scientifique 2018 "Langage, Culture, Société" : Qui-Quoi-Où de la recherche sur langage, culture &amp; société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Toulouse Mind and Brain Institute (TMBI), CHU Purpan, pavillon Baudot, Toulouse, France; URI Octogone-Lordat (EA4156), Maison de la Recherche Université de Toulouse 2 Jean-Jaurès, Toulouse, France, May 2018, Toulouse, France</w:t>
+              <w:t xml:space="preserve">LREC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Miyazaki, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03044265v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01793360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toile versus dictionnaires : Les nominalisations du français en-age et en-ment</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Le projet EvoLex : Aller plus loin dans l'étude de la fluence et de l'accès au lexique (2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier de Boissezon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Farinas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Mondial de Linguistique Française (CMLF)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Demie-Journée scientifique 2018 "Langage, Culture, Société" : Qui-Quoi-Où de la recherche sur langage, culture &amp; société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Toulouse Mind and Brain Institute (TMBI), CHU Purpan, pavillon Baudot, Toulouse, France; URI Octogone-Lordat (EA4156), Maison de la Recherche Université de Toulouse 2 Jean-Jaurès, Toulouse, France, May 2018, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01866133v1</w:t>
+                <w:t xml:space="preserve">hal-03044265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting Word Embeddings Variability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Pierrejean</w:t>
+                <w:t xml:space="preserve">Toile versus dictionnaires : Les nominalisations du français en-age et en-ment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgette Dal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Hathout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Lignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiammetta Namer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The seventh Joint Conference on Lexical and Computational Semantics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Congrès Mondial de Linguistique Française (CMLF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Mons, Belgique. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/shsconf/20184608003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01806467v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01866133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Qualitative Word Embeddings Evaluation: Measuring Neighbors Variation</w:t>
+                <w:t xml:space="preserve">Predicting Word Embeddings Variability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Pierrejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference of the North American Chapter of the Association for Computational Linguistics: Student Research Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, New-Orleans, United States. pp.32 - 39</w:t>
+              <w:t xml:space="preserve">The seventh Joint Conference on Lexical and Computational Semantics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, New Orleans, United States. pp.154 - 159</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01806468v1</w:t>
+                <w:t xml:space="preserve">hal-01806467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic analysis of word association data from the Evolex psycholinguistic tasks using computational lexical semantic similarity measures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Gaume</w:t>
+                <w:t xml:space="preserve">Towards Qualitative Word Embeddings Evaluation: Measuring Neighbors Variation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Pierrejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Tanguy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Workshop on Natural Language Processing and Cognitive Science (NLPCS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Krakow, Poland</w:t>
+              <w:t xml:space="preserve">Conference of the North American Chapter of the Association for Computational Linguistics: Student Research Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, New-Orleans, United States. pp.32 - 39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01881336v1</w:t>
+                <w:t xml:space="preserve">hal-01806468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data-Driven vs. Dictionary-based description of French nominalizations in -age and in -ment: the paradigmatic evidence</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quel TAL pour le retour d'expérience ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First Workshop on Paradigmatic Word Formation Modeling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, TOULOUSE, France</w:t>
+              <w:t xml:space="preserve">Journée d'étude : "Des méthodes aux applications du traitement automatique des langues (TAL) dans le retour d’expérience"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut pour la Maîtrise des Risques, 2017, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02054133v1</w:t>
+                <w:t xml:space="preserve">halshs-01548633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel TAL pour le retour d'expérience ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">IRIT-QFR: IRIT Query Feature Resource</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Molina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josiane Mothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Md Zia Ullah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude : "Des méthodes aux applications du traitement automatique des langues (TAL) dans le retour d’expérience"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut pour la Maîtrise des Risques, 2017, Cachan, France</w:t>
+              <w:t xml:space="preserve">International Conference of the Cross-Language Evaluation Forum for European Languages (CLEF 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Dublin, Ireland. pp.69-81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01548633v1</w:t>
+                <w:t xml:space="preserve">hal-01913678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IRIT-QFR: IRIT Query Feature Resource</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dorian Roques</w:t>
+                <w:t xml:space="preserve">Data-Driven vs. Dictionary-based description of French nominalizations in -age and in -ment: the paradigmatic evidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgette Dal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Hathout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Lignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiammetta Namer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Tanguy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Md Zia Ullah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference of the Cross-Language Evaluation Forum for European Languages (CLEF 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Dublin, Ireland. pp.69-81</w:t>
+              <w:t xml:space="preserve">First Workshop on Paradigmatic Word Formation Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, TOULOUSE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01913678v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02054133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risque et TAL : détection, prévention, gestion. Introduction au 1 er atelier</w:t>
+                <w:t xml:space="preserve">Identification de termes flous et génériques dans la documentation technique : expérimentation avec l’analyse distributionnelle automatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natalia Grabar</w:t>
+                <w:t xml:space="preserve">Émilie Merdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juyeon Kang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier "Risque et TAL" dans le cadre de la conférence TALN</w:t>
+              <w:t xml:space="preserve">JEP-TALN-RÉCITAL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01365922v1</w:t>
+                <w:t xml:space="preserve">hal-01351059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification de termes flous et génériques dans la documentation technique : expérimentation avec l’analyse distributionnelle automatique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Juyeon Kang</w:t>
+                <w:t xml:space="preserve">French Wikipedia Talk Pages: Profiling and Conflict Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronika Laippala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Poudat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JEP-TALN-RÉCITAL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">4th Conference on CMC and Social Media Corpora for the Humanities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Ljubljana, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01351059v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01378349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French Wikipedia Talk Pages: Profiling and Conflict Detection</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyse d'une tâche de substitution lexicale : quelles sont les sources de difficulté ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Conference on CMC and Social Media Corpora for the Humanities</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Ljubljana, Slovenia</w:t>
+              <w:t xml:space="preserve">TALN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01378349v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01362232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse d'une tâche de substitution lexicale : quelles sont les sources de difficulté ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Risque et TAL : détection, prévention, gestion. Introduction au 1 er atelier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Grabar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Tanguy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Camille Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TALN</w:t>
+              <w:t xml:space="preserve">Atelier "Risque et TAL" dans le cadre de la conférence TALN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01362232v1</w:t>
+                <w:t xml:space="preserve">hal-01365922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LITL at CLEF eHealth2016: recognizing entities in French biomedical documents</w:t>
               </w:r>
@@ -7501,64 +7501,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification de termes flous et génériques dans la documentation technique : expérimentation avec l’analyse distributionnelle automatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Merdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juyeon Kang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7698,243 +7698,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02054291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disambiguating Distributional Neighbors Using a Lexical Substitution Dataset</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ajuster l'analyse distributionnelle à un corpus spécialisé de petite taille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Hathout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Sajous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Workshop on Natural Language Processing and Cognitive Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Venise, Italy</w:t>
+              <w:t xml:space="preserve">21e Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Marseille, France. pp.266-279</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02054305v1</w:t>
+                <w:t xml:space="preserve">hal-01022171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ajuster l'analyse distributionnelle à un corpus spécialisé de petite taille</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Disambiguating Distributional Neighbors Using a Lexical Substitution Dataset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Morlane-Hondère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Hathout</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Sajous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21e Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Marseille, France. pp.266-279</w:t>
+              <w:t xml:space="preserve">11th International Workshop on Natural Language Processing and Cognitive Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Venise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01022171v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02054305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification de l'auteur d'un texte : pour une réconciliation entre linguistique et TAL</w:t>
               </w:r>
@@ -8028,51 +8028,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Hathout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Morlane-Hondère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8108,204 +8108,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01022216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'apport du faisceau dans l'analyse syntaxique en dépendances par transitions : études de cas avec l'analyseur Talismane</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Assaf Urieli</w:t>
+                <w:t xml:space="preserve">Etude des relations sémantiques dans les reformulations de requêtes sous la loupe de l'analyse distributionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20e conférence du Traitement Automatique du Langage Naturel (TALN)</w:t>
+              <w:t xml:space="preserve">SemDis (enjeux actuels de la sémantique distributionnelle) dans le cadre de TALN 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Sables d'Olonne, France. (publication en ligne)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00953754v1</w:t>
+                <w:t xml:space="preserve">halshs-00953743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des relations sémantiques dans les reformulations de requêtes sous la loupe de l'analyse distributionnelle</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cécile Fabre</w:t>
+                <w:t xml:space="preserve">L'apport du faisceau dans l'analyse syntaxique en dépendances par transitions : études de cas avec l'analyseur Talismane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assaf Urieli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SemDis (enjeux actuels de la sémantique distributionnelle) dans le cadre de TALN 2013</w:t>
+              <w:t xml:space="preserve">20e conférence du Traitement Automatique du Langage Naturel (TALN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Sables d'Olonne, France. (publication en ligne)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00953743v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00953754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Similarité de second ordre pour l'exploration de bases textuelles multilingues</w:t>
               </w:r>
@@ -8436,191 +8436,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00954742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification des marqueurs complexes des structures multi-échelles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
+                <w:t xml:space="preserve">Effacement de dimensions de similarité textuelle pour l'exploration de collections de rapports d'incidents aéronautiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikola Tulechki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude "Les structures énumératives dans le discours"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Conférence annuelle du Traitement Automatique des Langues Naturelles (TALN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Grenoble, France. (publication en ligne)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00953728v1</w:t>
+                <w:t xml:space="preserve">halshs-00953538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effacement de dimensions de similarité textuelle pour l'exploration de collections de rapports d'incidents aéronautiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nikola Tulechki</w:t>
+                <w:t xml:space="preserve">Identification des marqueurs complexes des structures multi-échelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence annuelle du Traitement Automatique des Langues Naturelles (TALN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Grenoble, France. (publication en ligne)</w:t>
+              <w:t xml:space="preserve">Journée d'étude "Les structures énumératives dans le discours"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00953538v1</w:t>
+                <w:t xml:space="preserve">halshs-00953728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Authorship Attribution: Using Rich Linguistic Features when Training Data is Scarce.</w:t>
               </w:r>
@@ -8958,1387 +8958,1387 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00976087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-level discourse structures: topical chains and enumerative structures in a diversified annotated corpus</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Multitude of Linguistically-rich Features for Authorship Attribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assaf Urieli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basilio Calderone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Hathout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Sajous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corpus Linguistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Birmingham, United Kingdom</w:t>
+              <w:t xml:space="preserve">PAN Lab at CLEF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00953561v1</w:t>
+                <w:t xml:space="preserve">hal-00703987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multitude of Linguistically-rich Features for Authorship Attribution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High-level discourse structures: topical chains and enumerative structures in a diversified annotated corpus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Péry-Woodley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josette Rebeyrolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Tanguy</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Franck Sajous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PAN Lab at CLEF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">Corpus Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Birmingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00703987v1</w:t>
+                <w:t xml:space="preserve">halshs-00953561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anatomie des Structures Énumératives</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyse linguistique des contextes de citation dans les publications de SHS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Montréal, Canada. (publication numérique)</w:t>
+              <w:t xml:space="preserve">Séminaire de l'Equipe de Recherche en Syntaxe et Sémantique à Bordeaux (ERSSaB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00509189v1</w:t>
+                <w:t xml:space="preserve">halshs-00954186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse linguistique des contextes de citation dans les publications de SHS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anatomie des Structures Énumératives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Péry-Woodley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de l'Equipe de Recherche en Syntaxe et Sémantique à Bordeaux (ERSSaB)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Montréal, Canada. (publication numérique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00954186v1</w:t>
+                <w:t xml:space="preserve">halshs-00509189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RHECITAS: citation analysis of French humanities articles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Looking for French deverbal nouns in an evolving Web (a short history of WAC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Hathout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Sajous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Tanguy</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Patrick Séguéla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corpus Linguistics 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Liverpool, United Kingdom</w:t>
+              <w:t xml:space="preserve">Fifth Workshop on Web As Corpus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, San-Sebastian, Spain. pp.37-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00464810v1</w:t>
+                <w:t xml:space="preserve">halshs-00414494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ANNODIS : une approche outillée de l'annotation de structures discursives</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Myriam Bras</w:t>
+                <w:t xml:space="preserve">Analyse linguistique des interactions patient/médecin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Vergely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Condamines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Josselin-Leray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josette Rebeyrolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ATALA : Association pour le Traitement Automatique des Langues, Jun 2009, Senlis, France. paper 52</w:t>
+              <w:t xml:space="preserve">Actes éducatifs et de soins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Nice, France. (publication numérique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00410590v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00532967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse linguistique des interactions patient/médecin</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId197" w:history="1">
+                <w:t xml:space="preserve">Analyse linguistique des disparités dans les échanges médecin-patient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Condamines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josette Rebeyrolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Vergely</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes éducatifs et de soins</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Nice, France. (publication numérique)</w:t>
+              <w:t xml:space="preserve">Colloque de l'ADELF (Association des Epidémiologistes de Langue Française)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00532967v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00954206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse linguistique des disparités dans les échanges médecin-patient</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">ANNODIS : une approche outillée de l'annotation de structures discursives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Péry-Woodley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Asher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Enjalbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farah Benamara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Bras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de l'ADELF (Association des Epidémiologistes de Langue Française)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Toulouse, France</w:t>
+              <w:t xml:space="preserve">16ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ATALA : Association pour le Traitement Automatique des Langues, Jun 2009, Senlis, France. paper 52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00954206v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00410590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sentence Complexity in French: a Corpus-Based Approach</w:t>
+                <w:t xml:space="preserve">RHECITAS: citation analysis of French humanities articles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nikola Tulechki</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lalleman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Séguéla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intelligent Information Systems (IIS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Krakow, Poland. pp.131-145</w:t>
+              <w:t xml:space="preserve">Corpus Linguistics 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Liverpool, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00397469v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00464810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Looking for French deverbal nouns in an evolving Web (a short history of WAC)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sentence Complexity in French: a Corpus-Based Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikola Tulechki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fifth Workshop on Web As Corpus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, San-Sebastian, Spain. pp.37-44</w:t>
+              <w:t xml:space="preserve">Intelligent Information Systems (IIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Krakow, Poland. pp.131-145</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00414494v1</w:t>
+                <w:t xml:space="preserve">halshs-00397469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unités d'indexation et taille des requêtes pour la recherche d'information en français</w:t>
+                <w:t xml:space="preserve">Linguistic Analysis of Users' Queries: towards an adaptive Information Retrieval System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josiane Mothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Informatique des Organisations et Systèmes d'Information et de Décision (INFORSID 2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Perros-Guirec, France. pp.225-241</w:t>
+              <w:t xml:space="preserve">International Conference on SIGNAL-IMAGE TECHNOLOGY &amp; INTERNET–BASED SYSTEMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Shangai, China. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00287781v1</w:t>
+                <w:t xml:space="preserve">halshs-00287776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un laboratoire d'observation de l'usage du vocabulaire recommandé par les instances officielles françaises</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Amélie Josselin-Leray</w:t>
+                <w:t xml:space="preserve">Unités d'indexation et taille des requêtes pour la recherche d'information en français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josiane Mothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PRESCRIPTIONS EN LANGUE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Paris, France</w:t>
+              <w:t xml:space="preserve">Congrès Informatique des Organisations et Systèmes d'Information et de Décision (INFORSID 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Perros-Guirec, France. pp.225-241</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00288510v1</w:t>
+                <w:t xml:space="preserve">halshs-00287781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linguistic Analysis of Users' Queries: towards an adaptive Information Retrieval System</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Josiane Mothe</w:t>
+                <w:t xml:space="preserve">Un laboratoire d'observation de l'usage du vocabulaire recommandé par les instances officielles françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josette Rebeyrolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bourigault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Josselin-Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on SIGNAL-IMAGE TECHNOLOGY &amp; INTERNET–BASED SYSTEMS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Shangai, China. pp.1</w:t>
+              <w:t xml:space="preserve">PRESCRIPTIONS EN LANGUE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00287776v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00288510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repérage de créations lexicales sur le Web francophone</w:t>
               </w:r>
@@ -10488,51 +10488,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toile contre dictionnaires: analyse morphologique en corpus de noms déverbaux concurrents.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgette Dal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Lignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11159,51 +11159,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risque et TAL : détection, prévention, gestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Grabar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11463,103 +11463,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EVOLEX : approches psycholinguistique et computationnelle de l'accès au lexique et de la proximité sémantique entre paires de mots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier de Boissezon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier de Boissezon</w:t>
+                <w:t xml:space="preserve">Lola Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lola Danet</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jérôme Farinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum à la croisée des sciences : Interagissez, Imaginez, Innovez - FACS3I</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Toulouse, France</w:t>
@@ -11614,51 +11614,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Pery-Woodley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Asher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farah Benamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12054,90 +12054,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating Multidisciplinary Results to Produce New Knowledge About the Physician-Patient Relationship: A Methodology Applied to the INTERMEDE Project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Schieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kelly-Irving</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Genolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Membrado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12568,51 +12568,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00287693v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Tanguy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Hathout" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00734493v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01322692v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867968v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Rebeyrolle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024410v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Josselin-Leray" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907377v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Milard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asi.24061" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01483800v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule P&#233;ry-Woodley" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia-Mai Ho-Dac" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fabre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5087/dad.2017.103" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01322238v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Tulechki" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assaf Urieli" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hermann" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Raynal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2015.09.005" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01322234v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Sajous" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057493v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00953760v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00954773v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Schieber" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Membrado" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul G&#233;nolini" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marchand" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00954182v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00953406v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00953287v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Laignelet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00287653v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Montermini" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00287752v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chrisment" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufiq Dkaki" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Mothe" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Poulain" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00287648v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284612v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pl&#233;nat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01322254v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lignon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Serna" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01322258v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Thlivitis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01322256v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01322261v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Kanellos" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Le D&#251;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Legras" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01322263v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Armstrong" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Bouillon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Lehmann" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140982v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01322287v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Schmouchkovitch" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386075v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Poudat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111434018-019" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806854v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/catalog/scl.121" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806795v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Miletic" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Przewozny-Desriaux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/catalog/scl.118?srsltid=AfmBOopcDkobrIb5iBB9SD3ddzd0pamflHHmz1w2a7Hicjpj4K1lSwLW" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678227v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Laippala" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ff.uni-lj.si/sites/default/files/Dokumenti/Knjige/e-books/investigating.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4312/9789612379612" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00938938v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiammetta Namer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385998v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariame Maarouf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386089v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iuliia Arsenteva" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dubois" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Goff" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Plantin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386025v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05330625v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386115v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.nlperspectives-1.13" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627600v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627582v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816405v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ibarboure" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Amadieu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24348/coria.2024.court_8" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806696v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510913v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510895v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510852v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012177600003598" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510940v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510871v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.emnlp-main.572" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338587v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420066v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339405v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560385v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Bois" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touati Mohamed Yacine Haddad" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04363095v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Brunet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ferret" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784760v3" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Bard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614672v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611042v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073705v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Pierrejean" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176602v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560259v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793370v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793360v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Rivi&#232;re" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048841v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier de Boissezon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Danet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Farinas" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gaume" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044265v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866133v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgette Dal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20184608003" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806467v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806468v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881336v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054133v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01548633v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913678v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Molina" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Roques" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Zia Ullah" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365922v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Grabar" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351059v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Merdy" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juyeon Kang" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378349v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362232v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mercier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365928v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Grauby" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Heu Mby" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Malosse" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365926v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054291v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054305v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Morlane-Hond&#232;re" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022171v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01015372v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022216v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Muller" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00953754v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00953743v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Adam" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00953757v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00954742v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00953728v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00953538v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736452v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basilio Calderone" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00953658v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pimm" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Caudy" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976087v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stergos Afantenos" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Asher" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Benamara" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bras" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00953561v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703987v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00509189v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00954186v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00464810v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lalleman" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fran&#231;ois" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick S&#233;gu&#233;la" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410590v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Enjalbert" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00532967v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Vergely" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Condamines" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00954206v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397469v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00414494v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00287781v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00288510v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bourigault" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00287776v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00289199v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00287692v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006076v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01322326v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00287679v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01322332v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Lewin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Milward" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01322334v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Walker" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01322339v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295280v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426805v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445857v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502916v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047651v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690413v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Pery-Woodley" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aclanthology.org/2009.jeptalnrecital-court.5" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584762v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carbou" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Sahut" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03850124v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teven Le Scao" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Fan" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Akiki" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellie Pavlick" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzana Ili&#263;" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01322243v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kelly-Irving" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Genolini" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252276v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bellot" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric San Juan" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983076v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Coll&#233;ter" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00287693v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Tanguy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Hathout" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00734493v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01322692v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867968v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Rebeyrolle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907377v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Milard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asi.24061" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024410v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Josselin-Leray" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01483800v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule P&#233;ry-Woodley" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia-Mai Ho-Dac" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fabre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5087/dad.2017.103" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01322238v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Tulechki" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assaf Urieli" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hermann" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Raynal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2015.09.005" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01322234v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Sajous" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057493v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00953760v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00954182v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00954773v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Schieber" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Membrado" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul G&#233;nolini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marchand" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00953406v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00953287v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Laignelet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00287653v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Montermini" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00287752v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chrisment" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufiq Dkaki" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Mothe" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Poulain" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00287648v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284612v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pl&#233;nat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01322254v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lignon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Serna" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01322258v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Thlivitis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01322256v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01322261v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Kanellos" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Le D&#251;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Legras" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01322263v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Armstrong" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Bouillon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Lehmann" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140982v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01322287v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Schmouchkovitch" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386075v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Poudat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111434018-019" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806854v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/catalog/scl.121" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806795v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Miletic" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Przewozny-Desriaux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/catalog/scl.118?srsltid=AfmBOopcDkobrIb5iBB9SD3ddzd0pamflHHmz1w2a7Hicjpj4K1lSwLW" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678227v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Laippala" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ff.uni-lj.si/sites/default/files/Dokumenti/Knjige/e-books/investigating.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4312/9789612379612" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00938938v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiammetta Namer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386089v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iuliia Arsenteva" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dubois" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Goff" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Plantin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385998v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariame Maarouf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386025v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05330625v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386115v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.nlperspectives-1.13" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627582v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816405v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ibarboure" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Amadieu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24348/coria.2024.court_8" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806696v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627600v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510871v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.emnlp-main.572" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338587v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510852v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012177600003598" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510913v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510895v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510940v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339405v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420066v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611042v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Brunet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ferret" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614672v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04363095v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560385v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Bois" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touati Mohamed Yacine Haddad" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784760v3" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Bard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073705v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Pierrejean" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176602v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560259v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881336v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gaume" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048841v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier de Boissezon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Danet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Farinas" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793370v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793360v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Rivi&#232;re" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044265v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866133v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgette Dal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20184608003" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806467v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806468v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01548633v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913678v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Molina" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Roques" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Zia Ullah" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054133v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351059v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Merdy" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juyeon Kang" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378349v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362232v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mercier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365922v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Grabar" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365928v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Grauby" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Heu Mby" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Malosse" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365926v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054291v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022171v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054305v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Morlane-Hond&#232;re" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01015372v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022216v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Muller" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00953743v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Adam" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00953754v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00953757v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00954742v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00953538v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00953728v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736452v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basilio Calderone" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00953658v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pimm" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Caudy" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976087v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stergos Afantenos" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Asher" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Benamara" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bras" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703987v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00953561v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00954186v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00509189v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00414494v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00532967v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Vergely" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Condamines" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00954206v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410590v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Enjalbert" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00464810v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lalleman" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fran&#231;ois" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick S&#233;gu&#233;la" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397469v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00287776v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00287781v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00288510v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bourigault" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00289199v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00287692v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006076v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01322326v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00287679v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01322332v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Lewin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Milward" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01322334v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Walker" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01322339v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295280v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426805v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445857v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502916v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047651v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690413v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Pery-Woodley" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aclanthology.org/2009.jeptalnrecital-court.5" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584762v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carbou" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Sahut" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03850124v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teven Le Scao" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Fan" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Akiki" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellie Pavlick" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzana Ili&#263;" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01322243v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kelly-Irving" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Genolini" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252276v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bellot" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric San Juan" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983076v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Coll&#233;ter" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>