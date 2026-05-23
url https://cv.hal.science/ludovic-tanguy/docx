--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -486,213 +486,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02867968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Citations in Scientific Texts: Do Social Relations Matter?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Laboratoire d’observation de l’usage terminologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josette Rebeyrolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Milard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Tanguy</w:t>
+                <w:t xml:space="preserve">Amélie Josselin-Leray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Association for Information Science and Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Études de linguistique appliquée : revue de didactologie des langues-cultures et de lexiculturologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01907377v1</w:t>
+                <w:t xml:space="preserve">hal-02024410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laboratoire d’observation de l’usage terminologique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Josette Rebeyrolle</w:t>
+                <w:t xml:space="preserve">Citations in Scientific Texts: Do Social Relations Matter?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Milard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Tanguy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amélie Josselin-Leray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Études de linguistique appliquée : revue de didactologie des langues-cultures et de lexiculturologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Association for Information Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 69 (11), pp.1380-1395. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/asi.24061⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02024410v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01907377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A corpus-driven approach to discourse organisation: from cues to complex markers</w:t>
               </w:r>
@@ -1178,273 +1178,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00953760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An empirical approach to the signalling of enumerative structures</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Josette Rebeyrolle</w:t>
+                <w:t xml:space="preserve">L'interaction médecin-patient - Intégration des productions interdisciplinaires du projet INTERMEDE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Schieber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Membrado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Génolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Tanguy</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discours - Revue de linguistique, psycholinguistique et informatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 10, (publication en ligne)</w:t>
+              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 60 (sup.2), pp.S90-S91</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00954182v1</w:t>
+                <w:t xml:space="preserve">halshs-00954773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'interaction médecin-patient - Intégration des productions interdisciplinaires du projet INTERMEDE</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Génolini</w:t>
+                <w:t xml:space="preserve">An empirical approach to the signalling of enumerative structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Péry-Woodley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josette Rebeyrolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Tanguy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 60 (sup.2), pp.S90-S91</w:t>
+              <w:t xml:space="preserve">Discours - Revue de linguistique, psycholinguistique et informatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 10, (publication en ligne)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00954773v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00954182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des échanges entre patients et médecins : approche outillée d'un corpus de consultations médicales</w:t>
               </w:r>
@@ -3353,312 +3353,312 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de l'accord dans des textes annotés sans consignes précises : le cas de la charge mentale dans des témoignages professionnels</w:t>
+                <w:t xml:space="preserve">Fine grain semantic analysis by LLMs: real-world technical reports vs simple synthetic sentences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iuliia Arsenteva</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Plantin</w:t>
+                <w:t xml:space="preserve">Mariame Maarouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Internationales de Linguistique de Corpus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ICAR, Oct 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">"LLM fails" workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IDS (Leibniz Institute for the German Language), Apr 2025, Mannheim, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05386089v1</w:t>
+                <w:t xml:space="preserve">hal-05386025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic normalization of noisy technical reports with an LLM: What effects on a downstream task?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Étude de l'accord dans des textes annotés sans consignes précises : le cas de la charge mentale dans des témoignages professionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iuliia Arsenteva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariame Maarouf</w:t>
+                <w:t xml:space="preserve">Sylvie Plantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Tenth Workshop on Noisy and User-generated Text (W-NUT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Albuquerque (USA), United States</w:t>
+              <w:t xml:space="preserve">Journées Internationales de Linguistique de Corpus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ICAR, Oct 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05385998v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05386089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine grain semantic analysis by LLMs: real-world technical reports vs simple synthetic sentences</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Automatic normalization of noisy technical reports with an LLM: What effects on a downstream task?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariame Maarouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"LLM fails" workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IDS (Leibniz Institute for the German Language), Apr 2025, Mannheim, Germany</w:t>
+              <w:t xml:space="preserve">Proceedings of the Tenth Workshop on Noisy and User-generated Text (W-NUT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Albuquerque (USA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05386025v1</w:t>
+                <w:t xml:space="preserve">hal-05385998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Embeddings, topic models, LLM : un air de famille</w:t>
               </w:r>
@@ -3752,90 +3752,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-directive corpus annotation to reveal individual perspectives with underspecified guidelines: the case of mental workload</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iuliia Arsenteva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Plantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3876,3521 +3876,3521 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05386115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le sens de la famille : analyse du vocabulaire de la parenté par les plongements de mots</w:t>
+                <w:t xml:space="preserve">Message du troisième type : irruption d'un tiers dans un dialogue en ligne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nabil Hathout</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Poudat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JADT 2024 - 17es Journées internationales d'Analyse statistique des Données Textuelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04627582v1</w:t>
+                <w:t xml:space="preserve">hal-04627600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Typologie des comportements utilisateurs : étude exploratoire des sessions de recherche complexe sur le Web</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Talking to oneself in CMC: a study of self replies in Wikipedia talk pages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Franck Amadieu</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Poudat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CORIA (COnférence en Recherche d’Information et Applications)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">11th Conference on CMC and Social Media Corpora for the Humanities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Nice, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04816405v1</w:t>
+                <w:t xml:space="preserve">hal-04806696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Talking to oneself in CMC: a study of self replies in Wikipedia talk pages</w:t>
+                <w:t xml:space="preserve">Le sens de la famille : analyse du vocabulaire de la parenté par les plongements de mots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Céline Poudat</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Hathout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Conference on CMC and Social Media Corpora for the Humanities</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Nice, France</w:t>
+              <w:t xml:space="preserve">JADT 2024 - 17es Journées internationales d'Analyse statistique des Données Textuelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04806696v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04627582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Message du troisième type : irruption d'un tiers dans un dialogue en ligne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Typologie des comportements utilisateurs : étude exploratoire des sessions de recherche complexe sur le Web</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Ibarboure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Amadieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JADT 2024 - 17es Journées internationales d'Analyse statistique des Données Textuelles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CORIA (COnférence en Recherche d’Information et Applications)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, La Rochelle, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24348/coria.2024.court_8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04627600v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04816405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding Computational Models of Semantic Change: New Insights from the Speech Community</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Przewozny-Desriaux</w:t>
+                <w:t xml:space="preserve">Which Word Embeddings for Modeling Web Search Queries? Application to the Study of Search Strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Ibarboure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Amadieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 2023 Conference on Empirical Methods in Natural Language Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Singapour, Singapore. pp.9209-9220, </w:t>
+              <w:t xml:space="preserve">15th International Conference on Knowledge Discovery and Information Retrieval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Rome, Italy. pp.273-280, </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18653/v1/2023.emnlp-main.572⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5220/0012177600003598⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04510871v1</w:t>
+                <w:t xml:space="preserve">hal-04510852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des comportements et interactions dans les discussions en ligne de la Wikipédia</w:t>
+                <w:t xml:space="preserve">Specific behaviours in Wikipedia talk pages: some insights from extreme cases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Poudat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'argumentation collaborative : Discussions en ligne et apprentissage de l'esprit critique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CLLE; LERASS, Oct 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">10th International Conference on CMC and Social Media Corpora for the Humanities (CMC-Corpora 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Mannheim, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04338587v1</w:t>
+                <w:t xml:space="preserve">hal-04510913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which Word Embeddings for Modeling Web Search Queries? Application to the Study of Search Strategies</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Monologuer dans une discussion en ligne ? Profilage des interactions entre les rédacteurs de la Wikipédia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Franck Amadieu</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Poudat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on Knowledge Discovery and Information Retrieval</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">11e Journées Linguistique de Corpus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Grenoble, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04510852v1</w:t>
+                <w:t xml:space="preserve">hal-04510895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specific behaviours in Wikipedia talk pages: some insights from extreme cases</w:t>
+                <w:t xml:space="preserve">Measuring semantic specificities across corpora: looking for semantic shifts in Quebec English</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filip Miletic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on CMC and Social Media Corpora for the Humanities (CMC-Corpora 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Mannheim, Germany</w:t>
+              <w:t xml:space="preserve">Untangling Associations – Advances in collocation and keyword analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04510913v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04510940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monologuer dans une discussion en ligne ? Profilage des interactions entre les rédacteurs de la Wikipédia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Understanding Computational Models of Semantic Change: New Insights from the Speech Community</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filip Miletic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Przewozny-Desriaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Tanguy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11e Journées Linguistique de Corpus</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the 2023 Conference on Empirical Methods in Natural Language Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Singapour, Singapore. pp.9209-9220, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/2023.emnlp-main.572⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04510895v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04510871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring semantic specificities across corpora: looking for semantic shifts in Quebec English</w:t>
+                <w:t xml:space="preserve">Etude des comportements et interactions dans les discussions en ligne de la Wikipédia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Filip Miletic</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Poudat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Untangling Associations – Advances in collocation and keyword analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Montpellier, France</w:t>
+              <w:t xml:space="preserve">L'argumentation collaborative : Discussions en ligne et apprentissage de l'esprit critique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CLLE; LERASS, Oct 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04510940v1</w:t>
+                <w:t xml:space="preserve">hal-04338587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Fine-Grained Sociolinguistic Variation: The Promises and Pitfalls of Twitter Corpora and Neural Word Embeddings</w:t>
+                <w:t xml:space="preserve">Detecting Contact-Induced Semantic Shifts: What Can Embedding-Based Methods Do in Practice?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filip Miletic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Przewozny-Desriaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icame 42 : Corpus Pitfalls: Dealing with Messy Data (and Other Traps for the Unwary)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Chairs of English Linguistics at TU Dortmund University, Aug 2021, Dortmund, Germany</w:t>
+              <w:t xml:space="preserve">Conference on Empirical Methods in Natural Language Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Punta Cana, Dominican Republic. pp.10852-10865</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03339405v1</w:t>
+                <w:t xml:space="preserve">hal-03420066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting Contact-Induced Semantic Shifts: What Can Embedding-Based Methods Do in Practice?</w:t>
+                <w:t xml:space="preserve">Modeling Fine-Grained Sociolinguistic Variation: The Promises and Pitfalls of Twitter Corpora and Neural Word Embeddings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filip Miletic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Przewozny-Desriaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Empirical Methods in Natural Language Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Punta Cana, Dominican Republic. pp.10852-10865</w:t>
+              <w:t xml:space="preserve">Icame 42 : Corpus Pitfalls: Dealing with Messy Data (and Other Traps for the Unwary)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chairs of English Linguistics at TU Dortmund University, Aug 2021, Dortmund, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03420066v1</w:t>
+                <w:t xml:space="preserve">hal-03339405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extrinsic Evaluation of French Dependency Parsers on a Specialized Corpus: Comparison of Distributional Thesauri</w:t>
+                <w:t xml:space="preserve">LITL at SMM4H: an old-school feature-based classifier for identifying adverse effects in Tweets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Brunet</w:t>
+                <w:t xml:space="preserve">Roxane Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Ferret</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Touati Mohamed Yacine Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Language Resources and Evaluation (LREC 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Marseille, France. pp.5822-5830</w:t>
+              <w:t xml:space="preserve">Fifth Social Media Mining for Health Applications Workshop &amp; Shared Task</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Barcelona, Spain. pp.134-137</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02611042v1</w:t>
+                <w:t xml:space="preserve">hal-03560385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collecting Tweets to Investigate Regional Variation in Canadian English</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Przewozny-Desriaux</w:t>
+                <w:t xml:space="preserve">Which dependency parser to use for distributional semantics in a specialized domain?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Language Resources and Evaluation (LREC 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Marseille, France. pp.6255-6264</w:t>
+              <w:t xml:space="preserve">LREC 2020 - 6th International Workshop on Computational Terminology (COMPUTERM 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Marseille, France. pp.26-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02614672v1</w:t>
+                <w:t xml:space="preserve">cea-04363095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which dependency parser to use for distributional semantics in a specialized domain?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact de la structure logique des documents sur les modèles distributionnels : expérimentations sur le corpus TALN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Bard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LREC 2020 - 6th International Workshop on Computational Terminology (COMPUTERM 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Marseille, France. pp.26-36</w:t>
+              <w:t xml:space="preserve">Actes de la 6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Nancy, France. pp.122-135</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04363095v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02784760v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LITL at SMM4H: an old-school feature-based classifier for identifying adverse effects in Tweets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Collecting Tweets to Investigate Regional Variation in Canadian English</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filip Miletic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Przewozny-Desriaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Tanguy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fifth Social Media Mining for Health Applications Workshop &amp; Shared Task</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Barcelona, Spain. pp.134-137</w:t>
+              <w:t xml:space="preserve">12th International Conference on Language Resources and Evaluation (LREC 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Marseille, France. pp.6255-6264</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03560385v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02614672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de la structure logique des documents sur les modèles distributionnels : expérimentations sur le corpus TALN</w:t>
+                <w:t xml:space="preserve">Extrinsic Evaluation of French Dependency Parsers on a Specialized Corpus: Comparison of Distributional Thesauri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yoann Bard</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes de la 6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Nancy, France. pp.122-135</w:t>
+              <w:t xml:space="preserve">12th International Conference on Language Resources and Evaluation (LREC 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Marseille, France. pp.5822-5830</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02784760v3</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02611042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the stability of concrete nouns in word embeddings</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparaison qualitative et extrinsèque d'analyseurs syntaxiques du français : confrontation de modèles distributionnels sur un corpus spécialisé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Computational Semantics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Gothenburg, Sweden</w:t>
+              <w:t xml:space="preserve">26e conférence sur le Traitement Automatique des Langues Naturelles (TALN-2019) et 21e édition la conférence jeunes chercheur·euse·s RECITAL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02073705v1</w:t>
+                <w:t xml:space="preserve">hal-02176602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison qualitative et extrinsèque d'analyseurs syntaxiques du français : confrontation de modèles distributionnels sur un corpus spécialisé</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Explorer les pages de discussions Wikipedia pour la détection de conflit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronika Laippala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Poudat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Tanguy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26e conférence sur le Traitement Automatique des Langues Naturelles (TALN-2019) et 21e édition la conférence jeunes chercheur·euse·s RECITAL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Workshop Controverse 2019 : Détection de la controverse dans les medias sociaux afin d’étudier les déterminants de la qualité de vie et l’utilisation d’interventions non médicamenteuses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02176602v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03560259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explorer les pages de discussions Wikipedia pour la détection de conflit</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Céline Poudat</w:t>
+                <w:t xml:space="preserve">Investigating the stability of concrete nouns in word embeddings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Pierrejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Controverse 2019 : Détection de la controverse dans les medias sociaux afin d’étudier les déterminants de la qualité de vie et l’utilisation d’interventions non médicamenteuses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">13th International Conference on Computational Semantics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Gothenburg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03560259v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02073705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic analysis of word association data from the Evolex psycholinguistic tasks using computational lexical semantic similarity measures</w:t>
+                <w:t xml:space="preserve">EVOLEX: un terrain pour éprouver les modèles et techniques TAL de mesures de proximité sémantique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Xavier de Boissezon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Farinas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaume</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Pierrejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Workshop on Natural Language Processing and Cognitive Science (NLPCS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Krakow, Poland</w:t>
+              <w:t xml:space="preserve">Qui-­‐Quoi-­‐Où de la recherche sur langage, culture &amp; société à Toulouse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01881336v1</w:t>
+                <w:t xml:space="preserve">hal-02048841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EVOLEX: un terrain pour éprouver les modèles et techniques TAL de mesures de proximité sémantique</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Étude de la reproductibilité des word embeddings : repérage des zones stables et instables dans le lexique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Pierrejean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Qui-­‐Quoi-­‐Où de la recherche sur langage, culture &amp; société à Toulouse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Toulouse, France</w:t>
+              <w:t xml:space="preserve">TALN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02048841v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01793370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de la reproductibilité des word embeddings : repérage des zones stables et instables dans le lexique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Extending the Gold Standard for a Lexical Substitution Task: is it worth it?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TALN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">LREC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Miyazaki, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01793370v1</w:t>
+                <w:t xml:space="preserve">hal-01793360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extending the Gold Standard for a Lexical Substitution Task: is it worth it?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Tanguy</w:t>
+                <w:t xml:space="preserve">Le projet EvoLex : Aller plus loin dans l'étude de la fluence et de l'accès au lexique (2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier de Boissezon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Danet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Farinas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LREC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Miyazaki, Japan</w:t>
+              <w:t xml:space="preserve">Demie-Journée scientifique 2018 "Langage, Culture, Société" : Qui-Quoi-Où de la recherche sur langage, culture &amp; société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Toulouse Mind and Brain Institute (TMBI), CHU Purpan, pavillon Baudot, Toulouse, France; URI Octogone-Lordat (EA4156), Maison de la Recherche Université de Toulouse 2 Jean-Jaurès, Toulouse, France, May 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01793360v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03044265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le projet EvoLex : Aller plus loin dans l'étude de la fluence et de l'accès au lexique (2018)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Toile versus dictionnaires : Les nominalisations du français en-age et en-ment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgette Dal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Hathout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Lignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiammetta Namer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Demie-Journée scientifique 2018 "Langage, Culture, Société" : Qui-Quoi-Où de la recherche sur langage, culture &amp; société</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Congrès Mondial de Linguistique Française (CMLF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Mons, Belgique. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/shsconf/20184608003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03044265v1</w:t>
+                <w:t xml:space="preserve">hal-01866133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toile versus dictionnaires : Les nominalisations du français en-age et en-ment</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Fiammetta Namer</w:t>
+                <w:t xml:space="preserve">Predicting Word Embeddings Variability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Pierrejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Mondial de Linguistique Française (CMLF)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The seventh Joint Conference on Lexical and Computational Semantics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, New Orleans, United States. pp.154 - 159</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/shsconf/20184608003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01866133v1</w:t>
+                <w:t xml:space="preserve">hal-01806467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting Word Embeddings Variability</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+                <w:t xml:space="preserve">Towards Qualitative Word Embeddings Evaluation: Measuring Neighbors Variation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Pierrejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The seventh Joint Conference on Lexical and Computational Semantics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, New Orleans, United States. pp.154 - 159</w:t>
+              <w:t xml:space="preserve">Conference of the North American Chapter of the Association for Computational Linguistics: Student Research Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, New-Orleans, United States. pp.32 - 39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01806467v1</w:t>
+                <w:t xml:space="preserve">hal-01806468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Qualitative Word Embeddings Evaluation: Measuring Neighbors Variation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+                <w:t xml:space="preserve">Automatic analysis of word association data from the Evolex psycholinguistic tasks using computational lexical semantic similarity measures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Pierrejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference of the North American Chapter of the Association for Computational Linguistics: Student Research Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, New-Orleans, United States. pp.32 - 39</w:t>
+              <w:t xml:space="preserve">13th International Workshop on Natural Language Processing and Cognitive Science (NLPCS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Krakow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01806468v1</w:t>
+                <w:t xml:space="preserve">hal-01881336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel TAL pour le retour d'expérience ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Data-Driven vs. Dictionary-based description of French nominalizations in -age and in -ment: the paradigmatic evidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgette Dal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Hathout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Lignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiammetta Namer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude : "Des méthodes aux applications du traitement automatique des langues (TAL) dans le retour d’expérience"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut pour la Maîtrise des Risques, 2017, Cachan, France</w:t>
+              <w:t xml:space="preserve">First Workshop on Paradigmatic Word Formation Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, TOULOUSE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01548633v1</w:t>
+                <w:t xml:space="preserve">hal-02054133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IRIT-QFR: IRIT Query Feature Resource</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quel TAL pour le retour d'expérience ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Tanguy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Md Zia Ullah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference of the Cross-Language Evaluation Forum for European Languages (CLEF 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Dublin, Ireland. pp.69-81</w:t>
+              <w:t xml:space="preserve">Journée d'étude : "Des méthodes aux applications du traitement automatique des langues (TAL) dans le retour d’expérience"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut pour la Maîtrise des Risques, 2017, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01913678v1</w:t>
+                <w:t xml:space="preserve">halshs-01548633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data-Driven vs. Dictionary-based description of French nominalizations in -age and in -ment: the paradigmatic evidence</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Fiammetta Namer</w:t>
+                <w:t xml:space="preserve">IRIT-QFR: IRIT Query Feature Resource</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Molina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josiane Mothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Md Zia Ullah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First Workshop on Paradigmatic Word Formation Modeling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, TOULOUSE, France</w:t>
+              <w:t xml:space="preserve">International Conference of the Cross-Language Evaluation Forum for European Languages (CLEF 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Dublin, Ireland. pp.69-81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02054133v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01913678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification de termes flous et génériques dans la documentation technique : expérimentation avec l’analyse distributionnelle automatique</w:t>
+                <w:t xml:space="preserve">Risque et TAL : détection, prévention, gestion. Introduction au 1 er atelier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Émilie Merdy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Juyeon Kang</w:t>
+                <w:t xml:space="preserve">Natalia Grabar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JEP-TALN-RÉCITAL</w:t>
+              <w:t xml:space="preserve">Atelier "Risque et TAL" dans le cadre de la conférence TALN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01351059v1</w:t>
+                <w:t xml:space="preserve">hal-01365922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French Wikipedia Talk Pages: Profiling and Conflict Detection</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Céline Poudat</w:t>
+                <w:t xml:space="preserve">Identification de termes flous et génériques dans la documentation technique : expérimentation avec l’analyse distributionnelle automatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Merdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juyeon Kang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Conference on CMC and Social Media Corpora for the Humanities</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Ljubljana, Slovenia</w:t>
+              <w:t xml:space="preserve">JEP-TALN-RÉCITAL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01378349v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01351059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse d'une tâche de substitution lexicale : quelles sont les sources de difficulté ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">French Wikipedia Talk Pages: Profiling and Conflict Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronika Laippala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Poudat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Tanguy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Camille Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TALN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">4th Conference on CMC and Social Media Corpora for the Humanities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Ljubljana, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01362232v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01378349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risque et TAL : détection, prévention, gestion. Introduction au 1 er atelier</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse d'une tâche de substitution lexicale : quelles sont les sources de difficulté ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natalia Grabar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Tanguy</w:t>
+                <w:t xml:space="preserve">Camille Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier "Risque et TAL" dans le cadre de la conférence TALN</w:t>
+              <w:t xml:space="preserve">TALN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01365922v1</w:t>
+                <w:t xml:space="preserve">hal-01362232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LITL at CLEF eHealth2016: recognizing entities in French biomedical documents</w:t>
               </w:r>
@@ -7501,64 +7501,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification de termes flous et génériques dans la documentation technique : expérimentation avec l’analyse distributionnelle automatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Merdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juyeon Kang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7698,614 +7698,614 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02054291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ajuster l'analyse distributionnelle à un corpus spécialisé de petite taille</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Disambiguating Distributional Neighbors Using a Lexical Substitution Dataset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Morlane-Hondère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Hathout</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Sajous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21e Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Marseille, France. pp.266-279</w:t>
+              <w:t xml:space="preserve">11th International Workshop on Natural Language Processing and Cognitive Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Venise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01022171v1</w:t>
+                <w:t xml:space="preserve">hal-02054305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disambiguating Distributional Neighbors Using a Lexical Substitution Dataset</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ajuster l'analyse distributionnelle à un corpus spécialisé de petite taille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Hathout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Sajous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Workshop on Natural Language Processing and Cognitive Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Venise, Italy</w:t>
+              <w:t xml:space="preserve">21e Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Marseille, France. pp.266-279</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02054305v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01022171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification de l'auteur d'un texte : pour une réconciliation entre linguistique et TAL</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Présentation de l'atelier SemDis 2014 : sémantique distributionnelle pour la substitution lexicale et l'exploration de corpus spécialisés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Hathout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Morlane-Hondère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international des étudiants-chercheurs en didactique des langues et en linguistique (CEDIL)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Grenoble, France</w:t>
+              <w:t xml:space="preserve">21e Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Marseille, France. pp.196-205</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01015372v1</w:t>
+                <w:t xml:space="preserve">hal-01022216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation de l'atelier SemDis 2014 : sémantique distributionnelle pour la substitution lexicale et l'exploration de corpus spécialisés</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification de l'auteur d'un texte : pour une réconciliation entre linguistique et TAL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21e Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Marseille, France. pp.196-205</w:t>
+              <w:t xml:space="preserve">Colloque international des étudiants-chercheurs en didactique des langues et en linguistique (CEDIL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01022216v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01015372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des relations sémantiques dans les reformulations de requêtes sous la loupe de l'analyse distributionnelle</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cécile Fabre</w:t>
+                <w:t xml:space="preserve">L'apport du faisceau dans l'analyse syntaxique en dépendances par transitions : études de cas avec l'analyseur Talismane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assaf Urieli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SemDis (enjeux actuels de la sémantique distributionnelle) dans le cadre de TALN 2013</w:t>
+              <w:t xml:space="preserve">20e conférence du Traitement Automatique du Langage Naturel (TALN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Sables d'Olonne, France. (publication en ligne)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00953743v1</w:t>
+                <w:t xml:space="preserve">halshs-00953754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'apport du faisceau dans l'analyse syntaxique en dépendances par transitions : études de cas avec l'analyseur Talismane</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Assaf Urieli</w:t>
+                <w:t xml:space="preserve">Etude des relations sémantiques dans les reformulations de requêtes sous la loupe de l'analyse distributionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20e conférence du Traitement Automatique du Langage Naturel (TALN)</w:t>
+              <w:t xml:space="preserve">SemDis (enjeux actuels de la sémantique distributionnelle) dans le cadre de TALN 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Sables d'Olonne, France. (publication en ligne)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00953754v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00953743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Similarité de second ordre pour l'exploration de bases textuelles multilingues</w:t>
               </w:r>
@@ -8436,191 +8436,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00954742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effacement de dimensions de similarité textuelle pour l'exploration de collections de rapports d'incidents aéronautiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nikola Tulechki</w:t>
+                <w:t xml:space="preserve">Identification des marqueurs complexes des structures multi-échelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence annuelle du Traitement Automatique des Langues Naturelles (TALN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Grenoble, France. (publication en ligne)</w:t>
+              <w:t xml:space="preserve">Journée d'étude "Les structures énumératives dans le discours"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00953538v1</w:t>
+                <w:t xml:space="preserve">halshs-00953728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification des marqueurs complexes des structures multi-échelles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
+                <w:t xml:space="preserve">Effacement de dimensions de similarité textuelle pour l'exploration de collections de rapports d'incidents aéronautiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikola Tulechki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude "Les structures énumératives dans le discours"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Conférence annuelle du Traitement Automatique des Langues Naturelles (TALN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Grenoble, France. (publication en ligne)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00953728v1</w:t>
+                <w:t xml:space="preserve">halshs-00953538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Authorship Attribution: Using Rich Linguistic Features when Training Data is Scarce.</w:t>
               </w:r>
@@ -8958,1200 +8958,1239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00976087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multitude of Linguistically-rich Features for Authorship Attribution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High-level discourse structures: topical chains and enumerative structures in a diversified annotated corpus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Péry-Woodley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josette Rebeyrolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Tanguy</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Franck Sajous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PAN Lab at CLEF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">Corpus Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Birmingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00703987v1</w:t>
+                <w:t xml:space="preserve">halshs-00953561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-level discourse structures: topical chains and enumerative structures in a diversified annotated corpus</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Multitude of Linguistically-rich Features for Authorship Attribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assaf Urieli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basilio Calderone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Hathout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Sajous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corpus Linguistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Birmingham, United Kingdom</w:t>
+              <w:t xml:space="preserve">PAN Lab at CLEF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00953561v1</w:t>
+                <w:t xml:space="preserve">hal-00703987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse linguistique des contextes de citation dans les publications de SHS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anatomie des Structures Énumératives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Péry-Woodley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de l'Equipe de Recherche en Syntaxe et Sémantique à Bordeaux (ERSSaB)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Montréal, Canada. (publication numérique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00954186v1</w:t>
+                <w:t xml:space="preserve">halshs-00509189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anatomie des Structures Énumératives</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyse linguistique des contextes de citation dans les publications de SHS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Montréal, Canada. (publication numérique)</w:t>
+              <w:t xml:space="preserve">Séminaire de l'Equipe de Recherche en Syntaxe et Sémantique à Bordeaux (ERSSaB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00509189v1</w:t>
+                <w:t xml:space="preserve">halshs-00954186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Looking for French deverbal nouns in an evolving Web (a short history of WAC)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">RHECITAS: citation analysis of French humanities articles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lalleman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Séguéla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fifth Workshop on Web As Corpus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, San-Sebastian, Spain. pp.37-44</w:t>
+              <w:t xml:space="preserve">Corpus Linguistics 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Liverpool, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00414494v1</w:t>
+                <w:t xml:space="preserve">halshs-00464810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse linguistique des interactions patient/médecin</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Josette Rebeyrolle</w:t>
+                <w:t xml:space="preserve">ANNODIS : une approche outillée de l'annotation de structures discursives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Péry-Woodley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Asher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Enjalbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farah Benamara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Bras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes éducatifs et de soins</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Nice, France. (publication numérique)</w:t>
+              <w:t xml:space="preserve">16ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ATALA : Association pour le Traitement Automatique des Langues, Jun 2009, Senlis, France. paper 52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00532967v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00410590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse linguistique des disparités dans les échanges médecin-patient</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse linguistique des interactions patient/médecin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Vergely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Condamines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Condamines</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Josselin-Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josette Rebeyrolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de l'ADELF (Association des Epidémiologistes de Langue Française)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Actes éducatifs et de soins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Nice, France. (publication numérique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00954206v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00532967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ANNODIS : une approche outillée de l'annotation de structures discursives</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyse linguistique des disparités dans les échanges médecin-patient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Condamines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josette Rebeyrolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Vergely</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ATALA : Association pour le Traitement Automatique des Langues, Jun 2009, Senlis, France. paper 52</w:t>
+              <w:t xml:space="preserve">Colloque de l'ADELF (Association des Epidémiologistes de Langue Française)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00410590v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00954206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RHECITAS: citation analysis of French humanities articles</w:t>
+                <w:t xml:space="preserve">Sentence Complexity in French: a Corpus-Based Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Patrick Séguéla</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikola Tulechki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corpus Linguistics 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Liverpool, United Kingdom</w:t>
+              <w:t xml:space="preserve">Intelligent Information Systems (IIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Krakow, Poland. pp.131-145</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00464810v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00397469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sentence Complexity in French: a Corpus-Based Approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Looking for French deverbal nouns in an evolving Web (a short history of WAC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Hathout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Sajous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Tanguy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nikola Tulechki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intelligent Information Systems (IIS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Krakow, Poland. pp.131-145</w:t>
+              <w:t xml:space="preserve">Fifth Workshop on Web As Corpus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, San-Sebastian, Spain. pp.37-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00397469v1</w:t>
+                <w:t xml:space="preserve">halshs-00414494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linguistic Analysis of Users' Queries: towards an adaptive Information Retrieval System</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Josiane Mothe</w:t>
+                <w:t xml:space="preserve">Un laboratoire d'observation de l'usage du vocabulaire recommandé par les instances officielles françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josette Rebeyrolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bourigault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Josselin-Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on SIGNAL-IMAGE TECHNOLOGY &amp; INTERNET–BASED SYSTEMS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Shangai, China. pp.1</w:t>
+              <w:t xml:space="preserve">PRESCRIPTIONS EN LANGUE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00287776v1</w:t>
+                <w:t xml:space="preserve">halshs-00288510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unités d'indexation et taille des requêtes pour la recherche d'information en français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josiane Mothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10167,178 +10206,139 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Informatique des Organisations et Systèmes d'Information et de Décision (INFORSID 2007)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Perros-Guirec, France. pp.225-241</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00287781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un laboratoire d'observation de l'usage du vocabulaire recommandé par les instances officielles françaises</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Amélie Josselin-Leray</w:t>
+                <w:t xml:space="preserve">Linguistic Analysis of Users' Queries: towards an adaptive Information Retrieval System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josiane Mothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PRESCRIPTIONS EN LANGUE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Paris, France</w:t>
+              <w:t xml:space="preserve">International Conference on SIGNAL-IMAGE TECHNOLOGY &amp; INTERNET–BASED SYSTEMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Shangai, China. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00288510v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00287776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repérage de créations lexicales sur le Web francophone</w:t>
               </w:r>
@@ -10488,51 +10488,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toile contre dictionnaires: analyse morphologique en corpus de noms déverbaux concurrents.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgette Dal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Lignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11159,51 +11159,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risque et TAL : détection, prévention, gestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Grabar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11463,103 +11463,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EVOLEX : approches psycholinguistique et computationnelle de l'accès au lexique et de la proximité sémantique entre paires de mots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier de Boissezon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier de Boissezon</w:t>
+                <w:t xml:space="preserve">Jérôme Farinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum à la croisée des sciences : Interagissez, Imaginez, Innovez - FACS3I</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Toulouse, France</w:t>
@@ -11614,51 +11614,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Pery-Woodley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Asher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farah Benamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12054,90 +12054,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating Multidisciplinary Results to Produce New Knowledge About the Physician-Patient Relationship: A Methodology Applied to the INTERMEDE Project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Schieber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kelly-Irving</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Genolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Membrado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12568,51 +12568,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00287693v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Tanguy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Hathout" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00734493v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01322692v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867968v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Rebeyrolle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907377v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Milard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asi.24061" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024410v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Josselin-Leray" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01483800v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule P&#233;ry-Woodley" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia-Mai Ho-Dac" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fabre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5087/dad.2017.103" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01322238v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Tulechki" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assaf Urieli" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hermann" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Raynal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2015.09.005" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01322234v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Sajous" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057493v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00953760v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00954182v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00954773v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Schieber" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Membrado" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul G&#233;nolini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marchand" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00953406v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00953287v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Laignelet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00287653v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Montermini" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00287752v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chrisment" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufiq Dkaki" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Mothe" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Poulain" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00287648v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284612v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pl&#233;nat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01322254v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lignon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Serna" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01322258v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Thlivitis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01322256v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01322261v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Kanellos" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Le D&#251;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Legras" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01322263v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Armstrong" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Bouillon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Lehmann" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140982v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01322287v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Schmouchkovitch" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386075v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Poudat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111434018-019" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806854v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/catalog/scl.121" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806795v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Miletic" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Przewozny-Desriaux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/catalog/scl.118?srsltid=AfmBOopcDkobrIb5iBB9SD3ddzd0pamflHHmz1w2a7Hicjpj4K1lSwLW" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678227v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Laippala" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ff.uni-lj.si/sites/default/files/Dokumenti/Knjige/e-books/investigating.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4312/9789612379612" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00938938v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiammetta Namer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386089v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iuliia Arsenteva" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dubois" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Goff" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Plantin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385998v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariame Maarouf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386025v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05330625v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386115v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.nlperspectives-1.13" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627582v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816405v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ibarboure" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Amadieu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24348/coria.2024.court_8" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806696v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627600v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510871v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.emnlp-main.572" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338587v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510852v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012177600003598" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510913v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510895v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510940v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339405v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420066v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611042v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Brunet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ferret" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614672v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04363095v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560385v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Bois" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touati Mohamed Yacine Haddad" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784760v3" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Bard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073705v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Pierrejean" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176602v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560259v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881336v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gaume" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048841v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier de Boissezon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Danet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Farinas" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793370v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793360v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Rivi&#232;re" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044265v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866133v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgette Dal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20184608003" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806467v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806468v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01548633v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913678v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Molina" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Roques" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Zia Ullah" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054133v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351059v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Merdy" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juyeon Kang" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378349v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362232v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mercier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365922v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Grabar" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365928v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Grauby" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Heu Mby" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Malosse" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365926v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054291v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022171v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054305v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Morlane-Hond&#232;re" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01015372v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022216v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Muller" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00953743v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Adam" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00953754v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00953757v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00954742v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00953538v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00953728v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736452v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basilio Calderone" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00953658v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pimm" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Caudy" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976087v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stergos Afantenos" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Asher" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Benamara" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bras" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703987v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00953561v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00954186v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00509189v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00414494v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00532967v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Vergely" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Condamines" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00954206v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410590v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Enjalbert" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00464810v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lalleman" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fran&#231;ois" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick S&#233;gu&#233;la" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397469v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00287776v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00287781v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00288510v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bourigault" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00289199v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00287692v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006076v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01322326v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00287679v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01322332v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Lewin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Milward" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01322334v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Walker" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01322339v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295280v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426805v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445857v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502916v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047651v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690413v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Pery-Woodley" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aclanthology.org/2009.jeptalnrecital-court.5" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584762v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carbou" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Sahut" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03850124v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teven Le Scao" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Fan" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Akiki" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellie Pavlick" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzana Ili&#263;" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01322243v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kelly-Irving" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Genolini" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252276v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bellot" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric San Juan" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983076v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Coll&#233;ter" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00287693v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Tanguy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Hathout" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00734493v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01322692v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867968v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Rebeyrolle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024410v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Josselin-Leray" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907377v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Milard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asi.24061" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01483800v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule P&#233;ry-Woodley" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia-Mai Ho-Dac" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fabre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5087/dad.2017.103" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01322238v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Tulechki" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assaf Urieli" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hermann" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Raynal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2015.09.005" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01322234v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Sajous" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057493v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00953760v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00954773v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Schieber" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Membrado" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul G&#233;nolini" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marchand" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00954182v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00953406v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00953287v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Laignelet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00287653v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Montermini" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00287752v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chrisment" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufiq Dkaki" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Mothe" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Poulain" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00287648v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284612v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pl&#233;nat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01322254v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lignon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Serna" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01322258v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Thlivitis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01322256v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01322261v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Kanellos" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Le D&#251;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Legras" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01322263v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Armstrong" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Bouillon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Lehmann" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140982v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01322287v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Schmouchkovitch" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386075v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Poudat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111434018-019" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806854v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/catalog/scl.121" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806795v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Miletic" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Przewozny-Desriaux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/catalog/scl.118?srsltid=AfmBOopcDkobrIb5iBB9SD3ddzd0pamflHHmz1w2a7Hicjpj4K1lSwLW" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678227v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Laippala" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ff.uni-lj.si/sites/default/files/Dokumenti/Knjige/e-books/investigating.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4312/9789612379612" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00938938v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiammetta Namer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386025v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariame Maarouf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386089v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iuliia Arsenteva" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dubois" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Goff" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Plantin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385998v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05330625v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386115v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.nlperspectives-1.13" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627600v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806696v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627582v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816405v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ibarboure" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Amadieu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24348/coria.2024.court_8" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510852v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012177600003598" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510913v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510895v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510940v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510871v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.emnlp-main.572" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338587v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420066v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339405v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560385v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Bois" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touati Mohamed Yacine Haddad" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04363095v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Brunet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ferret" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784760v3" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Bard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614672v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611042v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176602v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560259v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073705v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Pierrejean" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048841v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier de Boissezon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Danet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Farinas" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gaume" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793370v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793360v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Rivi&#232;re" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044265v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866133v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgette Dal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20184608003" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806467v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806468v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881336v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054133v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01548633v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913678v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Molina" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Roques" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Zia Ullah" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365922v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Grabar" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351059v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Merdy" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juyeon Kang" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378349v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362232v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mercier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365928v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Grauby" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Heu Mby" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Malosse" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365926v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054291v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054305v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Morlane-Hond&#232;re" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022171v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022216v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Muller" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01015372v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00953754v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00953743v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Adam" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00953757v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00954742v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00953728v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00953538v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736452v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basilio Calderone" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00953658v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pimm" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Caudy" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976087v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stergos Afantenos" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Asher" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Benamara" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bras" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00953561v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703987v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00509189v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00954186v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00464810v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lalleman" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fran&#231;ois" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick S&#233;gu&#233;la" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410590v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Enjalbert" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00532967v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Vergely" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Condamines" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00954206v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397469v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00414494v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00288510v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bourigault" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00287781v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00287776v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00289199v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00287692v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006076v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01322326v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00287679v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01322332v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Lewin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Milward" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01322334v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Walker" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01322339v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295280v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426805v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445857v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502916v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047651v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690413v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Pery-Woodley" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aclanthology.org/2009.jeptalnrecital-court.5" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584762v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carbou" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Sahut" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03850124v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teven Le Scao" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Fan" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Akiki" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellie Pavlick" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzana Ili&#263;" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01322243v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kelly-Irving" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Genolini" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252276v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bellot" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric San Juan" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983076v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Coll&#233;ter" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>