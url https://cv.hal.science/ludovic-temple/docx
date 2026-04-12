--- v0 (2026-03-07)
+++ v1 (2026-04-12)
@@ -91,51 +91,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (75)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (76)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -208,290 +208,290 @@
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iván Lenin Montejo Sierra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Technologie et innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 18 p</w:t>
+              <w:t xml:space="preserve">, In press, 18 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05464464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation multi-niveaux des verrous et leviers à la réduction d’usage des pesticides au Cameroun</w:t>
+                <w:t xml:space="preserve">Verrouillages institutionnels des dynamiques d’innovation dans les systèmes agroforestiers structurés par les filières cacao et café en Haïti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard de la Paix Bayiha</w:t>
+                <w:t xml:space="preserve">Jean Fritzner Amazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Jas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Precillia Ijang Tata Ngome</w:t>
+                <w:t xml:space="preserve">Bénédique Paul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Agricultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 34, pp.10. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/cagri/2025010⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 34, pp.4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/cagri/2025002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05004567v1</w:t>
+                <w:t xml:space="preserve">hal-05077752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verrouillages institutionnels des dynamiques d’innovation dans les systèmes agroforestiers structurés par les filières cacao et café en Haïti</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation multi-niveaux des verrous et leviers à la réduction d’usage des pesticides au Cameroun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard de la Paix Bayiha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Temple</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Fritzner Amazan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Temple</w:t>
+                <w:t xml:space="preserve">Nathalie Jas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédique Paul</w:t>
+                <w:t xml:space="preserve">Precillia Ijang Tata Ngome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Agricultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 34, pp.4. </w:t>
+              <w:t xml:space="preserve">, 2025, 34, pp.10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/cagri/2025002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/cagri/2025010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05077752v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05004567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégration des savoirs endogènes dans l'approche One Heath au Cameroun : Enjeux et perspectives</w:t>
               </w:r>
@@ -676,77 +676,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verrouillages institutionnels des dynamiques d’innovation dans les systèmes agroforestiers structurés par les filières cacao et café en Haïti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Fritzner Amazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédique Paul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systèmes alimentaires / Food Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 9, pp.301-315. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
@@ -988,51 +988,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating the performance of natural agriculture in Cameroon by the probabilistic elicitation of expert knowledge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard de la Paix Bayiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kobou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1246,261 +1246,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05181100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trajectoires et services supports d'innovations agroécologiques dans un pays en développement</w:t>
+                <w:t xml:space="preserve">Functional dynamics to strengthen an agroecological technological innovation process in a developing country The case of plantain multiplication technology by Plants from Stem Fragments (PIF) in Cameroon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawalyath Soule Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syndhia Mathe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genowefa Blundo Canto</w:t>
+                <w:t xml:space="preserve">Moïse Kwa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Économie rurale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 386, pp.45-66. </w:t>
+              <w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 42, pp.103-125. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/economierurale.12041⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/jie.pr1.0147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05181313v1</w:t>
+                <w:t xml:space="preserve">hal-05180991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional dynamics to strengthen an agroecological technological innovation process in a developing country The case of plantain multiplication technology by Plants from Stem Fragments (PIF) in Cameroon</w:t>
+                <w:t xml:space="preserve">Trajectoires et services supports d'innovations agroécologiques dans un pays en développement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawalyath Soule Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syndhia Mathe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moïse Kwa</w:t>
+                <w:t xml:space="preserve">Genowefa Blundo Canto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 42, pp.103-125. </w:t>
+              <w:t xml:space="preserve">Économie rurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 386, pp.45-66. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/jie.pr1.0147⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/economierurale.12041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05180991v1</w:t>
+                <w:t xml:space="preserve">hal-05181313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New challenges for innovation support services to improve cocoa quality and sustainability in Cameroon</w:t>
               </w:r>
@@ -1819,51 +1819,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Percées technologiques et institutionnelles de l'agriculture biologique en matière de sécurité alimentaire au Cameroun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard de la Paix Bayiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Nesme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2042,356 +2042,356 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03759423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche agricole et innovation responsable : défis et réponses institutionnels, scientifiques et méthodologiques</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aurelle de Romemont</w:t>
+                <w:t xml:space="preserve">La recherche en sciences humaines et sociales sur l’objet pesticide dans le cadre académique français : état des lieux et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ève Bureau-Point</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technologie et innovation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2022.0844⟩</w:t>
+              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (2), pp.[1-21]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/vertigo.38765⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05179313v1</w:t>
+                <w:t xml:space="preserve">hal-04027177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemins d'impacts de la recherche agronomique appliquée à un projet de fertilisation phosphatée de la riziculture pluviale à Madagascar</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R. Lilia Rabeharisoa</w:t>
+                <w:t xml:space="preserve">Recherche agricole et innovation responsable : défis et réponses institutionnels, scientifiques et méthodologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genowefa Blundo Canto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelle de Romemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Ferre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tropicultura</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.25518/2295-8010.2046⟩</w:t>
+              <w:t xml:space="preserve">Technologie et innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 7, 16 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2022.0844⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05179350v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05179313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La recherche en sciences humaines et sociales sur l’objet pesticide dans le cadre académique français : état des lieux et perspectives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ève Bureau-Point</w:t>
+                <w:t xml:space="preserve">Chemins d'impacts de la recherche agronomique appliquée à un projet de fertilisation phosphatée de la riziculture pluviale à Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisy Razafinimpiasa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lilia Rabeharisoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 22 (2), pp.[1-21]. </w:t>
+              <w:t xml:space="preserve">Tropicultura</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 40 (2), pp.2046. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/vertigo.38765⟩</w:t>
+                <w:t xml:space="preserve">⟨10.25518/2295-8010.2046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04027177v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05179350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'émergence d'une activité de commercialisation des fruits à Ngaoundéré entre opportunité et contraintes</w:t>
               </w:r>
@@ -2661,222 +2661,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05177358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résilience du secteur alimentaire face à la crise Covid-19 et perspectives pour les politiques agricoles en République du Congo</w:t>
+                <w:t xml:space="preserve">Le système semencier céréalier au Burkina Faso : dépendance de sentier et trajectoires d'évolution de 1970 à 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Junior Bitsoumanou Nkounkou</w:t>
+                <w:t xml:space="preserve">Anny Lucrèce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nlend Nkott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/cagri/2021025⟩</w:t>
+              <w:t xml:space="preserve">Economie et institutions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 29, 37 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ei.6798⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05177558v1</w:t>
+                <w:t xml:space="preserve">hal-05178904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le système semencier céréalier au Burkina Faso : dépendance de sentier et trajectoires d'évolution de 1970 à 2020</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Résilience du secteur alimentaire face à la crise Covid-19 et perspectives pour les politiques agricoles en République du Congo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nlend Nkott</w:t>
+                <w:t xml:space="preserve">Junior Bitsoumanou Nkounkou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economie et institutions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 29, 37 p. </w:t>
+              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 30, pp.39. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/ei.6798⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/cagri/2021025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05178904v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05177558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'agriculture biologique : controverses et enjeux globaux de développement en Afrique</w:t>
               </w:r>
@@ -2947,222 +2947,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05174767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovation numérique et transformation structurelle des économies africaines francophones, opportunités risquées pour le développement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Politiques et modèles d'innovation en Afrique : enjeux systémiques et structurels par le renforcement des capacités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Temple</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kako Nubukpo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Chloé Alexandre</w:t>
+                <w:t xml:space="preserve">Vanessa Casadella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Technologie et innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 5 (3), 12 p. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2020.0515⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 5 (3), 7 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2020.0508⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05174954v1</w:t>
+                <w:t xml:space="preserve">hal-03820716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Politiques et modèles d'innovation en Afrique : enjeux systémiques et structurels par le renforcement des capacités</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Innovation numérique et transformation structurelle des économies africaines francophones, opportunités risquées pour le développement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kako Nubukpo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Casadella</w:t>
+                <w:t xml:space="preserve">Chloé Alexandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Technologie et innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 5 (3), 7 p. </w:t>
+              <w:t xml:space="preserve">, 2020, 5 (3), 12 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2020.0508⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2020.0515⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03820716v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05174954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of participatory sorghum breeding in Burkina Faso</w:t>
               </w:r>
@@ -3295,51 +3295,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A participatory method to assess the contribution of agricultural research to societal changes in developing countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genowefa Blundo Canto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Devaux-Spatarakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3752,365 +3752,365 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05174745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Typologie et perspective d’évolution de l’agriculture biologique au Cameroun</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gérard de La Paix Bayiha</w:t>
+                <w:t xml:space="preserve">Editorial : l’innovation responsable, dimension stratégique des organisations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Debref</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gallaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thomas Nesme</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Temri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/cagri/2019003⟩</w:t>
+              <w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 59, pp.5-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/inno.059.0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02097784v1</w:t>
+                <w:t xml:space="preserve">hal-02618600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La conception managériale de la responsabilité sociale d’entreprise (RSE), une innovation sociale ? Enjeux d’une méthode d’évaluation systémique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chanteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Borrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 59 (2), pp.43-74. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/inno.059.0043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02157549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial : l’innovation responsable, dimension stratégique des organisations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Delphine Gallaud</w:t>
+                <w:t xml:space="preserve">Typologie et perspective d’évolution de l’agriculture biologique au Cameroun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard de La Paix Bayiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Leila Temri</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syndhia Mathé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Nesme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 59, pp.5-13. </w:t>
+              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 28, pp.3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/inno.059.0005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/cagri/2019003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02618600v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02097784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'agriculture biologique en Afrique : un levier d'innovations pour le développement agricole</w:t>
               </w:r>
@@ -5042,239 +5042,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02634813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de cas : la technique Minisett en Haïti, une innovation co-construite entre chercheurs et producteurs dans le respect des conditions locales et des enjeux agro-écologiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">James Boyer</w:t>
+                <w:t xml:space="preserve">L'innovation sectorielle, reconfiguration des mésosystèmes [Editorial]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Mignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ricot Scutt</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Temri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Touzard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Field Actions Science Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2014/1 (43), pp.5-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/inno.043.0005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02629716v1</w:t>
+                <w:t xml:space="preserve">hal-01506290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'innovation sectorielle, reconfiguration des mésosystèmes [Editorial]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Mignon</w:t>
+                <w:t xml:space="preserve">Etude de cas : la technique Minisett en Haïti, une innovation co-construite entre chercheurs et producteurs dans le respect des conditions locales et des enjeux agro-écologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Touzard</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricot Scutt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Field Actions Science Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9, 3 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01506290v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02629716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systèmes d’innovation et communautés de connaissances dans le secteur agricole et agroalimentaire</w:t>
               </w:r>
@@ -5971,2203 +5971,2320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03061977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actualisation du concept de filière dans l'agriculture et l'agroalimentaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Soaring world cereal prices. A boon for African farmers?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène David-Benz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Meuriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gilles Paché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economies et Sociétés. Série AG Systèmes agroalimentaires</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Perspective (English edition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 9, pp.1-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.19182/agritrop/00054⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00802690v1</w:t>
+                <w:t xml:space="preserve">hal-05585008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flambée des cours mondiaux des céréales. Une aubaine pour l'agriculteur africain ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Actualisation du concept de filière dans l'agriculture et l'agroalimentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Temple</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène David-Benz</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Temple</w:t>
+                <w:t xml:space="preserve">Florence Palpacuer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Paché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perspective</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Economies et Sociétés. Série AG Systèmes agroalimentaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, AG (33), pp.1785-1797</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00723558v2</w:t>
+                <w:t xml:space="preserve">hal-00802690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filières d'approvisionnement en ignames de Douala et changements technologiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Flambée des cours mondiaux des céréales. Une aubaine pour l'agriculteur africain ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène David-Benz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Meuriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guy B. Nkamleu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Économies et sociétés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Perspective</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, N° 9, 4 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18167/agritrop/00016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00802701v1</w:t>
+                <w:t xml:space="preserve">hal-00723558v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovations agro écologiques en Martinique : freins et leviers organisationnels techniques et économiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paula Fernandes</w:t>
+                <w:t xml:space="preserve">Dynamique d'acteurs ( agriculteurs et institutions) et innovation agro-écologique pour la gestion des risques environnementaux en Guadeloupe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Houdart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Roselyne Tâche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 9 (1), 7 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00408077v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00455357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique d'acteurs ( agriculteurs et institutions) et innovation agro-écologique pour la gestion des risques environnementaux en Guadeloupe</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Bonin</w:t>
+                <w:t xml:space="preserve">Innovations agro écologiques en Martinique : freins et leviers organisationnels techniques et économiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Crance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Minatchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roselyne Tâche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 4, pp.457-466. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/4vz1-qs29⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00455357v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00408077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction aux concepts et méthodes d'analyse de filières agricoles et agro-industrielles</w:t>
+                <w:t xml:space="preserve">Filières d'approvisionnement en ignames de Douala et changements technologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain B. Ngassam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Lançon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Soufflet</w:t>
+                <w:t xml:space="preserve">Guy B. Nkamleu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economies et Sociétés. Série AG Systèmes agroalimentaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 11, pp.1803-1812</w:t>
+              <w:t xml:space="preserve">Économies et sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, AG (31), pp.1899-1912</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02267675v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00802701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction aux concepts et méthodes d'analyse de filières agricoles et agro-industrielles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Montaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Soufflet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economies et Sociétés. Série AG Systèmes agroalimentaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 43 (11), pp.1803-1812</w:t>
+              <w:t xml:space="preserve">, 2009, 11, pp.1803-1812</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02666635v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02267675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le maraîchage périurbain à Yaoundé est-il un système de production localisé innovant ?</w:t>
+                <w:t xml:space="preserve">Introduction aux concepts et méthodes d'analyse de filières agricoles et agro-industrielles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Serge Simon</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Montaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Soufflet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economies et Sociétés. Série AG Systèmes agroalimentaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 30, pp.2309-2328</w:t>
+              <w:t xml:space="preserve">, 2009, 43 (11), pp.1803-1812</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00384377v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02666635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des innovations institutionnelles pour diminuer l'utilisation de pesticides en bananeraie et protéger la ressource en eau</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le maraîchage périurbain à Yaoundé est-il un système de production localisé innovant ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Temple</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Marquis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Laure Cances</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie M. Houdart</w:t>
+                <w:t xml:space="preserve">Serge Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Courrier de l'environnement de l'INRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 56, pp.97-104</w:t>
+              <w:t xml:space="preserve">Economies et Sociétés. Série AG Systèmes agroalimentaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 30, pp.2309-2328</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00407415v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00384377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les déterminants de la compétitivité des filières bananes de Martinique et de Guadeloupe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Des innovations institutionnelles pour diminuer l'utilisation de pesticides en bananeraie et protéger la ressource en eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Cances</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Bakry</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie M. Houdart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Économie rurale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 308, pp.35-53</w:t>
+              <w:t xml:space="preserve">Le Courrier de l'environnement de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 56, pp.97-104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00407412v1</w:t>
+                <w:t xml:space="preserve">hal-00407415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des innovations institutionnelles pour diminuer l'utilisation des pesticides en bananeraie et protéger la ressource en eau</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les déterminants de la compétitivité des filières bananes de Martinique et de Guadeloupe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Temple</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.L. Cances</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie M. Houdart</w:t>
+                <w:t xml:space="preserve">Frédéric Bakry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Courrier de l'environnement de l'INRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 56, pp.97-104</w:t>
+              <w:t xml:space="preserve">Économie rurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 308, pp.35-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02591637v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00407412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economic analysis of the spatial integration of plantain markets in Cameroon</w:t>
+                <w:t xml:space="preserve">Des innovations institutionnelles pour diminuer l'utilisation des pesticides en bananeraie et protéger la ressource en eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Nkendah</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Chantal Béatrice Nzouessin</w:t>
+                <w:t xml:space="preserve">A.L. Cances</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie M. Houdart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">African Journal of Economic Policy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 14 (1), pp.57-83</w:t>
+              <w:t xml:space="preserve">Le Courrier de l'environnement de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 56, pp.97-104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02656546v1</w:t>
+                <w:t xml:space="preserve">hal-02591637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Participatory determinants of innovation and their impact on plantain production systems in Cameroon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Economic analysis of the spatial integration of plantain markets in Cameroon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Nkendah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Béatrice Nzouessin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alassa Mouliom Pefoura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Agricultural Sustainability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 4 (3), pp.233-243</w:t>
+              <w:t xml:space="preserve">African Journal of Economic Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 14 (1), pp.57-83</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02662659v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02656546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution méthodologique pour la validation en milieu réel de nouvelles variétés de plantains</w:t>
+                <w:t xml:space="preserve">Participatory determinants of innovation and their impact on plantain production systems in Cameroon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moise Kwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Fogain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrille Efanden</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kodjo Tomekpé</w:t>
+                <w:t xml:space="preserve">Alassa Mouliom Pefoura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fruits</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Agricultural Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 4 (3), pp.233-243</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02680260v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02662659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economie de la filière bananière de Madagascar</w:t>
+                <w:t xml:space="preserve">Contribution méthodologique pour la validation en milieu réel de nouvelles variétés de plantains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thierry Lescot</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moise Kwa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Efanden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kodjo Tomekpé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infomusa</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fruits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 60 (3), pp.163-177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/fruits:2005023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02682791v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02680260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les fonctions et contraintes de l'agriculture périurbaine de quelques villes africaines (Yaoundé, Cotonou, Dakar)</w:t>
+                <w:t xml:space="preserve">Economie de la filière bananière de Madagascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andriamparany Heritiana J. Rakotomalala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paule Moustier</w:t>
+                <w:t xml:space="preserve">Thierry Lescot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 13 (1), pp.15-22</w:t>
+              <w:t xml:space="preserve">Infomusa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 14 (2), pp.2-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02669635v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02682791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification des productions et des échanges de fruits et légumes au Cameroun</w:t>
+                <w:t xml:space="preserve">Les fonctions et contraintes de l'agriculture périurbaine de quelques villes africaines (Yaoundé, Cotonou, Dakar)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paule Moustier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 10 (2), pp.87-94</w:t>
+              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 13 (1), pp.15-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00870754v1</w:t>
+                <w:t xml:space="preserve">hal-02669635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'impact de la recherche sur le développement est-il équitablement évalué ?</w:t>
+                <w:t xml:space="preserve">Quantification des productions et des échanges de fruits et légumes au Cameroun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Afrique agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 290, pp.23-24</w:t>
+              <w:t xml:space="preserve">Cahiers Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 10 (2), pp.87-94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cirad-00950150v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00870754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le consommateur peut-il et veut-il arbitrer l'&amp;quot;équitétage&amp;quot; ?</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'impact de la recherche sur le développement est-il équitablement évalué ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Echo - Centre d'affaires du MIN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 150, pp.58-60</w:t>
+              <w:t xml:space="preserve">Afrique agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 290, pp.23-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02697861v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cirad-00950150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La restructuration des coopératives vinicoles en Languedoc-Roussillon : du modèle communal à la diversité des adaptations actuelles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le consommateur peut-il et veut-il arbitrer l'&amp;quot;équitétage&amp;quot; ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Codron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bricas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paule Moustier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Françoise Jarrige</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de l'Economie Méridionale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 44 (176), pp.73-93</w:t>
+              <w:t xml:space="preserve">L'Echo - Centre d'affaires du MIN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 150, pp.58-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02694378v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02697861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le marché du plantain au Cameroun, des dynamiques de l'offre au fonctionnement du système de commercialisation</w:t>
+                <w:t xml:space="preserve">La restructuration des coopératives vinicoles en Languedoc-Roussillon : du modèle communal à la diversité des adaptations actuelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Touzard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Kamajou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean Chataigner</w:t>
+                <w:t xml:space="preserve">Françoise Jarrige</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fruits</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 51, pp.83-98</w:t>
+              <w:t xml:space="preserve">Revue de l'Economie Méridionale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 44 (176), pp.73-93</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cirad-00944832v1</w:t>
+                <w:t xml:space="preserve">hal-02694378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les systèmes de production du plantain et les perspectives d'intensification dans le sud-ouest du Cameroun</w:t>
+                <w:t xml:space="preserve">Le marché du plantain au Cameroun, des dynamiques de l'offre au fonctionnement du système de commercialisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Kamajou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Chataigner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fruits</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 51, pp.83-98</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cirad-00944832v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les systèmes de production du plantain et les perspectives d'intensification dans le sud-ouest du Cameroun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Temple</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Genettais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Ganry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Chataigner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fruits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 1993, 48 (2), pp.119-123</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cirad-00944841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8177,780 +8294,780 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verrous et leviers institutionnels de réduction de pesticides. Quelles perspectives pour l'agroécologie dans l'agriculture tropicale : Éclairage par l'Afrique de l'Ouest et du Centre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Di Roberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Brunelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard de la Paix Bayiha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. Congrès de l'AFEP - Capitalismes, savoirs et représentations économiques à l'épreuve des reconfigurations Nords/Suds ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Bordeaux, France. 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05246202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trajectoires d'innovations sur les bioproduits à base de micro-organismes une contextualisation par l'agriculture tropicale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Félix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Goulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International Bioeco - Towards an Ecological Bioeconomy: Interrogating Concepts and Practices from the Human and Social Sciences (BIOECO2 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Reims Champagne-Ardenne, Jun 2025, Reims, France. pp.166-168</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05246203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What do agricultural advisors need from a decision support tool to drive agroecological transitions? The case of Ntui Living Lab, Cameroon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatriz Herrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Spiegelsberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hycenth Tim Ndah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Mandah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alvine Tchouga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Seminar on Extension and Education (ESEE 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CETRAD; UTAD, Jun 2025, Vila Real, Portugal. pp.277-284</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05482919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verrous institutionnels à la réduction des pesticides dans les agricultures tropicales : effets des politiques de soutien sur la transition agroécologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Di Roberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Brunelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Tchiofouo Yemelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum innovation 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RRI, Oct 2025, Paris, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05346852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des loranthacées sur la prolifération des agents vecteurs de zoonoses dans les plantations d'hévéa de la région du Sud Cameroun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle M. Bell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques B. Ngotta Biyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Joël Fofiri Nzossie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fête de la science IRD Cameroun</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Ma'an, Cameroun. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05431896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agroecology living lab for sustainable cocoa production in Cameroon: Investigating multistakeholder collaboration against Agency and Stakeholder theories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Precillia Ijang Tata Ngome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwladys Mabah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Manguele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fritz Austin Munu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Madou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Forum on Agroecosystem Living Labs (IFALL 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2025, Bordeaux, France. 3 p</w:t>
+              <w:t xml:space="preserve">, INRAE; AAFC, Oct 2025, Bordeaux, France. 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05478693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Endémicité de la salmonellose et stratégies locales de prévention One Health dans le district de santé de Kribi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscille C. Fokam Maaku Teubo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8979,155 +9096,155 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fête de la science IRD Cameroun</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRD, May 2025, Ma'an, Cameroun. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05455388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Action collective et prévention des crises sanitaires : une contextualisation empirique et méthodologique sur les maladies zoonotiques liées aux moustiques au Cameroun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Brice Talla Sadeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Congrès de l’AFEP : Face aux crises, des planifications sont-elles possibles ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFEP, Jul 2024, Montpellier, France. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05182643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building the concept of meso : What can we learn about the role of intermediary actors for agroecological transition using functional analysis ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawalyath Soule Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9156,342 +9273,342 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seminar "Meso approaches to agro-ecological transition"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Montpellier, France. 1 diaporama (15 vues)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05182009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovaciones de bioproductos basados en microorganismos para la reducción de plaguicidas: potencialidades y riesgos en la agricultura tropical</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Félix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Goulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Convención Internacional Agrodesarrollo 2024 “Desarrollo agrícola sostenible, un paso hacia la seguridad alimentaria”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Varadero, Cuba. pp.524-529</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05182604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustainable competitiveness of the cocoa sector in Ecuador: issues of integrated socio-ecological governance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Avadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinicio Salgado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Cocoa Research (ISCR 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Montpellier, France. 6 p., </w:t>
             </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.10211405⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05181824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What are the specificities of agricultural innovation systems in the South: an approach based on innovation support services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syndhia Mathé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Audouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Toillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9510,73 +9627,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26. European Seminar on Extension and Education (ESEE 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE, Jul 2023, Toulouse, France. pp.410-416</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05180994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional dynamics to strengthen an agroecological technological innovation: the case of seedlings from stem fragments (PIF) plantain propagation technology in Cameroon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawalyath Soule Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9585,733 +9702,733 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syndhia Mathe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moïse Kwa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31. International Horticultural Congress (IHC2022): International Symposium on Water: a Worldwide Challenge for Horticulture!</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISHS, Aug 2022, Angers, France. pp.111-118, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17660/ActaHortic.2023.1380.14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05181245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissemination process of new seed variety in Senegal: analysis of the interactions of the actors of the millet and sorghum sectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheikh Tidiane Diouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndeye Fatou Faye Mane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sorghum in the 21st Century, Global Sorghum Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CIRAD; Kansas State University; Sorghum International Development; IRD; CERAAS, Jun 2023, Montpellier, France. pp.123</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05181958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche intégrée de la santé en lien avec la santé publique dans une institution de recherche agronomique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Renforcement des capacités à innover par une démarche d'apprentissage collectif dans les filières cacao et café en Haïti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Fritzner Amazan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Clémentine Allinne</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédique Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leïla Bagny-Beilhe</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evens Emmanuel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">One Health Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PNPLZER, Nov 2023, Yaoundé, Cameroun. 1 p</w:t>
+              <w:t xml:space="preserve">XXXVIIIèmes Journées du développement de l’Association Tiers-Monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Tiers-Monde, May 2023, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05181358v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04673261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Institutional governance of varietal innovations in the plantain value chain in Côte d'Ivoire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Approche intégrée de la santé en lien avec la santé publique dans une institution de recherche agronomique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Temple</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euphrasie Angbo-Kouakou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Temple</w:t>
+                <w:t xml:space="preserve">Clémentine Allinne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Assemien</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Leïla Bagny-Beilhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Binot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31. International Horticultural Congress (IHC2022): International Symposium on Water: a Worldwide Challenge for Horticulture!</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">One Health Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PNPLZER, Nov 2023, Yaoundé, Cameroun. 1 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05181324v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05181358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renforcement des capacités à innover par une démarche d'apprentissage collectif dans les filières cacao et café en Haïti</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Fritzner Amazan</w:t>
+                <w:t xml:space="preserve">Institutional governance of varietal innovations in the plantain value chain in Côte d'Ivoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Euphrasie Angbo-Kouakou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Evens Emmanuel</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Assemien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXVIIIèmes Journées du développement de l’Association Tiers-Monde</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">31. International Horticultural Congress (IHC2022): International Symposium on Water: a Worldwide Challenge for Horticulture!</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISHS, Aug 2022, Angers, France. pp.63-74, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2023.1380.8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04673261v1</w:t>
+                <w:t xml:space="preserve">hal-05181324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovations basées sur le microbiote, micro-organismes pour la santé des écosystèmes dans l'Agriculture Tropicale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kouakou Romain Fossou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Euphrasie Angbo-Kouakou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ateliers-Forums : Processus d’innovations basés sur le microbiote et les micro-organismes pour la santé des écosystèmes en Côte d’Ivoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Yamoussoukro, Côte d’Ivoire. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05180769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Institutional Governance of biomass in relation to global health among farmers in Madagascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onjaherilanto Rakotovao Razanakoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Scientific Conference Economic Science For Rural Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Latvia University of Life Sciences and Technologies, May 2023, Jelgava, Latvia. pp.485-494, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.22616/ESRD.2023.57.048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05181191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émergence de la durabilité dans les cadres méthodologiques d'analyse des filières : enjeux pour les technologies biosourcées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10340,617 +10457,617 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Printemps de l’innovation du Réseau de Recherche sur l’Innovation (RRI) - Innovations et filières de production biosourcées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RRI, Mar 2022, Béthune, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05179080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réseaux d'acteurs et appropriation des nouvelles variétés de sorgho et mil au Burkina Faso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex-Fabrice Zongo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eveline Sawadogo Compaore Mfw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omer Combary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Journées de Recherche en Sciences Sociales (JRSS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFER; INRAE; CIRAD, Dec 2022, Clermont-Ferrand, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05180181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional analysis to strengthen an agricultural innovation process: the case of seedlings from stem fragments (PIF) plantain propagation technology in Cameroon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawalyath Soule Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moïse Kwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syndhia Mathe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31. International Horticultural Congress (IHC2022): International Symposium on Water: a Worldwide Challenge for Horticulture!</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISHS, Aug 2022, Angers, France. 31 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05179582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The &amp;quot;One Health&amp;quot; concept to support cocoa agroforestry in Cameroon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard de la Paix Bayiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. World Congress on Agroforestry WCA 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Québec, Canada. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05179620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New challenges for innovation support services to improve cocoa quality and sustainability in Cameroun</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Supporting agricultural and agri-food innovations for staple food production in Cameroon: Pluralism of organizations, duplicity and discontinuity of services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Kamga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Hansel Fongang Fouepe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syndhia Mathé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Martial Sonfack</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Crestin-Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. European IFSA Symposium (IFSA 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, IFSA, Apr 2022, Evora, Portugal. pp.8-21</w:t>
+              <w:t xml:space="preserve">, IFSA, Apr 2022, Evora, Portugal. pp.23-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05179133v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05179137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supporting agricultural and agri-food innovations for staple food production in Cameroon: Pluralism of organizations, duplicity and discontinuity of services</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rodrigue Kamga</w:t>
+                <w:t xml:space="preserve">New challenges for innovation support services to improve cocoa quality and sustainability in Cameroun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syndhia Mathé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hansel Fongang Fouepe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sarah Crestin-Billet</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Sonfack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Abega Ndjana</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. European IFSA Symposium (IFSA 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, IFSA, Apr 2022, Evora, Portugal. pp.23-41</w:t>
+              <w:t xml:space="preserve">, IFSA, Apr 2022, Evora, Portugal. pp.8-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05179137v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05179133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Université Africaine et innovation dans la responsabilité sociétale : retour d'une expérience de recherche responsable à Douala (Cameroun)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Meva'a Abomo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10979,73 +11096,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Innovation 2021 - Réseau Recherche Innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RRI, Jun 2021, s.l., France. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05177306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Point d’étape et réflexion sur l’avancement des recherches en SHS sur les « pesticides » dans le contexte académique français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ève Bureau-Point</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11061,682 +11178,682 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Journées d’étude du réseau SHS-Pesticides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Eve Bureau-Point; Carole Barthélémy; Centre Norbert Elias (CNE); Institut de recherche interdisciplinaire sur les enjeux sociaux (IRIS); Alexis Aulagnier; Frédéric Goulet; Mounia El Kotni; Moritz Hunsmann; Nathalie Jas; Ludovic Temple; Centre d'étude des mouvements sociaux (CEMS), May 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03494614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La recherche en sciences humaines et sociales sur l'objet pesticides dans le cadre académique français : état des lieux et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Bureau-Point</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’étude du groupe SHS-Pesticides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupe SHS-Pesticides, May 2021, Paris, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05177700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reviving perspectives on innovation in agriculture and food systems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Goulet</w:t>
+                <w:t xml:space="preserve">Evaluation de la performance de l'agriculture naturelle dans la région du Centre au Cameroun par la méthode d'élicitation du jugement d'experts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard de la Paix Bayiha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Makowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syndhia Mathé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Kobou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spring of Innovation 2019 : Agro-innovation, Food quality and Safety</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, RNI, Mar 2019, Athènes, Greece. 2 p</w:t>
+              <w:t xml:space="preserve">13. Journées de recherches en sciences sociales (JRSS 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Bordeaux, France. pp.1-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05173783v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05174762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de la performance de l'agriculture naturelle dans la région du Centre au Cameroun par la méthode d'élicitation du jugement d'experts</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Georges Kobou</w:t>
+                <w:t xml:space="preserve">Role of innovation system in coffee agroforestry system to adapt to climate change in Kenyan coffee and dairy sectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kinfe Asayehegn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Iglesias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Journées de recherches en sciences sociales (JRSS 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Bordeaux, France. pp.1-33</w:t>
+              <w:t xml:space="preserve">World Congress on Agroforestry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CIRAD; INRA; World Agroforestry; Agropolis International; MUSE, May 2019, Montpellier, France. pp.443</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05174762v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05174014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of innovation system in coffee agroforestry system to adapt to climate change in Kenyan coffee and dairy sectors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kinfe Asayehegn</w:t>
+                <w:t xml:space="preserve">Reviving perspectives on innovation in agriculture and food systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuna Chiffoleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Goulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ana Iglesias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Congress on Agroforestry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CIRAD; INRA; World Agroforestry; Agropolis International; MUSE, May 2019, Montpellier, France. pp.443</w:t>
+              <w:t xml:space="preserve">Spring of Innovation 2019 : Agro-innovation, Food quality and Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RNI, Mar 2019, Athènes, Greece. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05174014v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05173783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovation and transition in agriculture: how dairy farming is emerging in the coffee agroforestry systems of Kenya</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kinfe Asayehegn Gebreeyesus</w:t>
+                <w:t xml:space="preserve">Evaluation de la contribution de l'agriculture naturelle à la sécurité alimentaire au Cameroun par l'élicitation probabiliste du jugement d'experts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard de La Paix Bayiha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Makowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syndhia Mathe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Kobou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jack R. Harlan International Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IRD; Bioversity International; Agropolis International; CIRAD; Montpellier SupAgro; Université de Montpellier; INRA, Jun 2019, Montpellier, France. pp.148</w:t>
+              <w:t xml:space="preserve">5. Conférence Ouest Africaine sur l'agriculture biologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Accra, Ghana</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05174903v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02869385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de la contribution de l'agriculture naturelle à la sécurité alimentaire au Cameroun par l'élicitation probabiliste du jugement d'experts</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Georges Kobou</w:t>
+                <w:t xml:space="preserve">Innovation and transition in agriculture: how dairy farming is emerging in the coffee agroforestry systems of Kenya</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kinfe Asayehegn Gebreeyesus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Conférence Ouest Africaine sur l'agriculture biologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Accra, Ghana</w:t>
+              <w:t xml:space="preserve">Jack R. Harlan International Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRD; Bioversity International; Agropolis International; CIRAD; Montpellier SupAgro; Université de Montpellier; INRA, Jun 2019, Montpellier, France. pp.148</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02869385v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05174903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Failure of the linear model of innovation vs success for an agro-ecological innovation : the adoption of the &amp;quot;Minisett technology&amp;quot; in the yams industry in Haiti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11752,87 +11869,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international Innovations et entrepreneuriat dans le développement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de Recherche en Gestion et en Economie du Développement (CREGED). Port-au-Prince, HTI., Jun 2016, Port-au-Prince, Haïti. pp.17 vues</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02793198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité des trajectoires vers l'agriculture biologique dans les pays en développement: Le cas du Cameroun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard de La Paix Bayiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syndhia Mathe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11847,73 +11964,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème journées de recherche en sciences sociales (IESIEG),</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02072372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gouvernance systémique de l’innovation en agriculture pour la sécurité alimentaire en Afrique et dans les Caraïbes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11968,73 +12085,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Conference of African research on agriculture, food and nutrition. AGRAR 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau Analyse des Facteurs d'Offres vivrières, de mise en marché et de diversification (AFOMDnet)., Jun 2013, Yamoussoukro, Côte d’Ivoire. pp.20 vues</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01506334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gouvernance systémique de l'innovation en agriculture pour la sécurisation alimentaire des pays en développement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12089,73 +12206,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Congresso Internacional Sistemas Agroalimentares Localizados : Os SIAL face às oportunidades e aos desafios do novo contexto global</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Florianópolis, Brésil. non paginé</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01506223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le système d’innovation dans la littérature sur l’agriculture et l’agroalimentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12197,2620 +12314,2620 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">École d’été 2012 Réseau de Recherche sur l'Innovation : Les nouvelles dimensions des systèmes sectoriels de l'innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Innovation et Développement dans l'Agriculture et l'Agro-alimentaire (0951).; Réseau de Recherche sur l'Innovation (RRI). Dunkerque, FRA., Aug 2012, Montpellier, France. 28 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02746126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GOVERNANCE OF TECHNOLOGICAL INNOVATION IN THE TROPICAL FRUIT COMMODITY CHAINS IN LATIN AMERICA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Montenegro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Quiros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ruales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISDA 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Montpellier, Francia. 15 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00521298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déterminants institutionnels de la diminution de pesticides dans la bananeraie antillaise : nécessité d'indicateurs d'évaluations partagés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie M. Houdart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Joubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La réduction des pesticides agricoles, enjeux, modalités et conséquences. Colloque SFER</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2010, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cirad-00952535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts de la croissance urbaine sur l'innovation dans les filières vivrières du Nord Cameroun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Fofiri Nzossie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Ndame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Ndjouenkeu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Savanes africaines en développement : innover pour durer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Garoua, Cameroun. 15 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cirad-00472144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Croissance urbaine et innovations dans les filières vivrières : Cas du maïs et du niébé dans les savanes du Cameroun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Joël Fofiri Nzossié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph-Pierre Ndamé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Temple</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph-Pierre Ndamé</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Robert Ndjouenkeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Simeu Kamdem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2èmes journée de recherches en sciences sociales INRA SFER CIRAD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2008, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00407680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de l'urbanisation sur l'intensification des systèmes de production horticoles au Cameroun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules René Minkoua Nzie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Marquis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultures et développement urbain en Afrique de l'ouest et du centre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2005, Yaoundé, Cameroon. pp.110-127</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cirad-00950458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment valoriser les marchés tropicaux de proximité ? Acheter les fruits et légumes de mon voisin !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paule Moustier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Salon International de l'agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2009, Paris, France. pp.1-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00410948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecobilan énergétique des filières fruits et légumes Innovations méthodologiques en cours</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conditions d'émergence et de viabilité des organisations de producteurs dans la commercialisation des produits horticoles des pays du sud.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Denis Loeillet</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Emile Song Minyem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Sustainable Development Twenty Years on : New Theoretical Interpretations, Methodological Innovations, and Fields of Further Exploration,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, France</w:t>
+              <w:t xml:space="preserve">colloque SFER : Les entreprises coopératives agricoles, mutations et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cirad-00952764v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cirad-00946416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conditions d'émergence et de viabilité des organisations de producteurs dans la commercialisation des produits horticoles des pays du sud.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ecobilan énergétique des filières fruits et légumes Innovations méthodologiques en cours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Feschet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier David</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert de Bon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Loeillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">colloque SFER : Les entreprises coopératives agricoles, mutations et perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">International Conference on Sustainable Development Twenty Years on : New Theoretical Interpretations, Methodological Innovations, and Fields of Further Exploration,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cirad-00946416v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cirad-00952764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La production de plantain dans la zone périurbaine de Yaoundé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Efanden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moise Kwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Divine Foudjem Tita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque : Agricultures et développement urbain en Afrique de l’Ouest et du Centre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2005, Yaoundé, Cameroun</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02753836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de l’urbanisation sur l’intensification des systèmes de production horticoles au Cameroun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renée Minkoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Marquis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Null Dury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque : Agricultures et développement urbain en Afrique de l’Ouest et du Centre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2005, Yaoundé, Cameroun</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02755869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les légumes feuilles des pays tropicaux : diversité richesse économique et valeur santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Kahane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert de Bon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque : Agricultures et développement urbain en Afrique de l’Ouest et du Centre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2005, Yaoundé, Cameroun</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02756961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La production de plantain dans la zone périurbaine de Yaoundé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Efanden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moise Kwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Divine Foudjem-Tita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultures et développement urbain en afrique de l'ouest et du centre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2005, Yaoundé, Cameroon. pp.139-147</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cirad-00951298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Socioeconomic and institutional determiners of durable technological innovations in food-producing agriculture of Cameroun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moise Kwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achille Bikoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">. European Association of Agricultural Economists</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">106. EAAE Seminar : Pro-poor development in low income countries: Food, agriculture, trade, and environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Montpellier, France. 15 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02815489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A review of urban and peri-urban vegetable production in West Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaret W. Pasquini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Kouamé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27. International Horticultural Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Séoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02755480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Soufflet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Montaigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier "Concepts et méthodes en économie des filières", Montpellier, 16-19 octobre 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03074025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coordinations des opérateurs et intégration économique en Afrique Centrale : caractérisation du commerce transfrontalier des produits vivriers et horticoles au Camerou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séraphine Medjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain-Simplice Azeufouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Parrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence sous-régionale : Mondialisation et réduction de la pauvreté en Afrique centrale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Douala, Cameroun. 17 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02816555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partenariat en sélection participative sur bananiers plantains : l'expérience du Centre africain de recherches sur bananiers et plantains au Cameroun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Efanden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moise Kwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lescot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Partenaires pour construire des projets de sélection participative</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2005, Coutounou, Bénin. pp.153-173</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cirad-00951836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les coordinations sur le travail, un déterminant de la compétitivité des filières bananes dans les Antilles</w:t>
+                <w:t xml:space="preserve">Impact de l'urbanisation sur l'intensification des systèmes de production horticoles du centre Cameroun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renée Minkoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Null Dury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Marqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">. Centre de Coopération Internationale En Recherche Agronomique Pour Le Développement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium international INRA-PSDR : Territoires et enjeux du développement durable</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2005, Lyon, France. 20 p</w:t>
+              <w:t xml:space="preserve">Atelier : Agriculture et développement urbain en Afrique de l'Ouest et du Centre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2005, Yaoundé, Cameroun. 18 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02826797v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02829275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de l'urbanisation sur l'intensification des systèmes de production horticoles du centre Cameroun</w:t>
+                <w:t xml:space="preserve">Les coordinations sur le travail, un déterminant de la compétitivité des filières bananes dans les Antilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">. Psdr. Programme Pour Et Sur Le Développement Régionalgrenoble</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier : Agriculture et développement urbain en Afrique de l'Ouest et du Centre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2005, Yaoundé, Cameroun. 18 p</w:t>
+              <w:t xml:space="preserve">Symposium international INRA-PSDR : Territoires et enjeux du développement durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, Lyon, France. 20 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02829275v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02826797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversification of peri-urban small farms toward fruit production in Yaoundé (Cameroon). Consequences for the development process and research.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Null Dury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jardin planetaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, Chambery, France. pp.531-535</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00148318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La diversification fruitière des exploitations péri-urbaines dans la région de Yaoundé, quelles conséquences pour l'orientation de la recherche développement ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium International "Jardin Plantaire 99" Savoie Technoloc, Prospective 2100</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1999, Chambery, France. pp-531-535</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cirad-00948368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gestion de la fertilité dans les systèmes de culture du bananier-plantain dans le sud-ouest du Cameroun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Achard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire : Fertilité du milieu et stratégies paysannes sous les tropiques humides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 1995, Montpellier, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02845718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La dynamique d'approvisionnement en bananes plantain de la ville de Douala : essai d'une démarche pour une recherche en économie du changement technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Groupe de travail : Avenir des zones tropicales humides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, Paris, France. 15 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02843478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agricultural price policy and export and food production in Cameroon : a farming systems analysis of pricing policies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Heidhues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Kamajou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Chataigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Griffon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fadani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium international</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 1994, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02775244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le marché de la banane plantain au Cameroun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Chataigner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. International symposium on horticultural economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1992, Montpellier, France. Non paginé / 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02852818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14820,280 +14937,280 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-managing the agriculture-biodiversity-health nexus in LMI countries: Can a (renewed) one health approach help?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel de Garine-Wichatitsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Figuié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Allinne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Bagny-Beilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. World One Health Congress (WOHC 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Cape Town, South Africa. s.n., 3 p., 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05182642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The quest for quality of Ecuadorian cocoa: certification and traceability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Daniel Avadi Tapia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinicio Salgado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Cocoa Research (ISCR 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Montpellier, France. ICCO; CIRAD, pp.336-337, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05179934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance of agricultural innovation support services: the case of cocoa agroforestry in savannah in Cameroon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawalyath Soule Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15102,106 +15219,106 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syndhia Mathe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genowefa Blundo Canto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Cocoa Research (ISCR 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Montpellier, France. ICCO; CIRAD, 1 p., 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05179956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovation and Transition in Agriculture: How dairy farming is emerging in the coffee agroforestry systems of Kenya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinfe Asayehegn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15234,379 +15351,379 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dupraz Christian (ed.); Gosme Marie (ed.); Lawson Gerry (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Congress on Agroforestry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Montpellier, France. CIRAD; INRA, pp.609, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05174041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réseau paysan de sélection participative du riz pluvial à Madagascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanilo Ny Aina Ramanitrinizaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ravonantenaina Rhodia Rabekijana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Rakotomalala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ramantsoanirina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier Diversité et renforcement des dispositifs d'accompagnement des producteurs ruraux à Madagascar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Antananarivo, Madagascar. SPAD, 1 p., 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05174756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adoption d'innovations sur le riz au Cameroun : Le rôle de l'Institut de Recherche Agricole pour le Développement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hansel Fongang Fouepe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zobel Pane Pagui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual conference of Cameroon Biosciences Society (CBS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Maroua, Cameroun. CBS, 1 poster, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05174470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovations agro écologiques en Martinique : freins et leviers organisationnels, institutionnels, techniques et économiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Crance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Minatchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque national DinABio : Les recherches en agriculture biologique : de l’étude des verrous techniques à la conception de modèles de développement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Montpellier, France. 1 p., 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02822992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15616,952 +15733,952 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'économie institutionnelle de l'innovation variétale du sorgho et du mil au Burkina Faso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coury Alex-Fabrice Zongo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eveline M.F.W. Compaoré Sawadogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omer S. Combary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan, 184 p., 2025, Harmattan Bukina Faso, 978-2-336-55914-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId423" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05380765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'innovation responsable pour la revue Innovations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Debref</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gallaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Temri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De Boeck Supérieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2 (59), 280 p., 2019, Innovations (Paris), ISSN 1267-4982, 978-2-8073-9279-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02558613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le bananier plantain. Enjeux socio-économiques et techniques, expériences en Afrique intertropicale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moïse Kwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ed. Quae; CTA, 199 p., 2019, Agricultures tropicales en poche, 978-2-7592-2679-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.35690/978-2-7592-2680-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05173897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovation and development in agricultural and food systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuna Chiffoleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Goulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Touzard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, non paginé, 2018, Synthèses (Quae), 978-2-7592-2960-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02789888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovation et développement dans les systèmes agricoles et alimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuna Chiffoleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Goulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Touzard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 259 p., 2018, Synthèses (Quae), 978-2-7592-2812-6 978-2-7592-2813-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02791690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovating with rural stakeholders in the developing world: action research in partnership</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gasselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Triomphe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Hocde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CTA LM Publishers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 224 p., 2014, 978-94-6022-345-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId435" w:history="1">
-              <w:r>
-[...33 lines deleted...]
-            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02799601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innover avec les acteurs du monde rural : la recherche-action en partenariat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gasselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Triomphe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Hocde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">G. Faure; P. Gasselin; B. Triomphe. Editions Quae CTA Les Presses Agronomiques de Gembloux, 224 p., 2010, Agricultures Tropicales en Poche, 978-2-7592-0607-0 978-92-9081-428-3 978-2-87016-095-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02823562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agricultures et Développement urbain en Afrique Subsaharienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Parrot L., Aboubakar N., Temple L., Assogba-Komlan F., kahane R., BaDiao M., Havard M. L'Harmattan, pp.264, 2008, Ethique Economique, François Régis Mathieu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00292619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Instabilité du prix des produits vivriers et sécurité alimentaire urbaine au Cameroun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CIRAD, 22 p., 2004, 2-87614-575-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02827414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16571,387 +16688,387 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovations agroécologiques, sécurité alimentaire et nutritionnelle pour les petits agriculteurs : une mise en perspective Afrique-Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Malézieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Pourias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thomas Alban (ed.); Alpha Arlène (ed.); Barczak Aleksandra (ed.); Zakhia-Rozis Nadine (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Durabilité des systèmes pour la sécurité alimentaire. Combiner les approches locales et globales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ed. Quae, pp.109-122, 2024, Synthèses / Ed. Quae, 978-2-7592-3852-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05181588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovation et transition agroécologique. Une recherche-action dans l'agriculture haïtienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Fritzner Amazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédique Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evens Emmanuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fort Fatiha (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systèmes alimentaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 9, Classiques Garnier, pp.301-315, 2024, Systèmes alimentaires, 978-2-406-17650-3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-17650-3.p.0301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05182538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agroécologie et sécurité alimentaire : pour un mariage forcé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Sourisseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Uzunidis Dimitri (ed.); Adatto Laurent (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Catastrophes majeures au XXIe siècle : Santé, environnement, alimentation, guerre. Chroniques d'alerte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le Manuscrit, pp.197-203, 2023, 978-2-304-05419-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05180050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the sectoral cocoa innovation system in Cameroon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syndhia Mathe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16984,1060 +17101,1060 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Casadella Vanessa (ed.); Uzunidis Dimitri (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agri-innovations and development challenges. Engineering, value chains and socio-economic models</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 8, ISTE; John Wiley, pp.79-96, 2023, Innovation, Entrepreneurship, Management Series, Innovation in Engineering and Technology Set, 978-1-78630-915-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05181190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communities of Practice in Crop Diversity Management: From Data to Collaborative Governance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sélim Louafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Jankowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Barnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hugh F. Williamson; Sabina Leonelli. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Towards Responsible Plant Data Linkage: Data Challenges for Agricultural Research and Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer Nature</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.273-288, 2023, 978-3-031-13275-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-13276-6_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03899384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agroecological innovations, food and nutrition security and food safety for small farmers: Africa-Europe perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Malézieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Pourias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thomas Alban (ed.); Alpha Arlène (ed.); Barczak Aleksandra (ed.); Zakhia-Rozis Nadine (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainable food systems for food security. Need for combination of local and global approaches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ed. Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.99-112, 2022, Synthèses / Ed. Quae, 978-2-7592-3575-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05179322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Édition du génome et amélioration des plantes : l'émergence d'une technologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Glaszmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Ahmadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Frédéric Goulet; Patrick Caron; Bernard Hubert; Pierre-Benoit Joly. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences, techniques et agricultures. Gouverner pour transformer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses des Mines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.243-248, 2022, Sciences sociales, 978-2-35671-845-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05179149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agriculture – Agricultural and food innovations and agro-ecological transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Uzunidis Dimitri (ed.); Kasmi Fedoua (ed.); Adatto Laurent (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovation economics, engineering and management handbook 1: main themes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE; Wiley, pp.47-53, 2021, Innovation, entrepreneurship and management series, 978-1-78630-456-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781119832492.ch3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05177742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les politiques d’innovation : un levier potentiel de développement des économies du Sud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Casadella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bouacida, Rédha Younes; Haudeville, Bernard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations au Sud : enjeux pour le développement et exemples sectoriels (Maghreb)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Labo ECOFIMA, pp.73-97, 2020, 978-9931-9590-3-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03820552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usages et calculs ﻿des coûts de production pour innover</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kwa Moise (ed.); Temple Ludovic (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le bananier plantain. Enjeux socio-économiques et techniques, expériences en Afrique intertropicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ed. Quae; CTA, pp.169-176, 2019, Agricultures tropicales en poche, 978-2-7592-2679-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05173966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluación de los sistemas de innovación agropecuaria para el diseño de políticas públicas: una revisión de la literatura</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">Goulet Frédéric (ed.); Le Coq Jean-François (ed.); Sotomayor Octavio (ed.). </w:t>
+                <w:t xml:space="preserve">Importance des bananiers et des plantains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moïse Kwa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Temple</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Kwa Moise (ed.); Temple Ludovic (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sistemas y políticas de innovación para el sector agropecuario en América Latina</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, E-papers, pp.23-56, 2019, 978-85-7650-598-3</w:t>
+              <w:t xml:space="preserve">Le bananier plantain. Enjeux socio-économiques et techniques, expériences en Afrique intertropicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ed. Quae; CTA, pp.13-17, 2019, Agricultures tropicales en poche, 978-2-7592-2679-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05174349v1</w:t>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05173962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance des bananiers et des plantains</w:t>
-[...32 lines deleted...]
-              <w:t xml:space="preserve">Kwa Moise (ed.); Temple Ludovic (ed.). </w:t>
+                <w:t xml:space="preserve">Evaluación de los sistemas de innovación agropecuaria para el diseño de políticas públicas: una revisión de la literatura</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Toillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Audouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syndhia Mathe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Triomphe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Goulet Frédéric (ed.); Le Coq Jean-François (ed.); Sotomayor Octavio (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le bananier plantain. Enjeux socio-économiques et techniques, expériences en Afrique intertropicale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ed. Quae; CTA, pp.13-17, 2019, Agricultures tropicales en poche, 978-2-7592-2679-5</w:t>
+              <w:t xml:space="preserve">Sistemas y políticas de innovación para el sector agropecuario en América Latina</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, E-papers, pp.23-56, 2019, 978-85-7650-598-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05173962v1</w:t>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05174349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovations dans ﻿les systèmes de culture et de production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moïse Kwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kwa Moise (ed.); Temple Ludovic (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le bananier plantain. Enjeux socio-économiques et techniques, expériences en Afrique intertropicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ed. Quae; CTA, pp.79-101, 2019, Agricultures tropicales en poche, 978-2-7592-2679-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05173964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing impacts of agricultural research for development in countries of the South</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Dabat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18063,830 +18180,830 @@
                 <w:t xml:space="preserve">Guy Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Arvanitis Rigas (ed.); O'Brien David (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The transformation of research in the South. Policies and outcomes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions des archives contemporaines; IRD, pp.111-114, 2019, 978-2-8130-0303-4 ; 978-2-7099-2800-7. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17184/eac.2081⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId473" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05174469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La filière de la banane plantain : du marché aux usages alimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moïse Kwa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kwa Moise (ed.); Temple Ludovic (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le bananier plantain. Enjeux socio-économiques et techniques, expériences en Afrique intertropicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ed. Quae; CTA, pp.19-42, 2019, Agricultures tropicales en poche, 978-2-7592-2679-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05173963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A history of innovation and its uses in agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuna Chiffoleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Touzard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovation and development in agricultural and food systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Non paginé, 2018, Synthèses (Quae), 978-2-7592-2960-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02787697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction : renouveler les regards sur l’innovation dans les systèmes agricoles et alimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuna Chiffoleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Goulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Touzard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovation et développement dans les systèmes agricoles et alimentaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 259 p., 2018, Synthèses (Quae), 978-2-7592-2812-6 978-2-7592-2813-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02790772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une histoire de l’innovation et de ses usages dans l’agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuna Chiffoleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Touzard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovation et développement dans les systèmes agricoles et alimentaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 259 p., 2018, Synthèses (Quae), 978-2-7592-2812-6 978-2-7592-2813-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02790635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction: reviving perspectives on innovation in agriculture and food systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuna Chiffoleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Goulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Touzard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovation and development in agricultural and food systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Non paginé, 2018, Synthèses (Quae), 978-2-7592-2960-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02786977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Institutionnel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Entrepreneur et développement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Casadella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Tiran (André); Uzunidis (Dimitri). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dictionnaire économique de l'entrepreneur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 11, Classiques GARNIER, 374 p., 2017, Bibliothèque de l'Economiste, 978-2-406-06463-3</w:t>
+              <w:t xml:space="preserve">Dictionnaire économique de l’entrepreneur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, 2017, Bibliothèque de l'économiste</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01603093v1</w:t>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03820576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entrepreneur et développement</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Institutionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuna Chiffoleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dictionnaire économique de l’entrepreneur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Classiques Garnier, 2017, Bibliothèque de l'économiste</w:t>
+              <w:t xml:space="preserve">Dictionnaire économique de l'entrepreneur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 11, Classiques GARNIER, 374 p., 2017, Bibliothèque de l'Economiste, 978-2-406-06463-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03820576v1</w:t>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les conditions socio-économiques de l’innovation agro-écologique pour la sécurisation alimentaire dans les jardins agroforestiers en Haïti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -18918,363 +19035,363 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Daméus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations locales et développement durable en Haïti</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Université d'Etat d'Haïti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 422 p., 2014, 978-99935-57-81-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01506348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relever les défis du futur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bonnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sourisseau Jean-Michel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultures familiales et mondes à venir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éd. Quae, pp.161-163, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03056953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La caractérisation des résultats de la recherche-action en partenariat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Casabianca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kwa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innover avec les acteurs du monde rural : la recherche-action en partenariat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae CTA Les Presses Agronomiques de Gembloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Agricultures Tropicales en Poche, 978-2-7592-0607-0 978-92-9081-428-3 978-2-87016-095-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02817613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversification des exploitations cacaoyères au Cameroun et contours de la demande d’innovation technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renée Minkoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Exploitations agricoles familiales africaines : enjeux, caractéristiques et éléments de gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Quae, 2007, 978-2-7592-0068-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02816484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19284,214 +19401,214 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verrous et leviers institutionnels de réduction de pesticides dans l'agriculture tropicale. Un éclairage par l'Afrique de l'Ouest et du Centre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Di Roberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Brunelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard de La Paix Bayiha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18167/agritrop/00839⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04969534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’agriculture biologique en Afrique : un levier d’innovations pour le développement agricole</w:t>
+                <w:t xml:space="preserve">Organic agriculture in Africa: a source of innovation for agricultural development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert de Bon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Malézieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Bendjebbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19503,113 +19620,113 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Fouilleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01971768v1</w:t>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01971777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic agriculture in Africa: a source of innovation for agricultural development</w:t>
+                <w:t xml:space="preserve">L’agriculture biologique en Afrique : un levier d’innovations pour le développement agricole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert de Bon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Malézieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Bendjebbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19621,227 +19738,227 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Fouilleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01971777v1</w:t>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01971768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un déterminant de l'innovation technique en agriculture : les coordinations sur le travail dans la production bananière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bakry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Joubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cirad-00363491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Instabilité du prix des produits vivriers et sécurité alimentaire urbaine au Cameroun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Null Dury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00139650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19851,288 +19968,288 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un déterminant de l’innovation technique en agriculture : les coordinations sur le travail dans la production bananière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bakry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Joubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02818713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution méthodologique à l'évaluation économique d'itinéraires techniques en agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cirad-00944845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La restructuration des coopératives vinicoles en Languedoc : grille d'analyse stratégique pour une démarche prospective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Touzard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Jarrige</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02834468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20142,843 +20259,843 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microorganism-Based Innovation Process: Agricultural Bio-Inputs in Cambodia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorith Hou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Ducrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sammang Nguon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linna Gnang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CIRAD. 2024, 53 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId502" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04972212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des coûts cachés d'usage de pesticides par les bases de connaissances mobilisables au Cameroun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard de la Paix Bayiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Brunelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CIRAD. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04947858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation macro-institutionnelle des verrous et leviers à la réduction d'usages des pesticides au Cameroun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard de La Paix Bayiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Brunelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Precillia I Tata Ngome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Initiative PRETAG (Pesticide Reduction for Tropical Agricultures). 2024, 100 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04515692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilan et Analyse du mandat 2019-2022 du Comité Scientifique d’Orientation Recherche &amp; Innovation (CSO R&amp;I) du plan Ecophyto II+</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Reboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sibylle De-Tarlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Lequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bonato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bordin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ecophyto. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId510" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04047913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation exploratoire du système acteur d'innovations basées sur micro-organismes en Côte d'Ivoire- Rapport technique de mission santé des plantes et Pretag, 09 Juin 2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc-Erwan Traore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Euphrasie Angbo Kouakou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Avadí</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Fernandès Ce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CIRAD; INPHB. 2023, 42 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId516" w:history="1">
-              <w:r>
-[...58 lines deleted...]
-            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04519881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse d'études de cas sur l'évaluation d'impact de la recherche agronomique dans les pays du sud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophia Alami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Bienabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Temple</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId521" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cirad-00904862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'imparfaite transmission des prix mondiaux aux marchés agricoles d'Afrique Subsaharienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Meuriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène David-Benz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoul Salam Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rasolofo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] CIRAD. 2010, 97 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId524" w:history="1">
-              <w:r>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03078126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déterminants de l'instabilité des prix alimentaires au Cameroun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Meuriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -21017,248 +21134,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lançon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] CIRAD. 2009, 62 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03077029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification des flux transfrontaliers du Cameroun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Azeufouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Tsagué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séraphine Medjou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Temple</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId528" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cirad-00948344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification des flux transfrontaliers : étude des flux transfrontaliers de produits agricoles et horticoles sur les frontières sud du Cameroun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Parrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contrat] Phase I. SCAC. Service de Coopération et d'Action Culturelle, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02821757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21268,100 +21385,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les conditions du développement d'un marché vivrier : le cas de la banane plantain dans la zone forestière du Cameroun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Montpellier 1, 1995. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02847551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21371,105 +21488,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economie des changements techniques dans l'agriculture vivrière du sud : une contribution institutionnaliste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Economies et finances. Université Toulouse le Mirail - Toulouse II, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00946228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId533"/>
+      <w:footerReference w:type="default" r:id="rId535"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -21616,51 +21733,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464464v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonel Duarte Pla" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asley Noro&#241;a Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayami Fontes Marrero" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonel Duarte Naranjo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iv&#225;n Lenin Montejo Sierra" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05004567v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard de la Paix Bayiha" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Temple" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Precillia Ijang Tata Ngome" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2025010" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077752v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fritzner Amazan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dique Paul" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2025002" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346847v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscille C. Fokam Maaku Teubo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Meva'a Abomo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181471v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Dabat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Avadi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2024.1062" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243418v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17650-3.p.0301" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181104v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jo&#235;l Fofiri Nzossi&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2023018" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180379v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onjaherilanto Rakotovao Razanakoto" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Vom Brocke" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Trouche" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2023.0947" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181015v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kobou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syndhia Mathe" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJARGE.2023.133316" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181100v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanilo Ny Aina Ramanitrinizaka" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lolona Ramamonjisoa" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landiarimisa Ramanankaja" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ramanantsoanirina" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2023.1010" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181313v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawalyath Soule Adam" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genowefa Blundo Canto" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.12041" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180991v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;se Kwa" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.pr1.0147" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180056v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hansel Fongang Fouepe" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Sonfack" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Abega Ndjana" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2023.0917" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181325v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanitriniana Mamy Razafimahatratra" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179182v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Ambatta Nyoro" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2022.0843" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179170v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nesme" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03759423v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#200;ve Bureau-Point" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Aulagnier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia El Kotni" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Goulet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2022024" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179313v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Perret" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelle de Romemont" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ferre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2022.0844" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179350v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisy Razafinimpiasa" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lilia Rabeharisoa" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/2295-8010.2046" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027177v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.38765" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179710v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Nama Yikoa" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177149v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anny Lucr&#232;ce Nlend Nkott" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2021.120720" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177358v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syndhia Math&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2021.0694" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177558v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junior Bitsoumanou Nkounkou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2021025" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178904v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anny Lucr&#232;ce" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nlend Nkott" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ei.6798" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174767v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert de Bon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2020002" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174954v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kako Nubukpo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Alexandre" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2020.0515" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03820716v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Casadella" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2020.0508" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02561974v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Pulcherie Kondombo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Guillet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Kabor&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Sidib&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2019.102775" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174693v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Faure" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Devaux-Spatarakis" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Le Gu&#233;rroue" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/reseval/rvz036" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032056v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard de La Paix Bayiha" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-11062-0.p.0181" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619879v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Knierim" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Koutsouris" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hycenth Tim Ndah" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Audouin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.028.0145" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174745v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.7282" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097784v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2019003" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02157549v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chanteau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Borrell" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.059.0043" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618600v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Debref" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gallaud" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Temri" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.059.0005" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-01898358v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mal&#233;zieux" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bendjebbar" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Fouilleux" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/agritrop/00035" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622133v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Gaunand" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vall" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2018022" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623683v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landy Andriamampianina" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2018030" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973742v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Ren&#233; Minkoua Nzie" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Kamgnia Dia" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08722-9.p.0161" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-01898365v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/agritrop/00036" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601081v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Boyer" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2017.0113" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637205v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Touzard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moise Kwa" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Requier-Desjardins" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634813v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Triomphe" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.017.0117" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629716v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricot Scutt" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506290v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mignon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.043.0005" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631040v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.043.0013" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633303v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Briend" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Dam&#233;us" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01548420v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M. Houdart" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Maury" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599241v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maury" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644057v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2012.0577" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641944v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061977v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Meuriot" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Madi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802690v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lan&#231;on" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Palpacuer" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pach&#233;" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723558v2" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne David-Benz" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18167/agritrop/00016" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802701v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain B. Ngassam" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy B. Nkamleu" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408077v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Fernandes" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Crance" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Minatchi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne T&#226;che" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/4vz1-qs29" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455357v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Houdart" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267675v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lan&#231;on" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Montaigne" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Soufflet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666635v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384377v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Marquis" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Simon" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407415v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Cances" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407412v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marie" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bakry" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591637v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Cances" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656546v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Nkendah" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal B&#233;atrice Nzouessin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662659v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Fogain" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alassa Mouliom Pefoura" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680260v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Efanden" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kodjo Tomekp&#233;" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/fruits:2005023" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682791v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andriamparany Heritiana J. Rakotomalala" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lescot" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669635v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Moustier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870754v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00950150v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697861v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Codron" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bricas" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694378v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Jarrige" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00944832v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Kamajou" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Chataigner" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00944841v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Genettais" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Ganry" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246202v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Di Roberto" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Brunelle" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246203v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Mathieu" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. F&#233;lix" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Goulet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482919v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Herrera" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Spiegelsberger" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Mandah" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvine Tchouga" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346852v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tchiofouo Yemelo" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431896v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle M. Bell" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques B. Ngotta Biyon" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jo&#235;l Fofiri Nzossie" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478693v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Mabah" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Manguele" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fritz Austin Munu" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Madou" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455388v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182643v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Brice Talla Sadeu" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182009v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182604v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181824v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicio Salgado" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10211405" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180994v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Toillier" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181245v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1380.14" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181958v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Tidiane Diouf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndeye Fatou Faye Mane" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181358v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Abadie" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Allinne" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Bagny-Beilhe" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Binot" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181324v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euphrasie Angbo-Kouakou" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Assemien" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1380.8" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673261v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evens Emmanuel" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180769v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouakou Romain Fossou" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181191v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22616/ESRD.2023.57.048" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179080v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180181v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex-Fabrice Zongo" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eveline Sawadogo Compaore Mfw" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omer Combary" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179582v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179620v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179133v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179137v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Kamga" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Crestin-Billet" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177306v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494614v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177700v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Bureau-Point" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173783v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuna Chiffoleau" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174762v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174014v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinfe Asayehegn" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Iglesias" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174903v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinfe Asayehegn Gebreeyesus" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869385v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793198v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072372v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard de La Paix Bayiha" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506334v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506223v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746126v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521298v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Montenegro" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Quiros" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ruales" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00952535v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Bonin" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Joubert" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00472144v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fofiri Nzossie" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Ndame" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Ndjouenkeu" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407680v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph-Pierre Ndam&#233;" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Simeu Kamdem" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00950458v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dury" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410948v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00952764v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Feschet" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Loeillet" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00946416v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Emile Song Minyem" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier David" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753836v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divine Foudjem Tita" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755869v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e Minkoua" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Null Dury" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756961v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Kahane" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brat" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00951298v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divine Foudjem-Tita" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815489v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Bikoi" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. European Association of Agricultural Economists" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755480v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Levasseur" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret W. Pasquini" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kouam&#233;" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074025v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816555v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;raphine Medjou" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain-Simplice Azeufouet" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Parrot" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00951836v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826797v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marie" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Psdr. Programme Pour Et Sur Le D&#233;veloppement R&#233;gionalgrenoble" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829275v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Marqui" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Centre de Coop&#233;ration Internationale En Recherche Agronomique Pour Le D&#233;veloppement" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148318v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00948368v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845718v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Achard" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843478v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775244v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Heidhues" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kamajou" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chataigner" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Griffon" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fadani" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852818v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182642v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Garine-Wichatitsky" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Figui&#233;" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179934v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Daniel Avadi Tapia" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Andrade" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179956v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174041v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174756v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravonantenaina Rhodia Rabekijana" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Rakotomalala" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ramantsoanirina" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174470v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zobel Pane Pagui" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822992v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Crance" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Minatchi" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380765v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coury Alex-Fabrice Zongo" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eveline M.F.W. Compaor&#233; Sawadogo" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omer S. Combary" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558613v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/editeur.php?ID_EDITEUR=DBU" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173897v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-2680-1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789888v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1540/9782759229604/innovation-and-development-in-agricultural-and-food-systems" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791690v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r5282-innovation-et-developpement-dans-les-systemes-agricoles-et-alimentaires.html" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799601v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gasselin" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Hocde" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cirad.fr/actualites/toutes-les-actualites/articles/2014/ca-vient-de-sortir/innovating-with-rural-stakeholders-in-the-developing-world" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823562v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292619v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827414v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dury" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181588v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Gautier" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Aubry" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Pourias" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182538v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180050v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Sourisseau" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181190v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899384v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;lim Louafi" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thomas" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Jankowski" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Leclerc" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Barnaud" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://library.oapen.org/handle/20.500.12657/59373" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-13276-6_14" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179322v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/191/9782759235766/sustainable-food-systems-for-food-security" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179149v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Glaszmann" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Ahmadi" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Billot" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/sciences-techniques-et-agricultures" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177742v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119832492.ch3" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03820552v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173966v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174349v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173962v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173964v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174469v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Barret" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.2081" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173963v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787697v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790772v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790635v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786977v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603093v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03820576v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506348v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://factsreports.revues.org/2817" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056953v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonnal" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817613v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Casabianca" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kwa" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r1028-innover-avec-les-acteurs-du-monde-rural.html" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816484v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04969534v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18167/agritrop/00839" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971768v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Mal&#233;zieux" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971777v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00363491v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139650v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818713v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00944845v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834468v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04972212v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorith Hou" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Ducrot" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sammang Nguon" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linna Gnang" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04947858v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04515692v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Precillia I Tata Ngome" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047913v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Reboud" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle De-Tarl&#233;" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lequin" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonato" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bordin" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04519881v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c-Erwan Traore" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euphrasie Angbo Kouakou" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Avad&#237;" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Fernand&#232;s Ce" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00904862v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Alami" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bienabe" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078126v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Salam Diallo" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rasolofo" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077029v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00948344v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Azeufouet" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Tsagu&#233;" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821757v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02847551v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00946228v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464464v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonel Duarte Pla" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asley Noro&#241;a Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayami Fontes Marrero" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonel Duarte Naranjo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iv&#225;n Lenin Montejo Sierra" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077752v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fritzner Amazan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Temple" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dique Paul" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2025002" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05004567v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard de la Paix Bayiha" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Precillia Ijang Tata Ngome" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2025010" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346847v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscille C. Fokam Maaku Teubo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Meva'a Abomo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181471v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Dabat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Avadi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2024.1062" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243418v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17650-3.p.0301" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181104v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jo&#235;l Fofiri Nzossi&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2023018" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180379v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onjaherilanto Rakotovao Razanakoto" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Vom Brocke" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Trouche" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2023.0947" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181015v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kobou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syndhia Mathe" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJARGE.2023.133316" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181100v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanilo Ny Aina Ramanitrinizaka" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lolona Ramamonjisoa" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landiarimisa Ramanankaja" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ramanantsoanirina" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2023.1010" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180991v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawalyath Soule Adam" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;se Kwa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.pr1.0147" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181313v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genowefa Blundo Canto" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.12041" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180056v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hansel Fongang Fouepe" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Sonfack" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Abega Ndjana" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2023.0917" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181325v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanitriniana Mamy Razafimahatratra" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179182v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Ambatta Nyoro" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2022.0843" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179170v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nesme" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03759423v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#200;ve Bureau-Point" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Aulagnier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia El Kotni" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Goulet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2022024" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027177v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.38765" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179313v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Perret" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelle de Romemont" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ferre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2022.0844" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179350v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisy Razafinimpiasa" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lilia Rabeharisoa" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/2295-8010.2046" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179710v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Nama Yikoa" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177149v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anny Lucr&#232;ce Nlend Nkott" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2021.120720" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177358v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syndhia Math&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2021.0694" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178904v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anny Lucr&#232;ce" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nlend Nkott" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ei.6798" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177558v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junior Bitsoumanou Nkounkou" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2021025" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174767v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert de Bon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2020002" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03820716v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Casadella" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2020.0508" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174954v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kako Nubukpo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Alexandre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2020.0515" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02561974v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Pulcherie Kondombo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Guillet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Kabor&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Sidib&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2019.102775" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174693v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Faure" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Devaux-Spatarakis" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Le Gu&#233;rroue" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/reseval/rvz036" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032056v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard de La Paix Bayiha" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-11062-0.p.0181" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619879v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Knierim" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Koutsouris" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hycenth Tim Ndah" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Audouin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.028.0145" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174745v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.7282" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618600v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Debref" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gallaud" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Temri" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.059.0005" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02157549v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chanteau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Borrell" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.059.0043" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097784v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2019003" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-01898358v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mal&#233;zieux" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bendjebbar" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Fouilleux" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/agritrop/00035" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622133v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Gaunand" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vall" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2018022" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623683v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landy Andriamampianina" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2018030" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973742v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Ren&#233; Minkoua Nzie" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Kamgnia Dia" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08722-9.p.0161" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-01898365v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/agritrop/00036" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601081v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Boyer" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2017.0113" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637205v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Touzard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moise Kwa" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Requier-Desjardins" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634813v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Triomphe" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.017.0117" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506290v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mignon" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.043.0005" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629716v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricot Scutt" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631040v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.043.0013" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633303v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Briend" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Dam&#233;us" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01548420v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M. Houdart" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Maury" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599241v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maury" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644057v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2012.0577" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641944v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061977v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Meuriot" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Madi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585008v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lan&#231;on" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne David-Benz" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/agritrop/00054" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802690v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Palpacuer" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pach&#233;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723558v2" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18167/agritrop/00016" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455357v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Houdart" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408077v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Fernandes" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Crance" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Minatchi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne T&#226;che" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/4vz1-qs29" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802701v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain B. Ngassam" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy B. Nkamleu" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267675v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lan&#231;on" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Montaigne" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Soufflet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666635v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384377v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Marquis" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Simon" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407415v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Cances" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407412v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marie" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bakry" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591637v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Cances" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656546v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Nkendah" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal B&#233;atrice Nzouessin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662659v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Fogain" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alassa Mouliom Pefoura" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680260v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Efanden" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kodjo Tomekp&#233;" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/fruits:2005023" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682791v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andriamparany Heritiana J. Rakotomalala" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lescot" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669635v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Moustier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870754v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00950150v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697861v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Codron" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bricas" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694378v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Jarrige" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00944832v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Kamajou" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Chataigner" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00944841v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Genettais" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Ganry" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246202v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Di Roberto" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Brunelle" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246203v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Mathieu" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. F&#233;lix" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Goulet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482919v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Herrera" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Spiegelsberger" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Mandah" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvine Tchouga" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346852v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tchiofouo Yemelo" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431896v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle M. Bell" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques B. Ngotta Biyon" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jo&#235;l Fofiri Nzossie" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478693v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Mabah" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Manguele" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fritz Austin Munu" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Madou" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455388v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182643v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Brice Talla Sadeu" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182009v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182604v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181824v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicio Salgado" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10211405" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180994v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Toillier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181245v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1380.14" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181958v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Tidiane Diouf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndeye Fatou Faye Mane" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673261v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evens Emmanuel" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181358v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Abadie" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Allinne" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Bagny-Beilhe" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Binot" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181324v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euphrasie Angbo-Kouakou" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Assemien" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1380.8" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180769v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouakou Romain Fossou" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181191v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22616/ESRD.2023.57.048" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179080v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180181v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex-Fabrice Zongo" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eveline Sawadogo Compaore Mfw" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omer Combary" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179582v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179620v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179137v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Kamga" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Crestin-Billet" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179133v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177306v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494614v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177700v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Bureau-Point" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174762v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174014v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinfe Asayehegn" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Iglesias" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173783v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuna Chiffoleau" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869385v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174903v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinfe Asayehegn Gebreeyesus" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793198v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072372v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard de La Paix Bayiha" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506334v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506223v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746126v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521298v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Montenegro" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Quiros" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ruales" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00952535v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Bonin" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Joubert" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00472144v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fofiri Nzossie" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Ndame" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Ndjouenkeu" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407680v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph-Pierre Ndam&#233;" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Simeu Kamdem" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00950458v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dury" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410948v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00946416v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Emile Song Minyem" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier David" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00952764v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Feschet" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Loeillet" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753836v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divine Foudjem Tita" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755869v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e Minkoua" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Null Dury" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756961v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Kahane" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brat" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00951298v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divine Foudjem-Tita" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815489v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Bikoi" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. European Association of Agricultural Economists" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755480v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Levasseur" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret W. Pasquini" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kouam&#233;" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074025v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816555v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;raphine Medjou" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain-Simplice Azeufouet" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Parrot" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00951836v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829275v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Marqui" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Centre de Coop&#233;ration Internationale En Recherche Agronomique Pour Le D&#233;veloppement" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826797v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marie" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Psdr. Programme Pour Et Sur Le D&#233;veloppement R&#233;gionalgrenoble" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148318v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00948368v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845718v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Achard" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843478v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775244v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Heidhues" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kamajou" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chataigner" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Griffon" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fadani" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852818v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182642v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Garine-Wichatitsky" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Figui&#233;" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179934v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Daniel Avadi Tapia" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Andrade" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179956v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174041v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174756v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravonantenaina Rhodia Rabekijana" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Rakotomalala" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ramantsoanirina" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174470v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zobel Pane Pagui" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822992v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Crance" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Minatchi" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380765v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coury Alex-Fabrice Zongo" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eveline M.F.W. Compaor&#233; Sawadogo" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omer S. Combary" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558613v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/editeur.php?ID_EDITEUR=DBU" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173897v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-2680-1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789888v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1540/9782759229604/innovation-and-development-in-agricultural-and-food-systems" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791690v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r5282-innovation-et-developpement-dans-les-systemes-agricoles-et-alimentaires.html" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799601v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gasselin" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Hocde" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cirad.fr/actualites/toutes-les-actualites/articles/2014/ca-vient-de-sortir/innovating-with-rural-stakeholders-in-the-developing-world" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823562v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292619v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827414v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dury" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181588v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Gautier" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Aubry" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Pourias" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182538v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180050v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Sourisseau" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181190v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899384v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;lim Louafi" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thomas" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Jankowski" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Leclerc" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Barnaud" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://library.oapen.org/handle/20.500.12657/59373" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-13276-6_14" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179322v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/191/9782759235766/sustainable-food-systems-for-food-security" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179149v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Glaszmann" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Ahmadi" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Billot" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/sciences-techniques-et-agricultures" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177742v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119832492.ch3" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03820552v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173966v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173962v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174349v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173964v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174469v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Barret" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.2081" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173963v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787697v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790772v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790635v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786977v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03820576v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603093v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506348v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://factsreports.revues.org/2817" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056953v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonnal" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817613v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Casabianca" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kwa" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r1028-innover-avec-les-acteurs-du-monde-rural.html" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816484v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04969534v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18167/agritrop/00839" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971777v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Mal&#233;zieux" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971768v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00363491v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139650v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818713v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00944845v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834468v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04972212v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorith Hou" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Ducrot" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sammang Nguon" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linna Gnang" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04947858v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04515692v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Precillia I Tata Ngome" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047913v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Reboud" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle De-Tarl&#233;" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lequin" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonato" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bordin" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04519881v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c-Erwan Traore" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euphrasie Angbo Kouakou" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Avad&#237;" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Fernand&#232;s Ce" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00904862v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Alami" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bienabe" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078126v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Salam Diallo" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rasolofo" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077029v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00948344v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Azeufouet" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Tsagu&#233;" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821757v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02847551v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00946228v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>