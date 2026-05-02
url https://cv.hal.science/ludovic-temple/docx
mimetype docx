--- v1 (2026-04-12)
+++ v2 (2026-05-02)
@@ -91,532 +91,532 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (76)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (77)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovation process for the introduction of efficient microorganisms in pig farming: Technical-economic analysis at the scale of private sector in Cuba</w:t>
+                <w:t xml:space="preserve">Intégration des savoirs endogènes dans l'approche One Heath au Cameroun : Enjeux et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leonel Duarte Pla</w:t>
+                <w:t xml:space="preserve">Priscille C. Fokam Maaku Teubo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asley Noroña Hernández</w:t>
+                <w:t xml:space="preserve">Dominique Meva'a Abomo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dayami Fontes Marrero</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ludovic Temple</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technologie et innovation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, 18 p</w:t>
+              <w:t xml:space="preserve">Cahiers inter-universitaires d’études et de recherche-actions pour le développement de l’Afrique, des Caraïbes et du Pacifique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 19, pp.105-128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05464464v1</w:t>
+                <w:t xml:space="preserve">hal-05346847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verrouillages institutionnels des dynamiques d’innovation dans les systèmes agroforestiers structurés par les filières cacao et café en Haïti</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation multi-niveaux des verrous et leviers à la réduction d’usage des pesticides au Cameroun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard de la Paix Bayiha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Temple</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Jas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Fritzner Amazan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bénédique Paul</w:t>
+                <w:t xml:space="preserve">Precillia Ijang Tata Ngome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Agricultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 34, pp.4. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/cagri/2025002⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 34, pp.10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/cagri/2025010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05077752v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05004567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation multi-niveaux des verrous et leviers à la réduction d’usage des pesticides au Cameroun</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Verrouillages institutionnels des dynamiques d’innovation dans les systèmes agroforestiers structurés par les filières cacao et café en Haïti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Fritzner Amazan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Precillia Ijang Tata Ngome</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédique Paul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Agricultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 34, pp.10. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/cagri/2025010⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 34, pp.4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/cagri/2025002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05004567v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05077752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration des savoirs endogènes dans l'approche One Heath au Cameroun : Enjeux et perspectives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Innovation process for the introduction of efficient microorganisms in pig farming: Technical-economic analysis at the scale of private sector in Cuba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonel Duarte Pla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asley Noroña Hernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dayami Fontes Marrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Priscille C. Fokam Maaku Teubo</w:t>
+                <w:t xml:space="preserve">Leonel Duarte Naranjo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Meva'a Abomo</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Iván Lenin Montejo Sierra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers inter-universitaires d’études et de recherche-actions pour le développement de l’Afrique, des Caraïbes et du Pacifique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 19, pp.105-128</w:t>
+              <w:t xml:space="preserve">Technologie et innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 18 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05346847v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05464464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégration des indicateurs sociaux et écologiques dans les méthodes d'analyse des filières bioéconomiques et agri-alimentaires dans les pays en développement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Dabat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -676,77 +676,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verrouillages institutionnels des dynamiques d’innovation dans les systèmes agroforestiers structurés par les filières cacao et café en Haïti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Fritzner Amazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédique Paul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systèmes alimentaires / Food Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 9, pp.301-315. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
@@ -774,1455 +774,1459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05243418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Politique d'import-substitution au blé et compétitivité des farines panifiables à base de manioc, banane plantain et patate douce au Cameroun</w:t>
+                <w:t xml:space="preserve">New challenges for innovation support services to improve cocoa quality and sustainability in Cameroon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Joël Fofiri Nzossié</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Syndhia Mathe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Hansel Fongang Fouepe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Sonfack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Abega Ndjana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/cagri/2023018⟩</w:t>
+              <w:t xml:space="preserve">Science, Technologie, Développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3 (1), 17 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2023.0917⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05181104v1</w:t>
+                <w:t xml:space="preserve">hal-05180056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gouvernance institutionnelle des plantes génétiquement éditées : le cas du riz à Madagascar</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Politique d'import-substitution au blé et compétitivité des farines panifiables à base de manioc, banane plantain et patate douce au Cameroun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Joël Fofiri Nzossié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gilles Trouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science, Technologie, Développement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2023.0947⟩</w:t>
+              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 32, pp.25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/cagri/2023018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05180379v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05181104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the performance of natural agriculture in Cameroon by the probabilistic elicitation of expert knowledge</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Georges Kobou</w:t>
+                <w:t xml:space="preserve">Gouvernance institutionnelle des plantes génétiquement éditées : le cas du riz à Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Makowski</w:t>
+                <w:t xml:space="preserve">Onjaherilanto Rakotovao Razanakoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Syndhia Mathe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Temple</w:t>
+                <w:t xml:space="preserve">Kirsten Vom Brocke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Trouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Agricultural Resources, Governance and Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1504/IJARGE.2023.133316⟩</w:t>
+              <w:t xml:space="preserve">Science, Technologie, Développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (1), 14 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2023.0947⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05181015v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05180379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution de la sélection participative décentralisée à la capacité d'innovation variétale : cas du riz pluvial à Madagascar</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kirsten Vom Brocke</w:t>
+                <w:t xml:space="preserve">Evaluating the performance of natural agriculture in Cameroon by the probabilistic elicitation of expert knowledge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard de la Paix Bayiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lolona Ramamonjisoa</w:t>
+                <w:t xml:space="preserve">Georges Kobou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landiarimisa Ramanankaja</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">David Makowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syndhia Mathe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Temple</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technologie et innovation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2023.1010⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Agricultural Resources, Governance and Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19 (1), 21 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJARGE.2023.133316⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05181100v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05181015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional dynamics to strengthen an agroecological technological innovation process in a developing country The case of plantain multiplication technology by Plants from Stem Fragments (PIF) in Cameroon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contribution de la sélection participative décentralisée à la capacité d'innovation variétale : cas du riz pluvial à Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanilo Ny Aina Ramanitrinizaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kirsten Vom Brocke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nawalyath Soule Adam</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Syndhia Mathe</w:t>
+                <w:t xml:space="preserve">Lolona Ramamonjisoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moïse Kwa</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Landiarimisa Ramanankaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Ramanantsoanirina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/jie.pr1.0147⟩</w:t>
+              <w:t xml:space="preserve">Technologie et innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 8, 12 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2023.1010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05180991v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05181100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trajectoires et services supports d'innovations agroécologiques dans un pays en développement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawalyath Soule Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syndhia Mathe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genowefa Blundo Canto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Économie rurale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 386, pp.45-66. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/economierurale.12041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05181313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New challenges for innovation support services to improve cocoa quality and sustainability in Cameroon</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Functional dynamics to strengthen an agroecological technological innovation process in a developing country The case of plantain multiplication technology by Plants from Stem Fragments (PIF) in Cameroon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawalyath Soule Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Temple</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syndhia Mathe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Abega Ndjana</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Moïse Kwa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science, Technologie, Développement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 3 (1), 17 p. </w:t>
+              <w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 42, pp.103-125. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2023.0917⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/jie.pr1.0147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05180056v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05180991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organisations and institutions regulating the risks of using genetically edited plants in Madagascar</w:t>
+                <w:t xml:space="preserve">L'émergence d'une activité de commercialisation des fruits à Ngaoundéré entre opportunité et contraintes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hanitriniana Mamy Razafimahatratra</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Bénédicte Nama Yikoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Joël Fofiri Nzossié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches pour le développement. Série Sciences de l'homme et de la société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 17, pp.25-46</w:t>
+              <w:t xml:space="preserve">Les Annales de la Faculté des Lettres, Arts et Sciences Humaines </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 99 (1), pp.35-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05181325v1</w:t>
+                <w:t xml:space="preserve">hal-05179710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Université africaine et innovation dans la responsabilité sociétale : retour d'une expérience de recherche responsable à Douala</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Organisations and institutions regulating the risks of using genetically edited plants in Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanitriniana Mamy Razafimahatratra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Ambatta Nyoro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technologie et innovation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Recherches pour le développement. Série Sciences de l'homme et de la société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17, pp.25-46</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05179182v1</w:t>
+                <w:t xml:space="preserve">hal-05181325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Percées technologiques et institutionnelles de l'agriculture biologique en matière de sécurité alimentaire au Cameroun</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Université africaine et innovation dans la responsabilité sociétale : retour d'une expérience de recherche responsable à Douala</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Meva'a Abomo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Syndhia Mathe</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Ambatta Nyoro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Africaine d'Environnement et d'Agriculture</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Technologie et innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 7, 19 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2022.0843⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05179170v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05179182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les pesticides au prisme des sciences humaines et sociales. Focus sur les deuxièmes journées d’études du réseau SHS-Pesticides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Percées technologiques et institutionnelles de l'agriculture biologique en matière de sécurité alimentaire au Cameroun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Temple</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard de la Paix Bayiha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ève Bureau-Point</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thomas Nesme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syndhia Mathe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Africaine d'Environnement et d'Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5 (2), pp.41-50</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03759423v1</w:t>
+                <w:t xml:space="preserve">hal-05179170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La recherche en sciences humaines et sociales sur l’objet pesticide dans le cadre académique français : état des lieux et perspectives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Les pesticides au prisme des sciences humaines et sociales. Focus sur les deuxièmes journées d’études du réseau SHS-Pesticides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ève Bureau-Point</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Aulagnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Barthélémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounia El Kotni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Goulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 22 (2), pp.[1-21]. </w:t>
+              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 30 (1), pp.82-88. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/vertigo.38765⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/nss/2022024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04027177v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03759423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche agricole et innovation responsable : défis et réponses institutionnels, scientifiques et méthodologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genowefa Blundo Canto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelle de Romemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ferre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2299,51 +2303,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisy Razafinimpiasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lilia Rabeharisoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tropicultura</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 40 (2), pp.2046. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2371,1200 +2375,1196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05179350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'émergence d'une activité de commercialisation des fruits à Ngaoundéré entre opportunité et contraintes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">La recherche en sciences humaines et sociales sur l’objet pesticide dans le cadre académique français : état des lieux et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ève Bureau-Point</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Annales de la Faculté des Lettres, Arts et Sciences Humaines </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (2), pp.[1-21]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/vertigo.38765⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05179710v1</w:t>
+                <w:t xml:space="preserve">hal-04027177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Societal acceptability conditions of genome editing for upland rice in Madagascar</w:t>
+                <w:t xml:space="preserve">Le système semencier céréalier au Burkina Faso : dépendance de sentier et trajectoires d'évolution de 1970 à 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anny Lucrèce Nlend Nkott</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Anny Lucrèce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nlend Nkott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technological Forecasting and Social Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.techfore.2021.120720⟩</w:t>
+              <w:t xml:space="preserve">Economie et institutions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 29, 37 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ei.6798⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05177149v1</w:t>
+                <w:t xml:space="preserve">hal-05178904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation du système sectoriel d'innovation du cacao au Cameroun</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Résilience du secteur alimentaire face à la crise Covid-19 et perspectives pour les politiques agricoles en République du Congo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junior Bitsoumanou Nkounkou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science, Technologie, Développement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2021.0694⟩</w:t>
+              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 30, pp.39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/cagri/2021025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05177358v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05177558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le système semencier céréalier au Burkina Faso : dépendance de sentier et trajectoires d'évolution de 1970 à 2020</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Societal acceptability conditions of genome editing for upland rice in Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nlend Nkott</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Anny Lucrèce Nlend Nkott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economie et institutions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 29, 37 p. </w:t>
+              <w:t xml:space="preserve">Technological Forecasting and Social Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 167, pp.120720. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/ei.6798⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.techfore.2021.120720⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05178904v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05177149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résilience du secteur alimentaire face à la crise Covid-19 et perspectives pour les politiques agricoles en République du Congo</w:t>
+                <w:t xml:space="preserve">Caractérisation du système sectoriel d'innovation du cacao au Cameroun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Junior Bitsoumanou Nkounkou</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Syndhia Mathé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Joël Fofiri Nzossié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 30, pp.39. </w:t>
+              <w:t xml:space="preserve">Science, Technologie, Développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1 (1), 14 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/cagri/2021025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2021.0694⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05177558v1</w:t>
+                <w:t xml:space="preserve">hal-05177358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'agriculture biologique : controverses et enjeux globaux de développement en Afrique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A participatory method to assess the contribution of agricultural research to societal changes in developing countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hubert de Bon</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Guy Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genowefa Blundo Canto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Devaux-Spatarakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Le Guérroue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syndhia Mathe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/cagri/2020002⟩</w:t>
+              <w:t xml:space="preserve">Research Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29 (2), pp.158-170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/reseval/rvz036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05174767v1</w:t>
+                <w:t xml:space="preserve">hal-05174693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Politiques et modèles d'innovation en Afrique : enjeux systémiques et structurels par le renforcement des capacités</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Diversité des trajectoires de l’agriculture biologique au Cameroun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard de La Paix Bayiha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Casadella</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syndhia Mathe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technologie et innovation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Systèmes alimentaires / Food Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Systèmes alimentaires / Food Systems 2020, n° 5, 2020 (5), pp.181-204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-11062-0.p.0181⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2020.0508⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03820716v1</w:t>
+                <w:t xml:space="preserve">hal-03032056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovation numérique et transformation structurelle des économies africaines francophones, opportunités risquées pour le développement</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Politiques et modèles d'innovation en Afrique : enjeux systémiques et structurels par le renforcement des capacités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Chloé Alexandre</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Casadella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Technologie et innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 5 (3), 12 p. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2020.0515⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 5 (3), 7 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2020.0508⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05174954v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03820716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of participatory sorghum breeding in Burkina Faso</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Innovation numérique et transformation structurelle des économies africaines francophones, opportunités risquées pour le développement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Guillet</w:t>
+                <w:t xml:space="preserve">Kako Nubukpo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roger Kaboré</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chloé Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agsy.2019.102775⟩</w:t>
+              <w:t xml:space="preserve">Technologie et innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5 (3), 12 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2020.0515⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02561974v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05174954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A participatory method to assess the contribution of agricultural research to societal changes in developing countries</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'agriculture biologique : controverses et enjeux globaux de développement en Afrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Temple</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert de Bon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research Evaluation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/reseval/rvz036⟩</w:t>
+              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29, pp.3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/cagri/2020002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05174693v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05174767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversité des trajectoires de l’agriculture biologique au Cameroun</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of participatory sorghum breeding in Burkina Faso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kirsten Vom Brocke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Pulcherie Kondombo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Kaboré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard de La Paix Bayiha</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Adama Sidibé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systèmes alimentaires / Food Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Systèmes alimentaires / Food Systems 2020, n° 5, 2020 (5), pp.181-204. </w:t>
+              <w:t xml:space="preserve">Agricultural Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 180, pp.102775. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-11062-0.p.0181⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.agsy.2019.102775⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03032056v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02561974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to strengthen innovation support services in agriculture with regard to multi-stakeholder approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Knierim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3654,77 +3654,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse multi-niveaux des freins à l'adoption de la certification du cacao au Cameroun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anny Lucrèce Nlend Nkott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syndhia Mathe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Économie rurale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 370, pp.81-99. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3752,555 +3752,555 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05174745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial : l’innovation responsable, dimension stratégique des organisations</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Typologie et perspective d’évolution de l’agriculture biologique au Cameroun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard de La Paix Bayiha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Leila Temri</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syndhia Mathé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Nesme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/inno.059.0005⟩</w:t>
+              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 28, pp.3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/cagri/2019003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02618600v1</w:t>
+                <w:t xml:space="preserve">hal-02097784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La conception managériale de la responsabilité sociale d’entreprise (RSE), une innovation sociale ? Enjeux d’une méthode d’évaluation systémique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chanteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Borrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 59 (2), pp.43-74. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/inno.059.0043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02157549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Typologie et perspective d’évolution de l’agriculture biologique au Cameroun</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Editorial : l’innovation responsable, dimension stratégique des organisations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Debref</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gallaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thomas Nesme</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Temri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 28, pp.3. </w:t>
+              <w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 59, pp.5-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/cagri/2019003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/inno.059.0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02097784v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02618600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'agriculture biologique en Afrique : un levier d'innovations pour le développement agricole</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+                <w:t xml:space="preserve">L’agriculture biologique en Afrique : un levier d’innovations pour le développement agricole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert de Bon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Malézieux</w:t>
+                <w:t xml:space="preserve">Éric Malézieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Bendjebbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Fouilleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perspective</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 48, pp.1 - 4. </w:t>
+              <w:t xml:space="preserve">, 2018, 48, pp.1-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.19182/agritrop/00035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cirad-01898358v1</w:t>
+                <w:t xml:space="preserve">hal-01971768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the impacts of agricultural research on society and ecosystems: tools, methods, case studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Gaunand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Trouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Vall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4345,3779 +4345,3818 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02622133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-criteria evaluation of organic agriculture in sub-Saharan Africa using probabilistic elicitation of expert knowledge</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'agriculture biologique en Afrique : un levier d'innovations pour le développement agricole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert de Bon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Temple</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landy Andriamampianina</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Eric Malézieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Bendjebbar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Fouilleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/cagri/2018030⟩</w:t>
+              <w:t xml:space="preserve">Perspective</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 48, pp.1 - 4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.19182/agritrop/00035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02623683v1</w:t>
+                <w:t xml:space="preserve">cirad-01898358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les déterminants des fluctuations des prix vivriers au Cameroun</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Multi-criteria evaluation of organic agriculture in sub-Saharan Africa using probabilistic elicitation of expert knowledge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Landy Andriamampianina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernadette Kamgnia Dia</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert de Bon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Malézieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Makowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systèmes alimentaires / Food Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-08722-9.p.0161⟩</w:t>
+              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 27 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/cagri/2018030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01973742v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02623683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic agriculture in Africa: A source of innovation for agricultural development</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Les déterminants des fluctuations des prix vivriers au Cameroun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules René Minkoua Nzie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Kamgnia Dia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perspective</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 48, pp.1 - 4. </w:t>
+              <w:t xml:space="preserve">Systèmes alimentaires / Food Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2018 (n°3), pp.161-192. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.19182/agritrop/00036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-08722-9.p.0161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cirad-01898365v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01973742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transition écologique d’un modèle d’innovation : la production de semences d’ignames en Haïti</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Organic agriculture in Africa: A source of innovation for agricultural development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert de Bon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Malézieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Bendjebbar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Fouilleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technologie et innovation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2017.0113⟩</w:t>
+              <w:t xml:space="preserve">Perspective (English edition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 48, pp.1 - 4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.19182/agritrop/00036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01601081v1</w:t>
+                <w:t xml:space="preserve">cirad-01898365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison des trajectoires d’innovation pour la sécurisation alimentaire des pays du Sud</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Transition écologique d’un modèle d’innovation : la production de semences d’ignames en Haïti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Denis Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechnologie, Agronomie, Société et Environnement / Biotechnology, Agronomy, Society and Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Technologie et innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (2), non paginé. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2017.0113⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02637205v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01601081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovation systems and knowledge communities in the agriculture and agrifood sector: a literature review</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+                <w:t xml:space="preserve">Comparaison des trajectoires d’innovation pour la sécurisation alimentaire des pays du Sud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Temple</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Touzard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guy Faure</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moise Kwa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Triomphe</w:t>
+                <w:t xml:space="preserve">Denis Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Biotechnologie, Agronomie, Société et Environnement / Biotechnology, Agronomy, Society and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 19 (1), pp.53-61</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02634813v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02637205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'innovation sectorielle, reconfiguration des mésosystèmes [Editorial]</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Innovation systems and knowledge communities in the agriculture and agrifood sector: a literature review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Touzard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Touzard</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Triomphe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/inno.043.0005⟩</w:t>
+              <w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2015/2 (17), pp.117-142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/jie.017.0117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01506290v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02634813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de cas : la technique Minisett en Haïti, une innovation co-construite entre chercheurs et producteurs dans le respect des conditions locales et des enjeux agro-écologiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
+                <w:t xml:space="preserve">Les conditions socio-économiques de l’innovation agro-écologique pour la sécurisation alimentaire dans les jardins agroforestiers en Haïti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Temple</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Temple</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Briend</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ricot Scutt</w:t>
+                <w:t xml:space="preserve">Alix Daméus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Field Actions Science Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 9, 3 p</w:t>
+              <w:t xml:space="preserve">, 2014, 9, 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02629716v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02633303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systèmes d’innovation et communautés de connaissances dans le secteur agricole et agroalimentaire</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Etude de cas : la technique Minisett en Haïti, une innovation co-construite entre chercheurs et producteurs dans le respect des conditions locales et des enjeux agro-écologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bernard Triomphe</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricot Scutt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Field Actions Science Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9, 3 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02631040v1</w:t>
+                <w:t xml:space="preserve">hal-02629716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les conditions socio-économiques de l’innovation agro-écologique pour la sécurisation alimentaire dans les jardins agroforestiers en Haïti</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">L'innovation sectorielle, reconfiguration des mésosystèmes [Editorial]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Mignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alix Daméus</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Temri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Touzard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Field Actions Science Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2014/1 (43), pp.5-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/inno.043.0005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02633303v1</w:t>
+                <w:t xml:space="preserve">hal-01506290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des vitroplants aux mesures agri-environnementales (MAE) en Guadeloupe : la gouvernance socio-politique de l'innovation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Systèmes d’innovation et communautés de connaissances dans le secteur agricole et agroalimentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Touzard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Caroline Maury</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Triomphe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Innovations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2014/1 (43), pp.13-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/inno.043.0013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01548420v1</w:t>
+                <w:t xml:space="preserve">hal-02631040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des vitroplants aux mesures agri-environnementales en Guadeloupe : les déterminants socio-institutionnels de l'innovation agronomique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId185" w:history="1">
+                <w:t xml:space="preserve">Des vitroplants aux mesures agri-environnementales (MAE) en Guadeloupe : la gouvernance socio-politique de l'innovation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie M. Houdart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Maury</w:t>
+                <w:t xml:space="preserve">Caroline Maury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 3 (1), pp.93-104</w:t>
+              <w:t xml:space="preserve">, 2013, 3 (2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02599241v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01548420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sécurisation alimentaire et innovations dans l’agriculture et l’agroalimentaire : vers un nouvel agenda de recherche ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Des vitroplants aux mesures agri-environnementales en Guadeloupe : les déterminants socio-institutionnels de l'innovation agronomique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie M. Houdart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Maury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3 (1), pp.93-104</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02644057v1</w:t>
+                <w:t xml:space="preserve">hal-02599241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systèmes d'innovation et systèmes agroalimentaires : enseignements de l'école d'été 2012 du Réseau de recherche sur l'innovation (RRI)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+                <w:t xml:space="preserve">Sécurisation alimentaire et innovations dans l’agriculture et l’agroalimentaire : vers un nouvel agenda de recherche ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Touzard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economies et Sociétés. Série AG Systèmes agroalimentaires</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 21 (5), pp.293-301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/agr.2012.0577⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02641944v1</w:t>
+                <w:t xml:space="preserve">hal-02644057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faible transmission des prix internationaux aux marchés domestiques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Systèmes d'innovation et systèmes agroalimentaires : enseignements de l'école d'été 2012 du Réseau de recherche sur l'innovation (RRI)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Touzard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ali Madi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Économie appliquée : archives de l'Institut de science économique appliquée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 64 (3), pp.59-84</w:t>
+              <w:t xml:space="preserve">Economies et Sociétés. Série AG Systèmes agroalimentaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 34, pp.2139-2143</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03061977v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02641944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soaring world cereal prices. A boon for African farmers?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Faible transmission des prix internationaux aux marchés domestiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Meuriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Temple</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Lançon</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Temple</w:t>
+                <w:t xml:space="preserve">Ali Madi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perspective (English edition)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Économie appliquée : archives de l'Institut de science économique appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 64 (3), pp.59-84</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05585008v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03061977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actualisation du concept de filière dans l'agriculture et l'agroalimentaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Soaring world cereal prices. A boon for African farmers?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène David-Benz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Meuriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gilles Paché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economies et Sociétés. Série AG Systèmes agroalimentaires</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Perspective (English edition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 9, pp.1-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.19182/agritrop/00054⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00802690v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05585008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flambée des cours mondiaux des céréales. Une aubaine pour l'agriculteur africain ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId197" w:history="1">
+                <w:t xml:space="preserve">Actualisation du concept de filière dans l'agriculture et l'agroalimentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Temple</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Temple</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Palpacuer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Paché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perspective</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Economies et Sociétés. Série AG Systèmes agroalimentaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, AG (33), pp.1785-1797</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00723558v2</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00802690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique d'acteurs ( agriculteurs et institutions) et innovation agro-écologique pour la gestion des risques environnementaux en Guadeloupe</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Flambée des cours mondiaux des céréales. Une aubaine pour l'agriculteur africain ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène David-Benz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Meuriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Perspective</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 9, 4 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18167/agritrop/00016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00455357v1</w:t>
+                <w:t xml:space="preserve">hal-00723558v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovations agro écologiques en Martinique : freins et leviers organisationnels techniques et économiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction aux concepts et méthodes d'analyse de filières agricoles et agro-industrielles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Temple</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paula Fernandes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Temple</w:t>
+                <w:t xml:space="preserve">Etienne Montaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Crance</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Roselyne Tâche</w:t>
+                <w:t xml:space="preserve">Jean-François Soufflet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Economies et Sociétés. Série AG Systèmes agroalimentaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 43 (11), pp.1803-1812</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00408077v1</w:t>
+                <w:t xml:space="preserve">hal-02666635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filières d'approvisionnement en ignames de Douala et changements technologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain B. Ngassam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy B. Nkamleu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Économies et sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, AG (31), pp.1899-1912</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00802701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction aux concepts et méthodes d'analyse de filières agricoles et agro-industrielles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Innovations agro écologiques en Martinique : freins et leviers organisationnels techniques et économiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Crance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Minatchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Lançon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Soufflet</w:t>
+                <w:t xml:space="preserve">Roselyne Tâche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economies et Sociétés. Série AG Systèmes agroalimentaires</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 4, pp.457-466. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/4vz1-qs29⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02267675v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00408077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction aux concepts et méthodes d'analyse de filières agricoles et agro-industrielles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Dynamique d'acteurs ( agriculteurs et institutions) et innovation agro-écologique pour la gestion des risques environnementaux en Guadeloupe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Houdart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Soufflet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economies et Sociétés. Série AG Systèmes agroalimentaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 43 (11), pp.1803-1812</w:t>
+              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 9 (1), 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02666635v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00455357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le maraîchage périurbain à Yaoundé est-il un système de production localisé innovant ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Introduction aux concepts et méthodes d'analyse de filières agricoles et agro-industrielles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Marquis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Serge Simon</w:t>
+                <w:t xml:space="preserve">F. Lançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Montaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Soufflet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economies et Sociétés. Série AG Systèmes agroalimentaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 30, pp.2309-2328</w:t>
+              <w:t xml:space="preserve">, 2009, 11, pp.1803-1812</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00384377v1</w:t>
+                <w:t xml:space="preserve">hal-02267675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des innovations institutionnelles pour diminuer l'utilisation de pesticides en bananeraie et protéger la ressource en eau</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le maraîchage périurbain à Yaoundé est-il un système de production localisé innovant ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Temple</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Marquis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Laure Cances</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie M. Houdart</w:t>
+                <w:t xml:space="preserve">Serge Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Courrier de l'environnement de l'INRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 56, pp.97-104</w:t>
+              <w:t xml:space="preserve">Economies et Sociétés. Série AG Systèmes agroalimentaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 30, pp.2309-2328</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00407415v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00384377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les déterminants de la compétitivité des filières bananes de Martinique et de Guadeloupe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Des innovations institutionnelles pour diminuer l'utilisation de pesticides en bananeraie et protéger la ressource en eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Cances</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Bakry</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie M. Houdart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Économie rurale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 308, pp.35-53</w:t>
+              <w:t xml:space="preserve">Le Courrier de l'environnement de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 56, pp.97-104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00407412v1</w:t>
+                <w:t xml:space="preserve">hal-00407415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des innovations institutionnelles pour diminuer l'utilisation des pesticides en bananeraie et protéger la ressource en eau</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les déterminants de la compétitivité des filières bananes de Martinique et de Guadeloupe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Temple</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.L. Cances</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie M. Houdart</w:t>
+                <w:t xml:space="preserve">Frédéric Bakry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Courrier de l'environnement de l'INRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 56, pp.97-104</w:t>
+              <w:t xml:space="preserve">Économie rurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 308, pp.35-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02591637v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00407412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economic analysis of the spatial integration of plantain markets in Cameroon</w:t>
+                <w:t xml:space="preserve">Des innovations institutionnelles pour diminuer l'utilisation des pesticides en bananeraie et protéger la ressource en eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Nkendah</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">A.L. Cances</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie M. Houdart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">African Journal of Economic Policy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 14 (1), pp.57-83</w:t>
+              <w:t xml:space="preserve">Le Courrier de l'environnement de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 56, pp.97-104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02656546v1</w:t>
+                <w:t xml:space="preserve">hal-02591637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Participatory determinants of innovation and their impact on plantain production systems in Cameroon</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Economic analysis of the spatial integration of plantain markets in Cameroon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Nkendah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Béatrice Nzouessin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alassa Mouliom Pefoura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Agricultural Sustainability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 4 (3), pp.233-243</w:t>
+              <w:t xml:space="preserve">African Journal of Economic Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 14 (1), pp.57-83</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02662659v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02656546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution méthodologique pour la validation en milieu réel de nouvelles variétés de plantains</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Participatory determinants of innovation and their impact on plantain production systems in Cameroon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moise Kwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Fogain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrille Efanden</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kodjo Tomekpé</w:t>
+                <w:t xml:space="preserve">Alassa Mouliom Pefoura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fruits</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Agricultural Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 4 (3), pp.233-243</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02680260v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02662659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economie de la filière bananière de Madagascar</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Contribution méthodologique pour la validation en milieu réel de nouvelles variétés de plantains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thierry Lescot</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moise Kwa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Efanden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kodjo Tomekpé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infomusa</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fruits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 60 (3), pp.163-177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/fruits:2005023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02682791v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02680260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les fonctions et contraintes de l'agriculture périurbaine de quelques villes africaines (Yaoundé, Cotonou, Dakar)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Economie de la filière bananière de Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andriamparany Heritiana J. Rakotomalala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paule Moustier</w:t>
+                <w:t xml:space="preserve">Thierry Lescot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 13 (1), pp.15-22</w:t>
+              <w:t xml:space="preserve">Infomusa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 14 (2), pp.2-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02669635v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02682791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification des productions et des échanges de fruits et légumes au Cameroun</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Les fonctions et contraintes de l'agriculture périurbaine de quelques villes africaines (Yaoundé, Cotonou, Dakar)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paule Moustier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 10 (2), pp.87-94</w:t>
+              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 13 (1), pp.15-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00870754v1</w:t>
+                <w:t xml:space="preserve">hal-02669635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'impact de la recherche sur le développement est-il équitablement évalué ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Quantification des productions et des échanges de fruits et légumes au Cameroun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Afrique agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 290, pp.23-24</w:t>
+              <w:t xml:space="preserve">Cahiers Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 10 (2), pp.87-94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cirad-00950150v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00870754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le consommateur peut-il et veut-il arbitrer l'&amp;quot;équitétage&amp;quot; ?</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">L'impact de la recherche sur le développement est-il équitablement évalué ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Echo - Centre d'affaires du MIN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 150, pp.58-60</w:t>
+              <w:t xml:space="preserve">Afrique agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 290, pp.23-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02697861v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cirad-00950150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La restructuration des coopératives vinicoles en Languedoc-Roussillon : du modèle communal à la diversité des adaptations actuelles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Le consommateur peut-il et veut-il arbitrer l'&amp;quot;équitétage&amp;quot; ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Codron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bricas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paule Moustier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Françoise Jarrige</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de l'Economie Méridionale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 44 (176), pp.73-93</w:t>
+              <w:t xml:space="preserve">L'Echo - Centre d'affaires du MIN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 150, pp.58-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02694378v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02697861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le marché du plantain au Cameroun, des dynamiques de l'offre au fonctionnement du système de commercialisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Kamajou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8162,6772 +8201,6988 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cirad-00944832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La restructuration des coopératives vinicoles en Languedoc-Roussillon : du modèle communal à la diversité des adaptations actuelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Temple</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Touzard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Jarrige</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'Economie Méridionale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 44 (176), pp.73-93</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02694378v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les systèmes de production du plantain et les perspectives d'intensification dans le sud-ouest du Cameroun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Genettais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Ganry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Chataigner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fruits</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 48 (2), pp.119-123</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cirad-00944841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (63)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (64)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verrous et leviers institutionnels de réduction de pesticides. Quelles perspectives pour l'agroécologie dans l'agriculture tropicale : Éclairage par l'Afrique de l'Ouest et du Centre</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Frontières de la contamination dans les systèmes agroforestiers cacaoyers : pesticides, santé intégrée et inégalités écologiques en zone côtière du Cameroun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milie Lionnelle Tsouga Manga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Menoh a Ngon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eunice Golda Danièle Ndo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zachée Ambang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gérard de la Paix Bayiha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. Congrès de l'AFEP - Capitalismes, savoirs et représentations économiques à l'épreuve des reconfigurations Nords/Suds ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Bordeaux, France. 3 p</w:t>
+              <w:t xml:space="preserve">Journées d’étude réseau SHS pesticides : Les frontières de la contamination</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau SHS-Pesticides, Mar 2026, Montpellier, France. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05246202v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05597761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trajectoires d'innovations sur les bioproduits à base de micro-organismes une contextualisation par l'agriculture tropicale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Endémicité de la salmonellose et stratégies locales de prévention One Health dans le district de santé de Kribi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscille C. Fokam Maaku Teubo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Meva'a Abomo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International Bioeco - Towards an Ecological Bioeconomy: Interrogating Concepts and Practices from the Human and Social Sciences (BIOECO2 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Reims Champagne-Ardenne, Jun 2025, Reims, France. pp.166-168</w:t>
+              <w:t xml:space="preserve">Fête de la science IRD Cameroun</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRD, May 2025, Ma'an, Cameroun. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05246203v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05455388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What do agricultural advisors need from a decision support tool to drive agroecological transitions? The case of Ntui Living Lab, Cameroon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Beatriz Herrera</w:t>
+                <w:t xml:space="preserve">Verrous et leviers institutionnels de réduction de pesticides. Quelles perspectives pour l'agroécologie dans l'agriculture tropicale : Éclairage par l'Afrique de l'Ouest et du Centre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Temple</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Jas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roman Spiegelsberger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hycenth Tim Ndah</w:t>
+                <w:t xml:space="preserve">Hadrien Di Roberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viviane Mandah</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thierry Brunelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard de la Paix Bayiha</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Seminar on Extension and Education (ESEE 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CETRAD; UTAD, Jun 2025, Vila Real, Portugal. pp.277-284</w:t>
+              <w:t xml:space="preserve">14. Congrès de l'AFEP - Capitalismes, savoirs et représentations économiques à l'épreuve des reconfigurations Nords/Suds ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Bordeaux, France. 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05482919v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05246202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verrous institutionnels à la réduction des pesticides dans les agricultures tropicales : effets des politiques de soutien sur la transition agroécologique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Trajectoires d'innovations sur les bioproduits à base de micro-organismes une contextualisation par l'agriculture tropicale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Thierry Brunelle</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Tchiofouo Yemelo</w:t>
+                <w:t xml:space="preserve">D. Félix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Goulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum innovation 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, RRI, Oct 2025, Paris, France. 1 p</w:t>
+              <w:t xml:space="preserve">Colloque International Bioeco - Towards an Ecological Bioeconomy: Interrogating Concepts and Practices from the Human and Social Sciences (BIOECO2 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Reims Champagne-Ardenne, Jun 2025, Reims, France. pp.166-168</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05346852v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05246203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact des loranthacées sur la prolifération des agents vecteurs de zoonoses dans les plantations d'hévéa de la région du Sud Cameroun</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">What do agricultural advisors need from a decision support tool to drive agroecological transitions? The case of Ntui Living Lab, Cameroon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques B. Ngotta Biyon</w:t>
+                <w:t xml:space="preserve">Beatriz Herrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Joël Fofiri Nzossie</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Roman Spiegelsberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hycenth Tim Ndah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Mandah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alvine Tchouga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fête de la science IRD Cameroun</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Ma'an, Cameroun. 1 p</w:t>
+              <w:t xml:space="preserve">European Seminar on Extension and Education (ESEE 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CETRAD; UTAD, Jun 2025, Vila Real, Portugal. pp.277-284</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05431896v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05482919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agroecology living lab for sustainable cocoa production in Cameroon: Investigating multistakeholder collaboration against Agency and Stakeholder theories</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gaelle Manguele</w:t>
+                <w:t xml:space="preserve">Verrous institutionnels à la réduction des pesticides dans les agricultures tropicales : effets des politiques de soutien sur la transition agroécologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Temple</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Jas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Di Roberto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Brunelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fritz Austin Munu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Chantal Madou</w:t>
+                <w:t xml:space="preserve">B. Tchiofouo Yemelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Forum on Agroecosystem Living Labs (IFALL 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE; AAFC, Oct 2025, Bordeaux, France. 3 p</w:t>
+              <w:t xml:space="preserve">Forum innovation 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RRI, Oct 2025, Paris, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05478693v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05346852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endémicité de la salmonellose et stratégies locales de prévention One Health dans le district de santé de Kribi</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Impact des loranthacées sur la prolifération des agents vecteurs de zoonoses dans les plantations d'hévéa de la région du Sud Cameroun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle M. Bell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques B. Ngotta Biyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Joël Fofiri Nzossie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fête de la science IRD Cameroun</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, IRD, May 2025, Ma'an, Cameroun. 2 p</w:t>
+              <w:t xml:space="preserve">, May 2025, Ma'an, Cameroun. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05455388v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05431896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Action collective et prévention des crises sanitaires : une contextualisation empirique et méthodologique sur les maladies zoonotiques liées aux moustiques au Cameroun</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Agroecology living lab for sustainable cocoa production in Cameroon: Investigating multistakeholder collaboration against Agency and Stakeholder theories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Precillia Ijang Tata Ngome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwladys Mabah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Manguele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fritz Austin Munu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Madou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Congrès de l’AFEP : Face aux crises, des planifications sont-elles possibles ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFEP, Jul 2024, Montpellier, France. 4 p</w:t>
+              <w:t xml:space="preserve">International Forum on Agroecosystem Living Labs (IFALL 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE; AAFC, Oct 2025, Bordeaux, France. 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05182643v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05478693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building the concept of meso : What can we learn about the role of intermediary actors for agroecological transition using functional analysis ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Action collective et prévention des crises sanitaires : une contextualisation empirique et méthodologique sur les maladies zoonotiques liées aux moustiques au Cameroun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Brice Talla Sadeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Syndhia Mathe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminar "Meso approaches to agro-ecological transition"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Montpellier, France. 1 diaporama (15 vues)</w:t>
+              <w:t xml:space="preserve">13. Congrès de l’AFEP : Face aux crises, des planifications sont-elles possibles ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFEP, Jul 2024, Montpellier, France. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05182009v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05182643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovaciones de bioproductos basados en microorganismos para la reducción de plaguicidas: potencialidades y riesgos en la agricultura tropical</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Building the concept of meso : What can we learn about the role of intermediary actors for agroecological transition using functional analysis ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawalyath Soule Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syndhia Mathe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Convención Internacional Agrodesarrollo 2024 “Desarrollo agrícola sostenible, un paso hacia la seguridad alimentaria”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Varadero, Cuba. pp.524-529</w:t>
+              <w:t xml:space="preserve">Seminar "Meso approaches to agro-ecological transition"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Montpellier, France. 1 diaporama (15 vues)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05182604v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05182009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainable competitiveness of the cocoa sector in Ecuador: issues of integrated socio-ecological governance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Innovaciones de bioproductos basados en microorganismos para la reducción de plaguicidas: potencialidades y riesgos en la agricultura tropical</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Félix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Goulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Cocoa Research (ISCR 2022)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">7. Convención Internacional Agrodesarrollo 2024 “Desarrollo agrícola sostenible, un paso hacia la seguridad alimentaria”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Varadero, Cuba. pp.524-529</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05181824v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05182604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What are the specificities of agricultural innovation systems in the South: an approach based on innovation support services</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Institutional Governance of biomass in relation to global health among farmers in Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onjaherilanto Rakotovao Razanakoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26. European Seminar on Extension and Education (ESEE 2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Scientific Conference Economic Science For Rural Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Latvia University of Life Sciences and Technologies, May 2023, Jelgava, Latvia. pp.485-494, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22616/ESRD.2023.57.048⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05180994v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05181191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional dynamics to strengthen an agroecological technological innovation: the case of seedlings from stem fragments (PIF) plantain propagation technology in Cameroon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawalyath Soule Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syndhia Mathe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moïse Kwa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31. International Horticultural Congress (IHC2022): International Symposium on Water: a Worldwide Challenge for Horticulture!</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISHS, Aug 2022, Angers, France. pp.111-118, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17660/ActaHortic.2023.1380.14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05181245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissemination process of new seed variety in Senegal: analysis of the interactions of the actors of the millet and sorghum sectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheikh Tidiane Diouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndeye Fatou Faye Mane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sorghum in the 21st Century, Global Sorghum Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CIRAD; Kansas State University; Sorghum International Development; IRD; CERAAS, Jun 2023, Montpellier, France. pp.123</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05181958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renforcement des capacités à innover par une démarche d'apprentissage collectif dans les filières cacao et café en Haïti</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Sustainable competitiveness of the cocoa sector in Ecuador: issues of integrated socio-ecological governance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Evens Emmanuel</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Avadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinicio Salgado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXVIIIèmes Journées du développement de l’Association Tiers-Monde</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Symposium on Cocoa Research (ISCR 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Montpellier, France. 6 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.10211405⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04673261v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05181824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche intégrée de la santé en lien avec la santé publique dans une institution de recherche agronomique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">What are the specificities of agricultural innovation systems in the South: an approach based on innovation support services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syndhia Mathé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Audouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Toillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Binot</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hycenth Tim Ndah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">One Health Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PNPLZER, Nov 2023, Yaoundé, Cameroun. 1 p</w:t>
+              <w:t xml:space="preserve">26. European Seminar on Extension and Education (ESEE 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE, Jul 2023, Toulouse, France. pp.410-416</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05181358v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05180994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Institutional governance of varietal innovations in the plantain value chain in Côte d'Ivoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Euphrasie Angbo-Kouakou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Assemien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31. International Horticultural Congress (IHC2022): International Symposium on Water: a Worldwide Challenge for Horticulture!</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISHS, Aug 2022, Angers, France. pp.63-74, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17660/ActaHortic.2023.1380.8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05181324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovations basées sur le microbiote, micro-organismes pour la santé des écosystèmes dans l'Agriculture Tropicale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Approche intégrée de la santé en lien avec la santé publique dans une institution de recherche agronomique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Allinne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leïla Bagny-Beilhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Binot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ateliers-Forums : Processus d’innovations basés sur le microbiote et les micro-organismes pour la santé des écosystèmes en Côte d’Ivoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Yamoussoukro, Côte d’Ivoire. 8 p</w:t>
+              <w:t xml:space="preserve">One Health Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PNPLZER, Nov 2023, Yaoundé, Cameroun. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05180769v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05181358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Institutional Governance of biomass in relation to global health among farmers in Madagascar</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Renforcement des capacités à innover par une démarche d'apprentissage collectif dans les filières cacao et café en Haïti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Fritzner Amazan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédique Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evens Emmanuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Scientific Conference Economic Science For Rural Development</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">XXXVIIIèmes Journées du développement de l’Association Tiers-Monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Tiers-Monde, May 2023, Bordeaux, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05181191v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04673261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Émergence de la durabilité dans les cadres méthodologiques d'analyse des filières : enjeux pour les technologies biosourcées</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Innovations basées sur le microbiote, micro-organismes pour la santé des écosystèmes dans l'Agriculture Tropicale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Dabat</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kouakou Romain Fossou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Euphrasie Angbo-Kouakou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Printemps de l’innovation du Réseau de Recherche sur l’Innovation (RRI) - Innovations et filières de production biosourcées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, RRI, Mar 2022, Béthune, France. 1 p</w:t>
+              <w:t xml:space="preserve">Ateliers-Forums : Processus d’innovations basés sur le microbiote et les micro-organismes pour la santé des écosystèmes en Côte d’Ivoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Yamoussoukro, Côte d’Ivoire. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05179080v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05180769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réseaux d'acteurs et appropriation des nouvelles variétés de sorgho et mil au Burkina Faso</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Supporting agricultural and agri-food innovations for staple food production in Cameroon: Pluralism of organizations, duplicity and discontinuity of services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Kamga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Hansel Fongang Fouepe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syndhia Mathé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Crestin-Billet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. Journées de Recherche en Sciences Sociales (JRSS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFER; INRAE; CIRAD, Dec 2022, Clermont-Ferrand, France. 1 p</w:t>
+              <w:t xml:space="preserve">14. European IFSA Symposium (IFSA 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFSA, Apr 2022, Evora, Portugal. pp.23-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05180181v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05179137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional analysis to strengthen an agricultural innovation process: the case of seedlings from stem fragments (PIF) plantain propagation technology in Cameroon</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">New challenges for innovation support services to improve cocoa quality and sustainability in Cameroun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syndhia Mathé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Hansel Fongang Fouepe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Sonfack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Syndhia Mathe</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Abega Ndjana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31. International Horticultural Congress (IHC2022): International Symposium on Water: a Worldwide Challenge for Horticulture!</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISHS, Aug 2022, Angers, France. 31 p</w:t>
+              <w:t xml:space="preserve">14. European IFSA Symposium (IFSA 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFSA, Apr 2022, Evora, Portugal. pp.8-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05179582v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05179133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The &amp;quot;One Health&amp;quot; concept to support cocoa agroforestry in Cameroon</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Émergence de la durabilité dans les cadres méthodologiques d'analyse des filières : enjeux pour les technologies biosourcées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Avadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Dabat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. World Congress on Agroforestry WCA 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Québec, Canada. 1 p</w:t>
+              <w:t xml:space="preserve">Printemps de l’innovation du Réseau de Recherche sur l’Innovation (RRI) - Innovations et filières de production biosourcées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RRI, Mar 2022, Béthune, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05179620v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05179080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supporting agricultural and agri-food innovations for staple food production in Cameroon: Pluralism of organizations, duplicity and discontinuity of services</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Réseaux d'acteurs et appropriation des nouvelles variétés de sorgho et mil au Burkina Faso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex-Fabrice Zongo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eveline Sawadogo Compaore Mfw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omer Combary</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. European IFSA Symposium (IFSA 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IFSA, Apr 2022, Evora, Portugal. pp.23-41</w:t>
+              <w:t xml:space="preserve">16. Journées de Recherche en Sciences Sociales (JRSS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFER; INRAE; CIRAD, Dec 2022, Clermont-Ferrand, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05179137v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05180181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New challenges for innovation support services to improve cocoa quality and sustainability in Cameroun</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Functional analysis to strengthen an agricultural innovation process: the case of seedlings from stem fragments (PIF) plantain propagation technology in Cameroon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawalyath Soule Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Abega Ndjana</w:t>
+                <w:t xml:space="preserve">Moïse Kwa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syndhia Mathe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. European IFSA Symposium (IFSA 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IFSA, Apr 2022, Evora, Portugal. pp.8-21</w:t>
+              <w:t xml:space="preserve">31. International Horticultural Congress (IHC2022): International Symposium on Water: a Worldwide Challenge for Horticulture!</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISHS, Aug 2022, Angers, France. 31 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05179133v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05179582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Université Africaine et innovation dans la responsabilité sociétale : retour d'une expérience de recherche responsable à Douala (Cameroun)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">The &amp;quot;One Health&amp;quot; concept to support cocoa agroforestry in Cameroon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard de la Paix Bayiha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Ambatta Nyoro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum Innovation 2021 - Réseau Recherche Innovation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, RRI, Jun 2021, s.l., France. 2 p</w:t>
+              <w:t xml:space="preserve">5. World Congress on Agroforestry WCA 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Québec, Canada. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05177306v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05179620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Point d’étape et réflexion sur l’avancement des recherches en SHS sur les « pesticides » dans le contexte académique français</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Université Africaine et innovation dans la responsabilité sociétale : retour d'une expérience de recherche responsable à Douala (Cameroun)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Meva'a Abomo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Ambatta Nyoro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Journées d’étude du réseau SHS-Pesticides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Eve Bureau-Point; Carole Barthélémy; Centre Norbert Elias (CNE); Institut de recherche interdisciplinaire sur les enjeux sociaux (IRIS); Alexis Aulagnier; Frédéric Goulet; Mounia El Kotni; Moritz Hunsmann; Nathalie Jas; Ludovic Temple; Centre d'étude des mouvements sociaux (CEMS), May 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Forum Innovation 2021 - Réseau Recherche Innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RRI, Jun 2021, s.l., France. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03494614v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05177306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La recherche en sciences humaines et sociales sur l'objet pesticides dans le cadre académique français : état des lieux et perspectives</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Point d’étape et réflexion sur l’avancement des recherches en SHS sur les « pesticides » dans le contexte académique français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ève Bureau-Point</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’étude du groupe SHS-Pesticides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe SHS-Pesticides, May 2021, Paris, France. 1 p</w:t>
+              <w:t xml:space="preserve">2. Journées d’étude du réseau SHS-Pesticides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Eve Bureau-Point; Carole Barthélémy; Centre Norbert Elias (CNE); Institut de recherche interdisciplinaire sur les enjeux sociaux (IRIS); Alexis Aulagnier; Frédéric Goulet; Mounia El Kotni; Moritz Hunsmann; Nathalie Jas; Ludovic Temple; Centre d'étude des mouvements sociaux (CEMS), May 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05177700v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03494614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de la performance de l'agriculture naturelle dans la région du Centre au Cameroun par la méthode d'élicitation du jugement d'experts</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">La recherche en sciences humaines et sociales sur l'objet pesticides dans le cadre académique français : état des lieux et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Bureau-Point</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Journées de recherches en sciences sociales (JRSS 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Bordeaux, France. pp.1-33</w:t>
+              <w:t xml:space="preserve">Journées d’étude du groupe SHS-Pesticides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe SHS-Pesticides, May 2021, Paris, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05174762v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05177700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of innovation system in coffee agroforestry system to adapt to climate change in Kenyan coffee and dairy sectors</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Reviving perspectives on innovation in agriculture and food systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuna Chiffoleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Goulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ana Iglesias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Congress on Agroforestry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CIRAD; INRA; World Agroforestry; Agropolis International; MUSE, May 2019, Montpellier, France. pp.443</w:t>
+              <w:t xml:space="preserve">Spring of Innovation 2019 : Agro-innovation, Food quality and Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RNI, Mar 2019, Athènes, Greece. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05174014v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05173783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reviving perspectives on innovation in agriculture and food systems</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Evaluation de la performance de l'agriculture naturelle dans la région du Centre au Cameroun par la méthode d'élicitation du jugement d'experts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard de la Paix Bayiha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Makowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syndhia Mathé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Kobou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spring of Innovation 2019 : Agro-innovation, Food quality and Safety</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, RNI, Mar 2019, Athènes, Greece. 2 p</w:t>
+              <w:t xml:space="preserve">13. Journées de recherches en sciences sociales (JRSS 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Bordeaux, France. pp.1-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05173783v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05174762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de la contribution de l'agriculture naturelle à la sécurité alimentaire au Cameroun par l'élicitation probabiliste du jugement d'experts</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Role of innovation system in coffee agroforestry system to adapt to climate change in Kenyan coffee and dairy sectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kinfe Asayehegn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Iglesias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Conférence Ouest Africaine sur l'agriculture biologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Accra, Ghana</w:t>
+              <w:t xml:space="preserve">World Congress on Agroforestry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CIRAD; INRA; World Agroforestry; Agropolis International; MUSE, May 2019, Montpellier, France. pp.443</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02869385v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05174014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovation and transition in agriculture: how dairy farming is emerging in the coffee agroforestry systems of Kenya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinfe Asayehegn Gebreeyesus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jack R. Harlan International Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRD; Bioversity International; Agropolis International; CIRAD; Montpellier SupAgro; Université de Montpellier; INRA, Jun 2019, Montpellier, France. pp.148</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05174903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Failure of the linear model of innovation vs success for an agro-ecological innovation : the adoption of the &amp;quot;Minisett technology&amp;quot; in the yams industry in Haiti</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Evaluation de la contribution de l'agriculture naturelle à la sécurité alimentaire au Cameroun par l'élicitation probabiliste du jugement d'experts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard de La Paix Bayiha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Makowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syndhia Mathe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Kobou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international Innovations et entrepreneuriat dans le développement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre de Recherche en Gestion et en Economie du Développement (CREGED). Port-au-Prince, HTI., Jun 2016, Port-au-Prince, Haïti. pp.17 vues</w:t>
+              <w:t xml:space="preserve">5. Conférence Ouest Africaine sur l'agriculture biologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Accra, Ghana</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02793198v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02869385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversité des trajectoires vers l'agriculture biologique dans les pays en développement: Le cas du Cameroun</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Failure of the linear model of innovation vs success for an agro-ecological innovation : the adoption of the &amp;quot;Minisett technology&amp;quot; in the yams industry in Haiti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème journées de recherche en sciences sociales (IESIEG),</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque international Innovations et entrepreneuriat dans le développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de Recherche en Gestion et en Economie du Développement (CREGED). Port-au-Prince, HTI., Jun 2016, Port-au-Prince, Haïti. pp.17 vues</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02072372v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02793198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gouvernance systémique de l’innovation en agriculture pour la sécurité alimentaire en Afrique et dans les Caraïbes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Diversité des trajectoires vers l'agriculture biologique dans les pays en développement: Le cas du Cameroun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard de La Paix Bayiha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syndhia Mathe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Denis Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Conference of African research on agriculture, food and nutrition. AGRAR 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau Analyse des Facteurs d'Offres vivrières, de mise en marché et de diversification (AFOMDnet)., Jun 2013, Yamoussoukro, Côte d’Ivoire. pp.20 vues</w:t>
+              <w:t xml:space="preserve">10ème journées de recherche en sciences sociales (IESIEG),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01506334v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02072372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gouvernance systémique de l'innovation en agriculture pour la sécurisation alimentaire des pays en développement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Gouvernance systémique de l’innovation en agriculture pour la sécurité alimentaire en Afrique et dans les Caraïbes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moise Kwa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Touzard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Congresso Internacional Sistemas Agroalimentares Localizados : Os SIAL face às oportunidades e aos desafios do novo contexto global</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Florianópolis, Brésil. non paginé</w:t>
+              <w:t xml:space="preserve">1. Conference of African research on agriculture, food and nutrition. AGRAR 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Analyse des Facteurs d'Offres vivrières, de mise en marché et de diversification (AFOMDnet)., Jun 2013, Yamoussoukro, Côte d’Ivoire. pp.20 vues</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01506223v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01506334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le système d’innovation dans la littérature sur l’agriculture et l’agroalimentaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Gouvernance systémique de l'innovation en agriculture pour la sécurisation alimentaire des pays en développement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moise Kwa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Touzard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Triomphe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guy Faure</w:t>
+                <w:t xml:space="preserve">Denis Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">École d’été 2012 Réseau de Recherche sur l'Innovation : Les nouvelles dimensions des systèmes sectoriels de l'innovation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Innovation et Développement dans l'Agriculture et l'Agro-alimentaire (0951).; Réseau de Recherche sur l'Innovation (RRI). Dunkerque, FRA., Aug 2012, Montpellier, France. 28 p</w:t>
+              <w:t xml:space="preserve">4. Congresso Internacional Sistemas Agroalimentares Localizados : Os SIAL face às oportunidades e aos desafios do novo contexto global</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Florianópolis, Brésil. non paginé</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02746126v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01506223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GOVERNANCE OF TECHNOLOGICAL INNOVATION IN THE TROPICAL FRUIT COMMODITY CHAINS IN LATIN AMERICA</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Le système d’innovation dans la littérature sur l’agriculture et l’agroalimentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J. Ruales</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Touzard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Triomphe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISDA 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Montpellier, Francia. 15 p</w:t>
+              <w:t xml:space="preserve">École d’été 2012 Réseau de Recherche sur l'Innovation : Les nouvelles dimensions des systèmes sectoriels de l'innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Innovation et Développement dans l'Agriculture et l'Agro-alimentaire (0951).; Réseau de Recherche sur l'Innovation (RRI). Dunkerque, FRA., Aug 2012, Montpellier, France. 28 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00521298v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02746126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déterminants institutionnels de la diminution de pesticides dans la bananeraie antillaise : nécessité d'indicateurs d'évaluations partagés</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">GOVERNANCE OF TECHNOLOGICAL INNOVATION IN THE TROPICAL FRUIT COMMODITY CHAINS IN LATIN AMERICA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Montenegro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nelly Joubert</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Quiros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ruales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La réduction des pesticides agricoles, enjeux, modalités et conséquences. Colloque SFER</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2010, France</w:t>
+              <w:t xml:space="preserve">ISDA 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Montpellier, Francia. 15 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cirad-00952535v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00521298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts de la croissance urbaine sur l'innovation dans les filières vivrières du Nord Cameroun</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Déterminants institutionnels de la diminution de pesticides dans la bananeraie antillaise : nécessité d'indicateurs d'évaluations partagés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Robert Ndjouenkeu</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie M. Houdart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Joubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Savanes africaines en développement : innover pour durer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Garoua, Cameroun. 15 p</w:t>
+              <w:t xml:space="preserve">La réduction des pesticides agricoles, enjeux, modalités et conséquences. Colloque SFER</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2010, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cirad-00472144v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cirad-00952535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Croissance urbaine et innovations dans les filières vivrières : Cas du maïs et du niébé dans les savanes du Cameroun</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Impacts de la croissance urbaine sur l'innovation dans les filières vivrières du Nord Cameroun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Fofiri Nzossie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Ndame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Ndjouenkeu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Simeu Kamdem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2èmes journée de recherches en sciences sociales INRA SFER CIRAD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, Lille, France</w:t>
+              <w:t xml:space="preserve">Savanes africaines en développement : innover pour durer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Garoua, Cameroun. 15 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00407680v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cirad-00472144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de l'urbanisation sur l'intensification des systèmes de production horticoles au Cameroun</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Croissance urbaine et innovations dans les filières vivrières : Cas du maïs et du niébé dans les savanes du Cameroun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Joël Fofiri Nzossié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph-Pierre Ndamé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Dury</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Ndjouenkeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Simeu Kamdem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultures et développement urbain en Afrique de l'ouest et du centre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2005, Yaoundé, Cameroon. pp.110-127</w:t>
+              <w:t xml:space="preserve">2èmes journée de recherches en sciences sociales INRA SFER CIRAD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cirad-00950458v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00407680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment valoriser les marchés tropicaux de proximité ? Acheter les fruits et légumes de mon voisin !</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Ecobilan énergétique des filières fruits et légumes Innovations méthodologiques en cours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Feschet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paule Moustier</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert de Bon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Loeillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Salon International de l'agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2009, Paris, France. pp.1-3</w:t>
+              <w:t xml:space="preserve">International Conference on Sustainable Development Twenty Years on : New Theoretical Interpretations, Methodological Innovations, and Fields of Further Exploration,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00410948v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cirad-00952764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conditions d'émergence et de viabilité des organisations de producteurs dans la commercialisation des produits horticoles des pays du sud.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Emile Song Minyem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque SFER : Les entreprises coopératives agricoles, mutations et perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cirad-00946416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecobilan énergétique des filières fruits et légumes Innovations méthodologiques en cours</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Impact de l'urbanisation sur l'intensification des systèmes de production horticoles au Cameroun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Denis Loeillet</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules René Minkoua Nzie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Marquis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Dury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Sustainable Development Twenty Years on : New Theoretical Interpretations, Methodological Innovations, and Fields of Further Exploration,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, France</w:t>
+              <w:t xml:space="preserve">Agricultures et développement urbain en Afrique de l'ouest et du centre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2005, Yaoundé, Cameroon. pp.110-127</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cirad-00952764v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cirad-00950458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La production de plantain dans la zone périurbaine de Yaoundé</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Comment valoriser les marchés tropicaux de proximité ? Acheter les fruits et légumes de mon voisin !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Divine Foudjem Tita</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paule Moustier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque : Agricultures et développement urbain en Afrique de l’Ouest et du Centre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2005, Yaoundé, Cameroun</w:t>
+              <w:t xml:space="preserve">Salon International de l'agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2009, Paris, France. pp.1-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02753836v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00410948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de l’urbanisation sur l’intensification des systèmes de production horticoles au Cameroun</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">La production de plantain dans la zone périurbaine de Yaoundé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Efanden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moise Kwa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Null Dury</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Divine Foudjem Tita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque : Agricultures et développement urbain en Afrique de l’Ouest et du Centre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2005, Yaoundé, Cameroun</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02755869v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02753836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les légumes feuilles des pays tropicaux : diversité richesse économique et valeur santé</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Impact de l’urbanisation sur l’intensification des systèmes de production horticoles au Cameroun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hubert de Bon</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renée Minkoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Marquis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Null Dury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque : Agricultures et développement urbain en Afrique de l’Ouest et du Centre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2005, Yaoundé, Cameroun</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02756961v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02755869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La production de plantain dans la zone périurbaine de Yaoundé</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Les légumes feuilles des pays tropicaux : diversité richesse économique et valeur santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Kahane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Divine Foudjem-Tita</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert de Bon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultures et développement urbain en afrique de l'ouest et du centre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2005, Yaoundé, Cameroon. pp.139-147</w:t>
+              <w:t xml:space="preserve">Colloque : Agricultures et développement urbain en Afrique de l’Ouest et du Centre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2005, Yaoundé, Cameroun</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cirad-00951298v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02756961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Socioeconomic and institutional determiners of durable technological innovations in food-producing agriculture of Cameroun</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">La production de plantain dans la zone périurbaine de Yaoundé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Efanden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moise Kwa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">. European Association of Agricultural Economists</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Divine Foudjem-Tita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">106. EAAE Seminar : Pro-poor development in low income countries: Food, agriculture, trade, and environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Montpellier, France. 15 p</w:t>
+              <w:t xml:space="preserve">Agricultures et développement urbain en afrique de l'ouest et du centre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2005, Yaoundé, Cameroon. pp.139-147</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02815489v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cirad-00951298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review of urban and peri-urban vegetable production in West Africa</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Socioeconomic and institutional determiners of durable technological innovations in food-producing agriculture of Cameroun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Kouamé</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moise Kwa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achille Bikoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">. European Association of Agricultural Economists</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27. International Horticultural Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Séoul, South Korea</w:t>
+              <w:t xml:space="preserve">106. EAAE Seminar : Pro-poor development in low income countries: Food, agriculture, trade, and environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Montpellier, France. 15 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02755480v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02815489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">A review of urban and peri-urban vegetable production in West Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Levasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Etienne Montaigne</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaret W. Pasquini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Kouamé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier "Concepts et méthodes en économie des filières", Montpellier, 16-19 octobre 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Montpellier, France</w:t>
+              <w:t xml:space="preserve">27. International Horticultural Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Séoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03074025v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02755480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coordinations des opérateurs et intégration économique en Afrique Centrale : caractérisation du commerce transfrontalier des produits vivriers et horticoles au Camerou</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Soufflet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Montaigne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence sous-régionale : Mondialisation et réduction de la pauvreté en Afrique centrale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Douala, Cameroun. 17 p</w:t>
+              <w:t xml:space="preserve">Atelier "Concepts et méthodes en économie des filières", Montpellier, 16-19 octobre 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02816555v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03074025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partenariat en sélection participative sur bananiers plantains : l'expérience du Centre africain de recherches sur bananiers et plantains au Cameroun</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Coordinations des opérateurs et intégration économique en Afrique Centrale : caractérisation du commerce transfrontalier des produits vivriers et horticoles au Camerou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séraphine Medjou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain-Simplice Azeufouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Parrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Partenaires pour construire des projets de sélection participative</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2005, Coutounou, Bénin. pp.153-173</w:t>
+              <w:t xml:space="preserve">Conférence sous-régionale : Mondialisation et réduction de la pauvreté en Afrique centrale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Douala, Cameroun. 17 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cirad-00951836v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02816555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de l'urbanisation sur l'intensification des systèmes de production horticoles du centre Cameroun</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Les coordinations sur le travail, un déterminant de la compétitivité des filières bananes dans les Antilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">. Psdr. Programme Pour Et Sur Le Développement Régionalgrenoble</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier : Agriculture et développement urbain en Afrique de l'Ouest et du Centre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2005, Yaoundé, Cameroun. 18 p</w:t>
+              <w:t xml:space="preserve">Symposium international INRA-PSDR : Territoires et enjeux du développement durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, Lyon, France. 20 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02829275v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02826797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les coordinations sur le travail, un déterminant de la compétitivité des filières bananes dans les Antilles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Impact de l'urbanisation sur l'intensification des systèmes de production horticoles du centre Cameroun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renée Minkoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Null Dury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Marqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">. Centre de Coopération Internationale En Recherche Agronomique Pour Le Développement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium international INRA-PSDR : Territoires et enjeux du développement durable</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2005, Lyon, France. 20 p</w:t>
+              <w:t xml:space="preserve">Atelier : Agriculture et développement urbain en Afrique de l'Ouest et du Centre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2005, Yaoundé, Cameroun. 18 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02826797v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02829275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversification of peri-urban small farms toward fruit production in Yaoundé (Cameroon). Consequences for the development process and research.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Partenariat en sélection participative sur bananiers plantains : l'expérience du Centre africain de recherches sur bananiers et plantains au Cameroun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Efanden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moise Kwa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lescot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jardin planetaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, Chambery, France. pp.531-535</w:t>
+              <w:t xml:space="preserve">Partenaires pour construire des projets de sélection participative</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, Coutounou, Bénin. pp.153-173</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00148318v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cirad-00951836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La diversification fruitière des exploitations péri-urbaines dans la région de Yaoundé, quelles conséquences pour l'orientation de la recherche développement ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Diversification of peri-urban small farms toward fruit production in Yaoundé (Cameroon). Consequences for the development process and research.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Null Dury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium International "Jardin Plantaire 99" Savoie Technoloc, Prospective 2100</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 1999, Chambery, France. pp-531-535</w:t>
+              <w:t xml:space="preserve">Jardin planetaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, Chambery, France. pp.531-535</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cirad-00948368v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00148318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La gestion de la fertilité dans les systèmes de culture du bananier-plantain dans le sud-ouest du Cameroun</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">La diversification fruitière des exploitations péri-urbaines dans la région de Yaoundé, quelles conséquences pour l'orientation de la recherche développement ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Dury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Achard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire : Fertilité du milieu et stratégies paysannes sous les tropiques humides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 1995, Montpellier, France. 8 p</w:t>
+              <w:t xml:space="preserve">Symposium International "Jardin Plantaire 99" Savoie Technoloc, Prospective 2100</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1999, Chambery, France. pp-531-535</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02845718v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cirad-00948368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La dynamique d'approvisionnement en bananes plantain de la ville de Douala : essai d'une démarche pour une recherche en économie du changement technique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">La gestion de la fertilité dans les systèmes de culture du bananier-plantain dans le sud-ouest du Cameroun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Achard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groupe de travail : Avenir des zones tropicales humides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, Paris, France. 15 p</w:t>
+              <w:t xml:space="preserve">Séminaire : Fertilité du milieu et stratégies paysannes sous les tropiques humides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 1995, Montpellier, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02843478v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02845718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agricultural price policy and export and food production in Cameroon : a farming systems analysis of pricing policies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Heidhues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Kamajou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Chataigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Griffon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fadani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium international</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 1994, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02775244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La dynamique d'approvisionnement en bananes plantain de la ville de Douala : essai d'une démarche pour une recherche en économie du changement technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Temple</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Groupe de travail : Avenir des zones tropicales humides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, Paris, France. 15 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02843478v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le marché de la banane plantain au Cameroun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Chataigner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. International symposium on horticultural economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1992, Montpellier, France. Non paginé / 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02852818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14937,1748 +15192,1638 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-managing the agriculture-biodiversity-health nexus in LMI countries: Can a (renewed) one health approach help?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel de Garine-Wichatitsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Figuié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Allinne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Bagny-Beilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. World One Health Congress (WOHC 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Cape Town, South Africa. s.n., 3 p., 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05182642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The quest for quality of Ecuadorian cocoa: certification and traceability</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Performance of agricultural innovation support services: the case of cocoa agroforestry in savannah in Cameroon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawalyath Soule Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Vinicio Salgado</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syndhia Mathe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genowefa Blundo Canto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Cocoa Research (ISCR 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2022, Montpellier, France. ICCO; CIRAD, pp.336-337, 2023</w:t>
+              <w:t xml:space="preserve">, Dec 2022, Montpellier, France. ICCO; CIRAD, 1 p., 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05179934v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05179956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of agricultural innovation support services: the case of cocoa agroforestry in savannah in Cameroon</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">The quest for quality of Ecuadorian cocoa: certification and traceability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Genowefa Blundo Canto</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Daniel Avadi Tapia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinicio Salgado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Cocoa Research (ISCR 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2022, Montpellier, France. ICCO; CIRAD, 1 p., 2023</w:t>
+              <w:t xml:space="preserve">, Dec 2022, Montpellier, France. ICCO; CIRAD, pp.336-337, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05179956v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05179934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovation and Transition in Agriculture: How dairy farming is emerging in the coffee agroforestry systems of Kenya</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Adoption d'innovations sur le riz au Cameroun : Le rôle de l'Institut de Recherche Agricole pour le Développement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Hansel Fongang Fouepe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zobel Pane Pagui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Congress on Agroforestry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Montpellier, France. CIRAD; INRA, pp.609, 2019</w:t>
+              <w:t xml:space="preserve">Annual conference of Cameroon Biosciences Society (CBS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Maroua, Cameroun. CBS, 1 poster, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05174041v1</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05174470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réseau paysan de sélection participative du riz pluvial à Madagascar</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Innovation and Transition in Agriculture: How dairy farming is emerging in the coffee agroforestry systems of Kenya</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kinfe Asayehegn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-[...3 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Iglesias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dupraz Christian (ed.); Gosme Marie (ed.); Lawson Gerry (ed.). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier Diversité et renforcement des dispositifs d'accompagnement des producteurs ruraux à Madagascar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Antananarivo, Madagascar. SPAD, 1 p., 2019</w:t>
+              <w:t xml:space="preserve">World Congress on Agroforestry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Montpellier, France. CIRAD; INRA, pp.609, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05174756v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05174041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adoption d'innovations sur le riz au Cameroun : Le rôle de l'Institut de Recherche Agricole pour le Développement</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Réseau paysan de sélection participative du riz pluvial à Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanilo Ny Aina Ramanitrinizaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ravonantenaina Rhodia Rabekijana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Rakotomalala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Ramantsoanirina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual conference of Cameroon Biosciences Society (CBS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Maroua, Cameroun. CBS, 1 poster, 2019</w:t>
+              <w:t xml:space="preserve">Atelier Diversité et renforcement des dispositifs d'accompagnement des producteurs ruraux à Madagascar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Antananarivo, Madagascar. SPAD, 1 p., 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05174470v1</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05174756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovations agro écologiques en Martinique : freins et leviers organisationnels, institutionnels, techniques et économiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Crance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Minatchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque national DinABio : Les recherches en agriculture biologique : de l’étude des verrous techniques à la conception de modèles de développement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Montpellier, France. 1 p., 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02822992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (9)</w:t>
+        <w:t xml:space="preserve">Ouvrages (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'économie institutionnelle de l'innovation variétale du sorgho et du mil au Burkina Faso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coury Alex-Fabrice Zongo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eveline M.F.W. Compaoré Sawadogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omer S. Combary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'Harmattan, 184 p., 2025, Harmattan Bukina Faso, 978-2-336-55914-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05380765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'innovation responsable pour la revue Innovations</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Le bananier plantain. Enjeux socio-économiques et techniques, expériences en Afrique intertropicale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moïse Kwa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...27 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ed. Quae; CTA, 199 p., 2019, Agricultures tropicales en poche, 978-2-7592-2679-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35690/978-2-7592-2680-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02558613v1</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05173897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le bananier plantain. Enjeux socio-économiques et techniques, expériences en Afrique intertropicale</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Innovation and development in agricultural and food systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuna Chiffoleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Goulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...14 lines deleted...]
-            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Touzard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, non paginé, 2018, Synthèses (Quae), 978-2-7592-2960-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05173897v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02789888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovation and development in agricultural and food systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">Innovation et développement dans les systèmes agricoles et alimentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuna Chiffoleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Goulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Touzard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, non paginé, 2018, Synthèses (Quae), 978-2-7592-2960-4</w:t>
+              <w:t xml:space="preserve">, 259 p., 2018, Synthèses (Quae), 978-2-7592-2812-6 978-2-7592-2813-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02789888v1</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02791690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovation et développement dans les systèmes agricoles et alimentaires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">Innovating with rural stakeholders in the developing world: action research in partnership</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gasselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Triomphe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...22 lines deleted...]
-              <w:t xml:space="preserve">, 259 p., 2018, Synthèses (Quae), 978-2-7592-2812-6 978-2-7592-2813-3</w:t>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Hocde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CTA LM Publishers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 224 p., 2014, 978-94-6022-345-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02791690v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02799601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovating with rural stakeholders in the developing world: action research in partnership</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">Innover avec les acteurs du monde rural : la recherche-action en partenariat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gasselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Triomphe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Hocde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, 224 p., 2014, 978-94-6022-345-7</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">G. Faure; P. Gasselin; B. Triomphe. Editions Quae CTA Les Presses Agronomiques de Gembloux, 224 p., 2010, Agricultures Tropicales en Poche, 978-2-7592-0607-0 978-92-9081-428-3 978-2-87016-095-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02799601v1</w:t>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02823562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innover avec les acteurs du monde rural : la recherche-action en partenariat</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Agricultures et Développement urbain en Afrique Subsaharienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">G. Faure; P. Gasselin; B. Triomphe. Editions Quae CTA Les Presses Agronomiques de Gembloux, 224 p., 2010, Agricultures Tropicales en Poche, 978-2-7592-0607-0 978-92-9081-428-3 978-2-87016-095-4</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Parrot L., Aboubakar N., Temple L., Assogba-Komlan F., kahane R., BaDiao M., Havard M. L'Harmattan, pp.264, 2008, Ethique Economique, François Régis Mathieu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02823562v1</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00292619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agricultures et Développement urbain en Afrique Subsaharienne</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Instabilité du prix des produits vivriers et sécurité alimentaire urbaine au Cameroun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Parrot L., Aboubakar N., Temple L., Assogba-Komlan F., kahane R., BaDiao M., Havard M. L'Harmattan, pp.264, 2008, Ethique Economique, François Régis Mathieu</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CIRAD, 22 p., 2004, 2-87614-575-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...74 lines deleted...]
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02827414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16688,3277 +16833,3041 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovations agroécologiques, sécurité alimentaire et nutritionnelle pour les petits agriculteurs : une mise en perspective Afrique-Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Malézieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Pourias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thomas Alban (ed.); Alpha Arlène (ed.); Barczak Aleksandra (ed.); Zakhia-Rozis Nadine (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Durabilité des systèmes pour la sécurité alimentaire. Combiner les approches locales et globales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ed. Quae, pp.109-122, 2024, Synthèses / Ed. Quae, 978-2-7592-3852-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05181588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovation et transition agroécologique. Une recherche-action dans l'agriculture haïtienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Fritzner Amazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédique Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evens Emmanuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fort Fatiha (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systèmes alimentaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 9, Classiques Garnier, pp.301-315, 2024, Systèmes alimentaires, 978-2-406-17650-3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-17650-3.p.0301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05182538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agroécologie et sécurité alimentaire : pour un mariage forcé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Sourisseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Uzunidis Dimitri (ed.); Adatto Laurent (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Catastrophes majeures au XXIe siècle : Santé, environnement, alimentation, guerre. Chroniques d'alerte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le Manuscrit, pp.197-203, 2023, 978-2-304-05419-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05180050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the sectoral cocoa innovation system in Cameroon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syndhia Mathe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Joël Fofiri Nzossié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Casadella Vanessa (ed.); Uzunidis Dimitri (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agri-innovations and development challenges. Engineering, value chains and socio-economic models</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 8, ISTE; John Wiley, pp.79-96, 2023, Innovation, Entrepreneurship, Management Series, Innovation in Engineering and Technology Set, 978-1-78630-915-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05181190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communities of Practice in Crop Diversity Management: From Data to Collaborative Governance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sélim Louafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Jankowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Barnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hugh F. Williamson; Sabina Leonelli. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Towards Responsible Plant Data Linkage: Data Challenges for Agricultural Research and Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer Nature</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.273-288, 2023, 978-3-031-13275-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-13276-6_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03899384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agroecological innovations, food and nutrition security and food safety for small farmers: Africa-Europe perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Malézieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Pourias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thomas Alban (ed.); Alpha Arlène (ed.); Barczak Aleksandra (ed.); Zakhia-Rozis Nadine (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainable food systems for food security. Need for combination of local and global approaches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ed. Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.99-112, 2022, Synthèses / Ed. Quae, 978-2-7592-3575-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05179322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Édition du génome et amélioration des plantes : l'émergence d'une technologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Glaszmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Ahmadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Frédéric Goulet; Patrick Caron; Bernard Hubert; Pierre-Benoit Joly. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences, techniques et agricultures. Gouverner pour transformer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses des Mines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.243-248, 2022, Sciences sociales, 978-2-35671-845-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05179149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agriculture – Agricultural and food innovations and agro-ecological transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Uzunidis Dimitri (ed.); Kasmi Fedoua (ed.); Adatto Laurent (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovation economics, engineering and management handbook 1: main themes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE; Wiley, pp.47-53, 2021, Innovation, entrepreneurship and management series, 978-1-78630-456-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781119832492.ch3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05177742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les politiques d’innovation : un levier potentiel de développement des économies du Sud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Casadella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bouacida, Rédha Younes; Haudeville, Bernard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations au Sud : enjeux pour le développement et exemples sectoriels (Maghreb)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Labo ECOFIMA, pp.73-97, 2020, 978-9931-9590-3-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03820552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usages et calculs ﻿des coûts de production pour innover</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Kwa Moise (ed.); Temple Ludovic (ed.). </w:t>
+                <w:t xml:space="preserve">Evaluación de los sistemas de innovación agropecuaria para el diseño de políticas públicas: una revisión de la literatura</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Toillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Audouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syndhia Mathe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Triomphe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Goulet Frédéric (ed.); Le Coq Jean-François (ed.); Sotomayor Octavio (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le bananier plantain. Enjeux socio-économiques et techniques, expériences en Afrique intertropicale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ed. Quae; CTA, pp.169-176, 2019, Agricultures tropicales en poche, 978-2-7592-2679-5</w:t>
+              <w:t xml:space="preserve">Sistemas y políticas de innovación para el sector agropecuario en América Latina</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, E-papers, pp.23-56, 2019, 978-85-7650-598-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05173966v1</w:t>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05174349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Importance des bananiers et des plantains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moïse Kwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kwa Moise (ed.); Temple Ludovic (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le bananier plantain. Enjeux socio-économiques et techniques, expériences en Afrique intertropicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ed. Quae; CTA, pp.13-17, 2019, Agricultures tropicales en poche, 978-2-7592-2679-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05173962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluación de los sistemas de innovación agropecuaria para el diseño de políticas públicas: una revisión de la literatura</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">Goulet Frédéric (ed.); Le Coq Jean-François (ed.); Sotomayor Octavio (ed.). </w:t>
+                <w:t xml:space="preserve">Usages et calculs ﻿des coûts de production pour innover</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Temple</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Kwa Moise (ed.); Temple Ludovic (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sistemas y políticas de innovación para el sector agropecuario en América Latina</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, E-papers, pp.23-56, 2019, 978-85-7650-598-3</w:t>
+              <w:t xml:space="preserve">Le bananier plantain. Enjeux socio-économiques et techniques, expériences en Afrique intertropicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ed. Quae; CTA, pp.169-176, 2019, Agricultures tropicales en poche, 978-2-7592-2679-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05174349v1</w:t>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05173966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovations dans ﻿les systèmes de culture et de production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moïse Kwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kwa Moise (ed.); Temple Ludovic (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le bananier plantain. Enjeux socio-économiques et techniques, expériences en Afrique intertropicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ed. Quae; CTA, pp.79-101, 2019, Agricultures tropicales en poche, 978-2-7592-2679-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05173964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing impacts of agricultural research for development in countries of the South</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Dabat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Devaux-Spatarakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Arvanitis Rigas (ed.); O'Brien David (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The transformation of research in the South. Policies and outcomes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions des archives contemporaines; IRD, pp.111-114, 2019, 978-2-8130-0303-4 ; 978-2-7099-2800-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17184/eac.2081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05174469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La filière de la banane plantain : du marché aux usages alimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moïse Kwa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kwa Moise (ed.); Temple Ludovic (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le bananier plantain. Enjeux socio-économiques et techniques, expériences en Afrique intertropicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ed. Quae; CTA, pp.19-42, 2019, Agricultures tropicales en poche, 978-2-7592-2679-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05173963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A history of innovation and its uses in agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuna Chiffoleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Touzard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovation and development in agricultural and food systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Non paginé, 2018, Synthèses (Quae), 978-2-7592-2960-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02787697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction : renouveler les regards sur l’innovation dans les systèmes agricoles et alimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuna Chiffoleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Goulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Touzard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovation et développement dans les systèmes agricoles et alimentaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 259 p., 2018, Synthèses (Quae), 978-2-7592-2812-6 978-2-7592-2813-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02790772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une histoire de l’innovation et de ses usages dans l’agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuna Chiffoleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Touzard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovation et développement dans les systèmes agricoles et alimentaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 259 p., 2018, Synthèses (Quae), 978-2-7592-2812-6 978-2-7592-2813-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02790635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction: reviving perspectives on innovation in agriculture and food systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuna Chiffoleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Goulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Touzard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovation and development in agricultural and food systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Non paginé, 2018, Synthèses (Quae), 978-2-7592-2960-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02786977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entrepreneur et développement</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Institutionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuna Chiffoleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dictionnaire économique de l’entrepreneur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Classiques Garnier, 2017, Bibliothèque de l'économiste</w:t>
+              <w:t xml:space="preserve">Dictionnaire économique de l'entrepreneur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 11, Classiques GARNIER, 374 p., 2017, Bibliothèque de l'Economiste, 978-2-406-06463-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03820576v1</w:t>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Institutionnel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Entrepreneur et développement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Casadella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Tiran (André); Uzunidis (Dimitri). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dictionnaire économique de l'entrepreneur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 11, Classiques GARNIER, 374 p., 2017, Bibliothèque de l'Economiste, 978-2-406-06463-3</w:t>
+              <w:t xml:space="preserve">Dictionnaire économique de l’entrepreneur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, 2017, Bibliothèque de l'économiste</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01603093v1</w:t>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03820576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les conditions socio-économiques de l’innovation agro-écologique pour la sécurisation alimentaire dans les jardins agroforestiers en Haïti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Briend</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Daméus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations locales et développement durable en Haïti</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Université d'Etat d'Haïti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 422 p., 2014, 978-99935-57-81-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01506348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relever les défis du futur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bonnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sourisseau Jean-Michel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultures familiales et mondes à venir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éd. Quae, pp.161-163, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03056953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La caractérisation des résultats de la recherche-action en partenariat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Casabianca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kwa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innover avec les acteurs du monde rural : la recherche-action en partenariat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae CTA Les Presses Agronomiques de Gembloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Agricultures Tropicales en Poche, 978-2-7592-0607-0 978-92-9081-428-3 978-2-87016-095-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02817613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversification des exploitations cacaoyères au Cameroun et contours de la demande d’innovation technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renée Minkoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Exploitations agricoles familiales africaines : enjeux, caractéristiques et éléments de gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Quae, 2007, 978-2-7592-0068-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02816484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (5)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verrous et leviers institutionnels de réduction de pesticides dans l'agriculture tropicale. Un éclairage par l'Afrique de l'Ouest et du Centre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Di Roberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Brunelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard de La Paix Bayiha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18167/agritrop/00839⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04969534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic agriculture in Africa: a source of innovation for agricultural development</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Un déterminant de l'innovation technique en agriculture : les coordinations sur le travail dans la production bananière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId495" w:history="1">
-[...43 lines deleted...]
-              <w:t xml:space="preserve">2018</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bakry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01971777v1</w:t>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cirad-00363491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’agriculture biologique en Afrique : un levier d’innovations pour le développement agricole</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Instabilité du prix des produits vivriers et sécurité alimentaire urbaine au Cameroun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId495" w:history="1">
-[...43 lines deleted...]
-              <w:t xml:space="preserve">2018</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Null Dury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
-[...175 lines deleted...]
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00139650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19968,288 +19877,288 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un déterminant de l’innovation technique en agriculture : les coordinations sur le travail dans la production bananière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bakry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Joubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02818713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution méthodologique à l'évaluation économique d'itinéraires techniques en agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cirad-00944845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La restructuration des coopératives vinicoles en Languedoc : grille d'analyse stratégique pour une démarche prospective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Touzard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Jarrige</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02834468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20259,1123 +20168,1123 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microorganism-Based Innovation Process: Agricultural Bio-Inputs in Cambodia</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Caractérisation macro-institutionnelle des verrous et leviers à la réduction d'usages des pesticides au Cameroun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard de La Paix Bayiha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Brunelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Jas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Precillia I Tata Ngome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Initiative PRETAG (Pesticide Reduction for Tropical Agricultures). 2024, 100 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaëlle Ducrot</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">hal-04972212v1</w:t>
+                <w:t xml:space="preserve">hal-04515692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des coûts cachés d'usage de pesticides par les bases de connaissances mobilisables au Cameroun</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Microorganism-Based Innovation Process: Agricultural Bio-Inputs in Cambodia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sorith Hou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">CIRAD. 2024</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Ducrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sammang Nguon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linna Gnang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CIRAD. 2024, 53 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04947858v1</w:t>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04972212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation macro-institutionnelle des verrous et leviers à la réduction d'usages des pesticides au Cameroun</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId261" w:history="1">
+                <w:t xml:space="preserve">Caractérisation des coûts cachés d'usage de pesticides par les bases de connaissances mobilisables au Cameroun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard de la Paix Bayiha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Brunelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId509" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Initiative PRETAG (Pesticide Reduction for Tropical Agricultures). 2024, 100 p</w:t>
+              <w:t xml:space="preserve">CIRAD. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04515692v1</w:t>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04947858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilan et Analyse du mandat 2019-2022 du Comité Scientifique d’Orientation Recherche &amp; Innovation (CSO R&amp;I) du plan Ecophyto II+</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Reboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sibylle De-Tarlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Lequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bonato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bordin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ecophyto. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId512" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04047913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation exploratoire du système acteur d'innovations basées sur micro-organismes en Côte d'Ivoire- Rapport technique de mission santé des plantes et Pretag, 09 Juin 2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc-Erwan Traore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Euphrasie Angbo Kouakou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Avadí</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Fernandès Ce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CIRAD; INPHB. 2023, 42 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId518" w:history="1">
-              <w:r>
-[...58 lines deleted...]
-            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04519881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse d'études de cas sur l'évaluation d'impact de la recherche agronomique dans les pays du sud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophia Alami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Bienabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Temple</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId523" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cirad-00904862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'imparfaite transmission des prix mondiaux aux marchés agricoles d'Afrique Subsaharienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Meuriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène David-Benz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoul Salam Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rasolofo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] CIRAD. 2010, 97 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId526" w:history="1">
-              <w:r>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03078126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déterminants de l'instabilité des prix alimentaires au Cameroun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Meuriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Madi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lançon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] CIRAD. 2009, 62 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03077029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification des flux transfrontaliers du Cameroun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Azeufouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Tsagué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séraphine Medjou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Temple</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId530" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cirad-00948344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification des flux transfrontaliers : étude des flux transfrontaliers de produits agricoles et horticoles sur les frontières sud du Cameroun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Parrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contrat] Phase I. SCAC. Service de Coopération et d'Action Culturelle, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02821757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21385,100 +21294,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les conditions du développement d'un marché vivrier : le cas de la banane plantain dans la zone forestière du Cameroun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Montpellier 1, 1995. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02847551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21488,105 +21397,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economie des changements techniques dans l'agriculture vivrière du sud : une contribution institutionnaliste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Economies et finances. Université Toulouse le Mirail - Toulouse II, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00946228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId535"/>
+      <w:footerReference w:type="default" r:id="rId537"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -21733,51 +21642,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464464v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonel Duarte Pla" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asley Noro&#241;a Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayami Fontes Marrero" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonel Duarte Naranjo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iv&#225;n Lenin Montejo Sierra" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077752v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fritzner Amazan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Temple" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dique Paul" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2025002" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05004567v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard de la Paix Bayiha" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Precillia Ijang Tata Ngome" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2025010" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346847v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscille C. Fokam Maaku Teubo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Meva'a Abomo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181471v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Dabat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Avadi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2024.1062" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243418v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17650-3.p.0301" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181104v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jo&#235;l Fofiri Nzossi&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2023018" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180379v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onjaherilanto Rakotovao Razanakoto" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Vom Brocke" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Trouche" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2023.0947" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181015v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kobou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syndhia Mathe" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJARGE.2023.133316" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181100v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanilo Ny Aina Ramanitrinizaka" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lolona Ramamonjisoa" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landiarimisa Ramanankaja" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ramanantsoanirina" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2023.1010" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180991v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawalyath Soule Adam" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;se Kwa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.pr1.0147" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181313v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genowefa Blundo Canto" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.12041" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180056v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hansel Fongang Fouepe" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Sonfack" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Abega Ndjana" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2023.0917" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181325v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanitriniana Mamy Razafimahatratra" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179182v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Ambatta Nyoro" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2022.0843" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179170v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nesme" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03759423v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#200;ve Bureau-Point" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Aulagnier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia El Kotni" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Goulet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2022024" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027177v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.38765" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179313v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Perret" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelle de Romemont" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ferre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2022.0844" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179350v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisy Razafinimpiasa" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lilia Rabeharisoa" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/2295-8010.2046" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179710v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Nama Yikoa" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177149v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anny Lucr&#232;ce Nlend Nkott" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2021.120720" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177358v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syndhia Math&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2021.0694" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178904v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anny Lucr&#232;ce" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nlend Nkott" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ei.6798" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177558v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junior Bitsoumanou Nkounkou" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2021025" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174767v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert de Bon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2020002" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03820716v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Casadella" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2020.0508" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174954v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kako Nubukpo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Alexandre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2020.0515" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02561974v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Pulcherie Kondombo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Guillet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Kabor&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Sidib&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2019.102775" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174693v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Faure" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Devaux-Spatarakis" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Le Gu&#233;rroue" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/reseval/rvz036" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032056v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard de La Paix Bayiha" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-11062-0.p.0181" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619879v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Knierim" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Koutsouris" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hycenth Tim Ndah" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Audouin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.028.0145" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174745v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.7282" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618600v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Debref" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gallaud" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Temri" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.059.0005" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02157549v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chanteau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Borrell" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.059.0043" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097784v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2019003" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-01898358v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mal&#233;zieux" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bendjebbar" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Fouilleux" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/agritrop/00035" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622133v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Gaunand" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vall" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2018022" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623683v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landy Andriamampianina" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2018030" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973742v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Ren&#233; Minkoua Nzie" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Kamgnia Dia" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08722-9.p.0161" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-01898365v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/agritrop/00036" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601081v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Boyer" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2017.0113" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637205v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Touzard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moise Kwa" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Requier-Desjardins" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634813v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Triomphe" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.017.0117" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506290v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mignon" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.043.0005" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629716v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricot Scutt" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631040v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.043.0013" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633303v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Briend" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Dam&#233;us" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01548420v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M. Houdart" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Maury" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599241v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maury" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644057v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2012.0577" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641944v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061977v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Meuriot" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Madi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585008v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lan&#231;on" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne David-Benz" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/agritrop/00054" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802690v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Palpacuer" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pach&#233;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723558v2" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18167/agritrop/00016" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455357v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Houdart" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408077v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Fernandes" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Crance" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Minatchi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne T&#226;che" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/4vz1-qs29" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802701v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain B. Ngassam" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy B. Nkamleu" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267675v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lan&#231;on" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Montaigne" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Soufflet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666635v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384377v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Marquis" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Simon" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407415v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Cances" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407412v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marie" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bakry" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591637v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Cances" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656546v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Nkendah" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal B&#233;atrice Nzouessin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662659v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Fogain" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alassa Mouliom Pefoura" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680260v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Efanden" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kodjo Tomekp&#233;" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/fruits:2005023" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682791v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andriamparany Heritiana J. Rakotomalala" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lescot" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669635v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Moustier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870754v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00950150v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697861v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Codron" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bricas" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694378v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Jarrige" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00944832v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Kamajou" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Chataigner" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00944841v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Genettais" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Ganry" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246202v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Di Roberto" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Brunelle" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246203v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Mathieu" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. F&#233;lix" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Goulet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482919v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Herrera" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Spiegelsberger" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Mandah" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvine Tchouga" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346852v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tchiofouo Yemelo" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431896v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle M. Bell" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques B. Ngotta Biyon" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jo&#235;l Fofiri Nzossie" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478693v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Mabah" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Manguele" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fritz Austin Munu" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Madou" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455388v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182643v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Brice Talla Sadeu" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182009v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182604v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181824v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicio Salgado" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10211405" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180994v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Toillier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181245v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1380.14" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181958v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Tidiane Diouf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndeye Fatou Faye Mane" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673261v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evens Emmanuel" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181358v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Abadie" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Allinne" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Bagny-Beilhe" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Binot" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181324v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euphrasie Angbo-Kouakou" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Assemien" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1380.8" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180769v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouakou Romain Fossou" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181191v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22616/ESRD.2023.57.048" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179080v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180181v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex-Fabrice Zongo" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eveline Sawadogo Compaore Mfw" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omer Combary" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179582v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179620v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179137v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Kamga" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Crestin-Billet" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179133v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177306v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494614v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177700v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Bureau-Point" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174762v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174014v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinfe Asayehegn" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Iglesias" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173783v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuna Chiffoleau" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869385v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174903v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinfe Asayehegn Gebreeyesus" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793198v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072372v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard de La Paix Bayiha" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506334v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506223v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746126v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521298v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Montenegro" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Quiros" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ruales" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00952535v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Bonin" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Joubert" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00472144v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fofiri Nzossie" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Ndame" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Ndjouenkeu" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407680v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph-Pierre Ndam&#233;" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Simeu Kamdem" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00950458v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dury" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410948v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00946416v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Emile Song Minyem" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier David" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00952764v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Feschet" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Loeillet" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753836v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divine Foudjem Tita" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755869v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e Minkoua" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Null Dury" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756961v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Kahane" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brat" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00951298v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divine Foudjem-Tita" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815489v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Bikoi" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. European Association of Agricultural Economists" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755480v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Levasseur" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret W. Pasquini" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kouam&#233;" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074025v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816555v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;raphine Medjou" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain-Simplice Azeufouet" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Parrot" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00951836v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829275v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Marqui" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Centre de Coop&#233;ration Internationale En Recherche Agronomique Pour Le D&#233;veloppement" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826797v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marie" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Psdr. Programme Pour Et Sur Le D&#233;veloppement R&#233;gionalgrenoble" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148318v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00948368v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845718v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Achard" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843478v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775244v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Heidhues" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kamajou" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chataigner" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Griffon" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fadani" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852818v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182642v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Garine-Wichatitsky" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Figui&#233;" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179934v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Daniel Avadi Tapia" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Andrade" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179956v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174041v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174756v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravonantenaina Rhodia Rabekijana" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Rakotomalala" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ramantsoanirina" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174470v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zobel Pane Pagui" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822992v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Crance" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Minatchi" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380765v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coury Alex-Fabrice Zongo" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eveline M.F.W. Compaor&#233; Sawadogo" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omer S. Combary" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558613v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/editeur.php?ID_EDITEUR=DBU" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173897v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-2680-1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789888v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1540/9782759229604/innovation-and-development-in-agricultural-and-food-systems" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791690v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r5282-innovation-et-developpement-dans-les-systemes-agricoles-et-alimentaires.html" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799601v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gasselin" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Hocde" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cirad.fr/actualites/toutes-les-actualites/articles/2014/ca-vient-de-sortir/innovating-with-rural-stakeholders-in-the-developing-world" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823562v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292619v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827414v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dury" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181588v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Gautier" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Aubry" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Pourias" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182538v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180050v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Sourisseau" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181190v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899384v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;lim Louafi" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thomas" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Jankowski" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Leclerc" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Barnaud" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://library.oapen.org/handle/20.500.12657/59373" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-13276-6_14" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179322v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/191/9782759235766/sustainable-food-systems-for-food-security" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179149v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Glaszmann" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Ahmadi" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Billot" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/sciences-techniques-et-agricultures" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177742v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119832492.ch3" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03820552v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173966v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173962v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174349v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173964v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174469v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Barret" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.2081" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173963v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787697v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790772v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790635v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786977v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03820576v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603093v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506348v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://factsreports.revues.org/2817" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056953v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonnal" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817613v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Casabianca" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kwa" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r1028-innover-avec-les-acteurs-du-monde-rural.html" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816484v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04969534v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18167/agritrop/00839" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971777v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Mal&#233;zieux" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971768v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00363491v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139650v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818713v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00944845v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834468v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04972212v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorith Hou" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Ducrot" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sammang Nguon" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linna Gnang" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04947858v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04515692v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Precillia I Tata Ngome" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047913v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Reboud" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle De-Tarl&#233;" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lequin" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonato" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bordin" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04519881v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c-Erwan Traore" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euphrasie Angbo Kouakou" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Avad&#237;" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Fernand&#232;s Ce" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00904862v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Alami" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bienabe" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078126v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Salam Diallo" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rasolofo" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077029v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00948344v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Azeufouet" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Tsagu&#233;" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821757v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02847551v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00946228v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346847v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscille C. Fokam Maaku Teubo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Meva'a Abomo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Temple" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05004567v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard de la Paix Bayiha" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Precillia Ijang Tata Ngome" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2025010" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077752v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fritzner Amazan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dique Paul" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2025002" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464464v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonel Duarte Pla" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asley Noro&#241;a Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayami Fontes Marrero" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonel Duarte Naranjo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iv&#225;n Lenin Montejo Sierra" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181471v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Dabat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Avadi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2024.1062" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243418v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17650-3.p.0301" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180056v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syndhia Mathe" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hansel Fongang Fouepe" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Sonfack" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Abega Ndjana" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2023.0917" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181104v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jo&#235;l Fofiri Nzossi&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2023018" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180379v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onjaherilanto Rakotovao Razanakoto" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Vom Brocke" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Trouche" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2023.0947" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181015v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kobou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJARGE.2023.133316" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181100v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanilo Ny Aina Ramanitrinizaka" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lolona Ramamonjisoa" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landiarimisa Ramanankaja" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ramanantsoanirina" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2023.1010" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181313v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawalyath Soule Adam" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genowefa Blundo Canto" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.12041" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180991v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;se Kwa" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.pr1.0147" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179710v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Nama Yikoa" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181325v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanitriniana Mamy Razafimahatratra" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179182v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Ambatta Nyoro" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2022.0843" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179170v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nesme" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03759423v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#200;ve Bureau-Point" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Aulagnier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia El Kotni" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Goulet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2022024" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179313v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Perret" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelle de Romemont" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ferre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2022.0844" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179350v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisy Razafinimpiasa" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lilia Rabeharisoa" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/2295-8010.2046" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027177v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.38765" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178904v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anny Lucr&#232;ce" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nlend Nkott" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ei.6798" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177558v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junior Bitsoumanou Nkounkou" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2021025" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177149v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anny Lucr&#232;ce Nlend Nkott" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2021.120720" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177358v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syndhia Math&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2021.0694" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174693v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Faure" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Devaux-Spatarakis" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Le Gu&#233;rroue" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/reseval/rvz036" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032056v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard de La Paix Bayiha" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-11062-0.p.0181" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03820716v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Casadella" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2020.0508" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174954v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kako Nubukpo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Alexandre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2020.0515" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174767v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert de Bon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2020002" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02561974v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Pulcherie Kondombo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Guillet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Kabor&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Sidib&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2019.102775" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619879v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Knierim" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Koutsouris" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hycenth Tim Ndah" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Audouin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.028.0145" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174745v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.7282" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097784v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2019003" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02157549v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chanteau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Borrell" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.059.0043" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618600v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Debref" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gallaud" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Temri" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.059.0005" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971768v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Mal&#233;zieux" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bendjebbar" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Fouilleux" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/agritrop/00035" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622133v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Gaunand" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vall" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2018022" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-01898358v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mal&#233;zieux" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623683v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landy Andriamampianina" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2018030" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973742v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Ren&#233; Minkoua Nzie" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Kamgnia Dia" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08722-9.p.0161" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-01898365v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/agritrop/00036" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601081v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Boyer" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2017.0113" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637205v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Touzard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moise Kwa" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Requier-Desjardins" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634813v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Triomphe" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.017.0117" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633303v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Briend" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Dam&#233;us" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629716v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricot Scutt" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506290v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mignon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.043.0005" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631040v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.043.0013" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01548420v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M. Houdart" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Maury" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599241v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maury" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644057v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2012.0577" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641944v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061977v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Meuriot" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Madi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585008v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lan&#231;on" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne David-Benz" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/agritrop/00054" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802690v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Palpacuer" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pach&#233;" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723558v2" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18167/agritrop/00016" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666635v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Montaigne" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Soufflet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802701v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain B. Ngassam" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy B. Nkamleu" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408077v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Fernandes" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Crance" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Minatchi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne T&#226;che" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/4vz1-qs29" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455357v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Houdart" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267675v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lan&#231;on" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384377v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Marquis" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Simon" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407415v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Cances" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407412v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marie" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bakry" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591637v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Cances" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656546v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Nkendah" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal B&#233;atrice Nzouessin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662659v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Fogain" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alassa Mouliom Pefoura" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680260v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Efanden" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kodjo Tomekp&#233;" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/fruits:2005023" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682791v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andriamparany Heritiana J. Rakotomalala" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lescot" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669635v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Moustier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870754v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00950150v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697861v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Codron" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bricas" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00944832v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Kamajou" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Chataigner" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694378v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Jarrige" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00944841v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Genettais" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Ganry" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597761v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milie Lionnelle Tsouga Manga" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Menoh a Ngon" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunice Golda Dani&#232;le Ndo" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zach&#233;e Ambang" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455388v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246202v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Di Roberto" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Brunelle" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246203v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Mathieu" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. F&#233;lix" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Goulet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482919v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Herrera" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Spiegelsberger" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Mandah" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvine Tchouga" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346852v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tchiofouo Yemelo" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431896v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle M. Bell" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques B. Ngotta Biyon" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jo&#235;l Fofiri Nzossie" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478693v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Mabah" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Manguele" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fritz Austin Munu" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Madou" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182643v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Brice Talla Sadeu" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182009v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182604v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181191v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22616/ESRD.2023.57.048" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181245v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1380.14" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181958v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Tidiane Diouf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndeye Fatou Faye Mane" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181824v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicio Salgado" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10211405" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180994v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Toillier" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181324v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euphrasie Angbo-Kouakou" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Assemien" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1380.8" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181358v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Abadie" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Allinne" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Bagny-Beilhe" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Binot" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673261v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evens Emmanuel" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180769v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouakou Romain Fossou" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179137v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Kamga" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Crestin-Billet" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179133v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179080v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180181v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex-Fabrice Zongo" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eveline Sawadogo Compaore Mfw" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omer Combary" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179582v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179620v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177306v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494614v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177700v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Bureau-Point" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173783v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuna Chiffoleau" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174762v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174014v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinfe Asayehegn" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Iglesias" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174903v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinfe Asayehegn Gebreeyesus" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869385v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793198v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072372v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard de La Paix Bayiha" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506334v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506223v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746126v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521298v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Montenegro" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Quiros" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ruales" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00952535v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Bonin" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Joubert" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00472144v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fofiri Nzossie" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Ndame" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Ndjouenkeu" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407680v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph-Pierre Ndam&#233;" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Simeu Kamdem" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00952764v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Feschet" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Loeillet" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00946416v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Emile Song Minyem" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier David" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00950458v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dury" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410948v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753836v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divine Foudjem Tita" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755869v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e Minkoua" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Null Dury" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756961v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Kahane" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brat" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00951298v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divine Foudjem-Tita" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815489v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Bikoi" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. European Association of Agricultural Economists" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755480v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Levasseur" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret W. Pasquini" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kouam&#233;" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074025v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816555v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;raphine Medjou" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain-Simplice Azeufouet" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Parrot" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826797v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marie" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Psdr. Programme Pour Et Sur Le D&#233;veloppement R&#233;gionalgrenoble" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829275v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Marqui" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Centre de Coop&#233;ration Internationale En Recherche Agronomique Pour Le D&#233;veloppement" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00951836v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148318v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00948368v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845718v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Achard" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775244v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Heidhues" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kamajou" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chataigner" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Griffon" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fadani" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843478v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852818v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182642v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Garine-Wichatitsky" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Figui&#233;" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179956v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179934v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Daniel Avadi Tapia" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Andrade" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174470v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zobel Pane Pagui" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174041v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174756v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravonantenaina Rhodia Rabekijana" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Rakotomalala" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ramantsoanirina" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822992v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Crance" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Minatchi" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380765v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coury Alex-Fabrice Zongo" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eveline M.F.W. Compaor&#233; Sawadogo" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omer S. Combary" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173897v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-2680-1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789888v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1540/9782759229604/innovation-and-development-in-agricultural-and-food-systems" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791690v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r5282-innovation-et-developpement-dans-les-systemes-agricoles-et-alimentaires.html" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799601v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gasselin" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Hocde" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cirad.fr/actualites/toutes-les-actualites/articles/2014/ca-vient-de-sortir/innovating-with-rural-stakeholders-in-the-developing-world" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823562v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292619v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827414v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dury" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181588v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Gautier" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Aubry" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Pourias" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182538v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180050v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Sourisseau" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181190v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899384v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;lim Louafi" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thomas" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Jankowski" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Leclerc" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Barnaud" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://library.oapen.org/handle/20.500.12657/59373" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-13276-6_14" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179322v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/191/9782759235766/sustainable-food-systems-for-food-security" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179149v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Glaszmann" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Ahmadi" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Billot" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/sciences-techniques-et-agricultures" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177742v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119832492.ch3" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03820552v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174349v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173962v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173966v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173964v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174469v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Barret" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.2081" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173963v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787697v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790772v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790635v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786977v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603093v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03820576v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506348v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://factsreports.revues.org/2817" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056953v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonnal" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817613v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Casabianca" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kwa" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r1028-innover-avec-les-acteurs-du-monde-rural.html" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816484v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04969534v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18167/agritrop/00839" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00363491v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139650v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818713v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00944845v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834468v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04515692v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Precillia I Tata Ngome" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04972212v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorith Hou" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Ducrot" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sammang Nguon" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linna Gnang" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04947858v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047913v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Reboud" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle De-Tarl&#233;" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lequin" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonato" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bordin" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04519881v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c-Erwan Traore" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euphrasie Angbo Kouakou" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Avad&#237;" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Fernand&#232;s Ce" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00904862v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Alami" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bienabe" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078126v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Salam Diallo" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rasolofo" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077029v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00948344v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Azeufouet" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Tsagu&#233;" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821757v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02847551v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00946228v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>